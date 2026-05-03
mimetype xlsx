--- v0 (2025-12-09)
+++ v1 (2026-05-03)
@@ -54,2988 +54,2988 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1174/projeto_de_lei_1-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1174/projeto_de_lei_1-2021.pdf</t>
   </si>
   <si>
     <t>Reajusta em 4,52% o valor real dos vencimentos e dos salários do pessoal ativo, inativo e pensionista do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1177/projeto_de_lei_2-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1177/projeto_de_lei_2-2021.pdf</t>
   </si>
   <si>
     <t>Concede aos servidores ativos e inativos da Câmara Municipal de Guaíra, a revisão geral anual de 4,52 (quatro vírgula cinquenta e dois por cento) no valor real dos vencimentos e dos salários.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1179/projeto_de_lei_3-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1179/projeto_de_lei_3-2021.pdf</t>
   </si>
   <si>
     <t>Altera o §1º do artigo 150 da Lei Municipal 2.024/2017 e dá outras disposições.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Karina Bach</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1183/projeto_de_lei_4-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1183/projeto_de_lei_4-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação de cartazes em prontos-socorros, hospitais, unidades de saúde, clínicas veterinárias, pet shops e assemelhadas, sejam públicas ou privadas, dos riscos da esporotricose em animais e humanos, bem como a concessão de medicamentos para tratamento da doença e dá outras providências.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1187/projeto_de_lei_5-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1187/projeto_de_lei_5-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2021 (Lei Municipal 2.156 de 11/12/2020) e a ajustar as programações estabelecidas no Plano Plurianual - 2018 a 2021 (Lei Municipal 2.035 de 27/12/2017) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.140 de 25/06/2020 alterada pela Lei Municipal 2.155 de 11/12/2020), para a criação de dotação por excesso de arrecadação, no valor de R$ 22.067.378,30 (vinte e dois milhões, sessenta e sete mil, trezentos e setenta e oito reais e trinta centavos).</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1190/projeto_de_lei_6-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1190/projeto_de_lei_6-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.125/2019, altera dispositivos da Lei Municipal nº 252/1966, e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1193/projeto_de_lei_7-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1193/projeto_de_lei_7-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover empreendimento habitacional em conjunto com o Estado do Paraná, em lotes de propriedade do Município de Guaíra e realizar a titulação aos beneficiários finais no âmbito do Programa Família Paranaense, e dá outras providências.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1195/projeto_de_lei_8-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1195/projeto_de_lei_8-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.788/2012, e dá outras providências.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1199/projeto_de_lei_9-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1199/projeto_de_lei_9-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo 01 da Lei nº 1.616/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1201/projeto_de_lei_10-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1201/projeto_de_lei_10-2021.pdf</t>
   </si>
   <si>
     <t>Institui a língua brasileira de sinais (libras) e a tradução simultânea dos trabalhos parlamentares nas sessões da câmara municipal de Guaíra/PR.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1204/projeto_de_lei_11-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1204/projeto_de_lei_11-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.247, de 03 de dezembro de 2003, e dá outras providências.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_12-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_12-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guaíra, Estado do Paraná, a adquirir vacinas contra a COVID-19 (Sars-CoV-2), e dá outras providências.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Raufi Franco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_13-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_13-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Educação Domiciliar (Homeschooling) no Município de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1214/projeto_de_lei_14-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1214/projeto_de_lei_14-2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 85 e acrescenta o Parágrafo Único do artigo 32, os artigos 79-A, 79-B, 85-A, 85-B, 85-C e 85-D, todos da Lei Municipal nº. 1.157/1999, e dá outras providências.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_15-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_15-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso não onerosa de bem público municipal, denominado Ponto de Pesca Profissional 056, cadastrado no patrimônio municipal sob o nº 100254, e dá outras providências.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_16-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_16-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guaíra, Estado do Paraná, a realizar a concessão de uso de um trator agrícola em prol da Associação dos Moradores e Produtores Rurais da Comunidade Salamanca, e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_lei_17-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_lei_17-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria Municipal de Proteção e Defesa Civil - COMPEC, e do Conselho Municipal de Proteção e de Defesa Civil - COMDEC, no âmbito do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_18-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_18-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de imóvel que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_19-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_19-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal 2140 de 25/06/2020 - Lei de Diretrizes Orçamentárias para o Exercício de 2021, alterada pela Lei Municipal 2155 de 11.12.2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_20-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_20-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1240/projeto_de_lei_21-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1240/projeto_de_lei_21-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2021 (Lei Municipal 2.156 de 11/12/2020) e a ajustar as programações estabelecidas no Plano Plurianual - 2018 a 2021 (Lei Municipal 2.035 de 27/12/2017) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.140 de 25/06/2020 e alterado pela Lei Municipal 2.155 de 11/12/2020), para a criação de dotação por excesso de arrecadação, no valor de R$ 2.212.733,60 (dois milhões, duzentos e doze mil, setecentos e trinta e três reais e sessenta centavos).</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1243/projeto_de_lei_22-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1243/projeto_de_lei_22-2021.pdf</t>
   </si>
   <si>
     <t>Fixa expediente de trabalho e regime de compensação de horários dos servidores comissionados e servidores efetivos e dá outras providências.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite, Cristiane Giangarelli, Raufi Franco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_23-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_23-2021.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática de atividade física e do exercício físico como essenciais para a população de Guaíra, Estado do Paraná, em estabelecimentos prestadores de serviços destinados a essa finalidade e igualmente em espaços públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_lei_24-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_lei_24-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Regularização de Edificações Escolares de domínio do Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_25-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_25-2021.pdf</t>
   </si>
   <si>
     <t>Altera os termos da Lei Municipal nº 2.164/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Sergio Korb Bastos</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_26-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_26-2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 1.380/2006, e dá outras providências.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_27-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_27-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 925/1991, e dá outras providências.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_28-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_28-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta a alínea "k" ao inciso I do artigo 1º da Lei Municipal nº 2.111/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1264/projeto_de_lei_29-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1264/projeto_de_lei_29-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Programa Branco de Ração no Município de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_de_lei_30-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_de_lei_30-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo criar dotação e repassar a Associação Assistencial de Guaíra - Hospital Beneficente ASSISTEGUAIRA, efetuar a abertura de Crédito Especial para alterar a LOA 2021 (LEI Municipal 2156 de 11/12/2020) e a ajustar as programações estabelecidas no Plano Plurianual - 2018 a 2021 (LEI Municipal 2.035 de 27/12/2017) e a LEI de Diretrizes Orçamentárias (LEI Municipal 2.140 de 25/06/2020 e alterado pela LEI Municipal 2.155 de 11/12/2020), para criação de dotação por Crédito Especial por excesso de arrecadação no exercício de 2021 no valor de R$ 534.000,00 (quinhentos e trinta e quatro mil reais).</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_31-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_31-2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Guaíra, Estado do Paraná, o Serviço de Acolhimento Familiar, e dá outras providências.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_32-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_32-2021.pdf</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_33-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_33-2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 2.107/2019, acrescentando o inciso V.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_34-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_34-2021.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 4º, acrescentando o inciso VII, e altera o parágrafo 1º, do artigo 4º da Lei Municipal nº 2.012/2017.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_35-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_35-2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 9º da Lei Municipal nº 2.120/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Karina Bach, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1284/projeto_de_lei_36-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1284/projeto_de_lei_36-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fornecer gratuitamente absorvente íntimo higiênico às mulheres de baixa renda ou em situação de vulnerabilidade social do Município de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Cristiane Giangarelli</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1286/projeto_de_lei_37-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1286/projeto_de_lei_37-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre a obrigatoriedade de bares, restaurantes, casas noturnas, de eventos e similares a adotarem medidas de auxílio às mulheres que se sintam em situação de perigo.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1289/projeto_de_lei_38-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1289/projeto_de_lei_38-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2021 (Lei Municipal 2.156 de 11/12/2020) e a ajustar as programações estabelecidas no Plano Plurianual - 2018 a 2021 (Lei Municipal 2.035 de 27/12/2017) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.140 de 25/06/2020 e alterado pela Lei Municipal 2.155 de 11/12/2020), para a criação de dotação por crédito especial por excesso de arrecadação, no valor de R$ 1.601.000,00 (um milhão, seiscentos e um mil reais).</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_lei_39-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_lei_39-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa Municipal de aquisição e distribuição gratuita de uniformes escolares aos alunos da rede pública municipal de ensino do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1294/projeto_de_lei_40-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1294/projeto_de_lei_40-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA (Lei Municipal nº 2156 de 11/12/2020) e ajustar as programações estabelecidas no Plano Plurianual - 2018 a 2021 (Lei Municipal nº 2.035 de 27/12/2017) e a Lei de Diretrizes Orçamentárias (Lei Municipal nº 2.140 de 25/06/2020 e alterada pela Lei Municipal nº 2.155 de 11/12/2020), para criação de dotação por Credito Especial por Excesso de Arrecadação no valor de R$ 12.961.675,63 (doze milhões, novecentos e sessenta e um mil, seiscentos e setenta e cinco reais e sessenta e três centavos).</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1317/projeto_de_lei_41-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1317/projeto_de_lei_41-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Governo do Município de Guaíra, Estado do Paraná, para o período de 2022 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1320/projeto_de_lei_42-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1320/projeto_de_lei_42-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.160 de 22.01.2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1322/projeto_de_lei_43-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1322/projeto_de_lei_43-2021.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 2º da Lei Municipal nº 2.107/2019.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1325/projeto_de_lei_44-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1325/projeto_de_lei_44-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II - Dos Cargos em Comissão, quanto as atribuições dos mesmos.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1327/projeto_de_lei_45-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1327/projeto_de_lei_45-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_46-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_46-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 2.161/2021, que concede aos servidores ativos e inativos da Câmara Municipal de Guaíra, a revisão geral anual de 4,52% (quatro vírgula cinquenta e dois por cento) no valor real dos vencimentos.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_47-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_47-2021.pdf</t>
   </si>
   <si>
     <t>Altera o §4º do artigo 7º da Lei Municipal nº 2.129/2020.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_48-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_48-2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício Financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1339/projeto_de_lei_49-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1339/projeto_de_lei_49-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da fixação de cartazes ilustrativos sobre o método hospitalar denominado "Abraço da Vida" (Manobra Heimlich) e dá outras providências.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Beto Salamanca</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1341/projeto_de_lei_50-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1341/projeto_de_lei_50-2021.pdf</t>
   </si>
   <si>
     <t>Institui no calendário de comemorações oficiais do Município de Guaíra, Estado do Paraná, o mês de Prevenção e Combate a Incêndio.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_51-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_51-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2021 (Lei Municipal 2.156 de 11/12/2020) e a ajustar as programações estabelecidas no Plano Plurianual - 2018 a 2021 (Lei Municipal 2.035 de 27/12/2017) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.140 de 25/06/2020 e alterado pela Lei Municipal 2.155 de 11/12/2020), para criação de dotação por excesso de arrecadação no valor de R$ 1.840.995,48 (um milhão, oitocentos e quarenta mil, novecentos e noventa e cinco reais e quarenta e oito centavos) e por redução de dotação no valor de R$ 200.000,00 (duzentos mil reais) totalizando R$ 2.040.995,48 (dois milhões, quarenta mil, novecentos e noventa e cinco reais e quarenta e oito centavos) conforme abaixo discriminada.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1348/projeto_de_lei_52-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1348/projeto_de_lei_52-2021.pdf</t>
   </si>
   <si>
     <t>Altera o §1º do artigo 150 da Lei Municipal 2.024/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1349/projeto_de_lei_53-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1349/projeto_de_lei_53-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de prestar socorro aos animais atropelados no Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_54-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_54-2021.pdf</t>
   </si>
   <si>
     <t>Atribui competência à Secretaria Municipal de Segurança Pública e Trânsito, cria a Junta Administrativa de Recursos de Infrações - JARI, e dá outras providências.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1356/projeto_de_lei_55-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1356/projeto_de_lei_55-2021.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal para Políticas Penais no âmbito do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_56-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_56-2021.pdf</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1147/projeto_de_lei_complementar_1-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1147/projeto_de_lei_complementar_1-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Municipal n.º 01/2005, e dá outras providências.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1151/projeto_de_lei_complementar_2-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1151/projeto_de_lei_complementar_2-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de imóvel para implantação do novo Parque Industrial de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1154/projeto_de_lei_complementar_3-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1154/projeto_de_lei_complementar_3-2021.pdf</t>
   </si>
   <si>
     <t>Retifica a Lei Complementar Municipal nº 01/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1158/projeto_de_lei_complementar_4-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1158/projeto_de_lei_complementar_4-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 01, de 22 de dezembro de 2006, que instituiu o Código Tributário do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1163/projeto_de_lei_complementar_5-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1163/projeto_de_lei_complementar_5-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 02/2008, de 02 de janeiro de 2008, que instituiu o Código de Obras do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1167/projeto_de_lei_complementar_6-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1167/projeto_de_lei_complementar_6-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 01/2008, de 02 de janeiro 2008, que instituiu o Código Urbanístico do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1171/projeto_de_lei_complementar_7-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1171/projeto_de_lei_complementar_7-2021.pdf</t>
   </si>
   <si>
     <t>Assegura o fornecimento de alimentação, água e abrigo aos animais de rua do município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCLJ - Comissão de Constituição, Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_decreto_legislativo_1-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_decreto_legislativo_1-2021.pdf</t>
   </si>
   <si>
     <t>Mantem o veto integral do Executivo Municipal ao Projeto de Lei nº 004/2020.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_decreto_legislativo_2-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_decreto_legislativo_2-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Município de Guaíra (Executivo), relativa ao exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1301/projeto_de_decreto_legislativo_3-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1301/projeto_de_decreto_legislativo_3-2021.pdf</t>
   </si>
   <si>
     <t>Mantem o veto integral do Executivo Municipal ao Projeto de Lei nº 014/2021.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_decreto_legislativo_4-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_decreto_legislativo_4-2021.pdf</t>
   </si>
   <si>
     <t>Mantem o veto parcial do Executivo Municipal ao Projeto de Lei nº 029/2021.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>Claudemir Motorista</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_decreto_legislativo_5-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_decreto_legislativo_5-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do município de Guaíra, Estado do Paraná, à pessoa de Hussein Bakri.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_decreto_legislativo_6-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_decreto_legislativo_6-2021.pdf</t>
   </si>
   <si>
     <t>Mantem o veto integral do Executivo Municipal ao Projeto de Lei n.º 036/2021.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1311/projeto_de_decreto_legislativo_7-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1311/projeto_de_decreto_legislativo_7-2021.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guaíra, Estado do Paraná, à pessoa de Plácido Adelcio Pereira Jardim.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1314/projeto_de_decreto_legislativo_8-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1314/projeto_de_decreto_legislativo_8-2021.pdf</t>
   </si>
   <si>
     <t>Mantem o veto parcial do Executivo Municipal ao Projeto de Lei nº 047/2021.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>PJSB</t>
   </si>
   <si>
     <t>Projetos Substitutivos</t>
   </si>
   <si>
     <t>CCLJ - Comissão de Constituição, Legislação e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_substitutivo_ao_pl_46-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_substitutivo_ao_pl_46-2021.pdf</t>
   </si>
   <si>
     <t>Suspende os efeitos da Lei Municipal 2.161/2021, que concede aos servidores ativos e inativos da Câmara Municipal de Guaíra, a revisão geral anual de 4,52% (quatro vírgula cinquenta e dois por cento) no valor real dos vencimentos e dos salários.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1182/emenda_1-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1182/emenda_1-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração no artigo 4º do Projeto de Lei nº 004/2021 aditivando autorização para o Poder Executivo regulamentar a matéria.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Givanildo José Tirolti</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1198/emenda_2-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1198/emenda_2-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alterações no artigo 1º do Projeto de Lei nº 09/2021 para modificação do Anexo 01 que passa a ter título de Anexo 01-A relativo aos contratos vigentes e o aditiva para constar o Anexo 01-B relativo aos contratos celebrados a partir da presente alteração no Lei nº 1616/2009.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>CCLJ - Comissão de Constituição, Legislação e Justiça, COSP - Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1217/emenda_3-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1217/emenda_3-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração no artigo 1º do Projeto de Lei nº 015/2021, dando-lhe nova redação.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1333/emenda_4-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1333/emenda_4-21.pdf</t>
   </si>
   <si>
     <t>Altera a ementa do projeto de lei nº 047/2021 e adiciona o artigo 2º, incluindo o §5º ao artigo 7º da Lei Municipal nº 2.129/2020.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1162/emenda_5-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1162/emenda_5-21.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 13 do projeto de lei complementar nº 005/2021, corrigindo erro de ortografia.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1340/emenda_6-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1340/emenda_6-21.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º do projeto de lei nº 050/2021, alterando a palavra deverá pela poderá.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, Karina Bach, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Sergio Korb Bastos, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/636/001-2021_-_todos_-_apoio_presidente_lindeiros_heraldo_trento.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/636/001-2021_-_todos_-_apoio_presidente_lindeiros_heraldo_trento.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao Presidente do Conselho de Desenvolvimento dos Municípios Lindeiros ao Lago de Itaipu, Heraldo Trento, pelo projeto de construção de ciclovia que objetiva interligar os municípios situados entre Foz do Iguaçu e Guaíra.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite, Cristiane Giangarelli, Karina Bach, Raufi Franco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/637/002-2021_-_mirele_carina_cristiane_e_raufi_-_reconhec._profissionais_saude.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/637/002-2021_-_mirele_carina_cristiane_e_raufi_-_reconhec._profissionais_saude.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações ao todos os profissionais da saúde do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>Karina Bach, Beto Salamanca, Givanildo José Tirolti, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/</t>
+    <t>http://sapl.guaira.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à pessoa de Jalbert Azeredo Cardozo, devido ao seu histórico de vida, especialmente pelo trabalho realizado na cidade de Guaíra.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Claudemir Motorista, Beto Salamanca, Cristiane Giangarelli, Givanildo José Tirolti, Karina Bach, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Sergio Korb Bastos, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/639/mocao_n_004-2021_-_hussein_bakri.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/639/mocao_n_004-2021_-_hussein_bakri.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à pessoa de Hussein Bakri, devido ao seu histórico de vida, especialmente pelo trabalho realizado na cidade de Guaíra.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/640/mocao_n_005-2021_-_maria_senhorinha_de_morais.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/640/mocao_n_005-2021_-_maria_senhorinha_de_morais.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulação ao Senhor Darcy Custório da Silva e sua esposa Dona Maria Senhorinha de Morais, pelos seus históricos de vida e trabalho na cidade de Guaíra, especialmente pelo serviço voluntário desenvolvido em favor dos moradores da Vila Alta.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Tereza Camilo, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, Karina Bach, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Sergio Korb Bastos, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/641/mocao_n_006-2021_-_elio_rusch.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/641/mocao_n_006-2021_-_elio_rusch.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à pessoa de Elio Rusch, devido ao seu histórico de vida, especialmente por toda dedicação e trabalho realizado na cidade de Guaíra.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_001-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_001-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>Solicita análise sobre a possibilidade de criação de um Conselho Municipal de Proteção aos animais.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_002-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_002-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a análise sobre a possibilidade de criação de um Fundo Municipal de Proteção e bem estar animal.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_003-2021_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_003-2021_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a análise e viabilize a preferência na vacinação contra o COVID-19 aos professores e demais membros da área de educação deste município.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Solicita ao setor competente da Administração Pública Municipal, que sejam construídos pontos de ônibus no Jardim Zeballos (em frente ao CAM), na localidade CVALE, na Vila Eletrosul e demais lugares que necessitem.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_005-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_005-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a providência de iluminação pública na ATI do Bairro São José.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de estudos para a implementação de programa social, visando disponibilizar o local do kartódromo para encontros de motocicletas e carros rebaixados.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_007-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_007-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo providências que viabilize a construção de uma travessia elevada na Rua Luiz Hasper, n 652 (em frente à escola de línguas INFLUX.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_008-2021_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_008-2021_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que sejam realizados estudos visando a implementação de galerias pluviais nas ruas do bairro Jardim Toyama, bem como nas ruas dos bairros próximos, sendo eles: Parque Hortência, Jardim Vista Alegre, Jardim Dona Tereza, Jardim Cataratas e Jardim Kennedy.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_009-2021_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_009-2021_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie a manutenção/reparação dos bueiros localizados na BR Osvaldo Cruz (especificamente entre o ferro velho e a UPA).</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Sandro Sabino Borges</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_010-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_010-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os condutores da frota municipal.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_011-2021_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_011-2021_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo estudo sobre o tráfego urbano.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_012-2021_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_012-2021_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a disponibilização de um motorista da área da saúde ao Distrito Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_013-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_013-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita providências ao Poder Executivo.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_014-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_014-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_015-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_015-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>Solicita análise ao Poder Executivo.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_016-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_016-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de serviço ao Poder Executivo.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_017-2021_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_017-2021_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para criação de campanha ao Poder Executivo.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_018-2021_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_018-2021_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de reparos ao Poder Executivo.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_019-2021_-_criatiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_019-2021_-_criatiane.pdf</t>
   </si>
   <si>
     <t>Solicita estudo na área educacional ao Poder Executivo.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_020-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_020-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de serviços ao Poder Executivo.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_021-2021_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_021-2021_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita análise técnica relativa ao trânsito ao Poder Executivo.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_022-2021_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_022-2021_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma ao Poder Executivo.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_023-2021_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_023-2021_-_sergio.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_024-2021_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_024-2021_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita estudos e reparos ao Poder Executivo.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Raufi Franco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_025-2021_-_raufi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_025-2021_-_raufi.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_026-2021_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_026-2021_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de fundo ao Poder Executivo.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_027-2021_-_raufi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_027-2021_-_raufi.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_028-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_028-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_029-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_029-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um cadastro municipal de proteção animal.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_030-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_030-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>Solicita providência orçamentária ao Poder Executivo.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_031-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_031-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de censo no Município.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_032-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_032-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_033-2021_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_033-2021_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_034-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_034-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_035-2021_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_035-2021_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_036-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_036-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_037-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_037-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_038-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_038-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_039-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_039-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_040-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_040-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_041-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_041-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_042-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_042-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_043-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_043-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_044-2021_-_raufi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_044-2021_-_raufi.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_045-2021_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_045-2021_-_valberto.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_046-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_046-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_047-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_047-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, Karina Bach, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Sergio Korb Bastos, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_048-2021_-_claudemir_e_demais.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_048-2021_-_claudemir_e_demais.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_049-2021_-_givenildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_049-2021_-_givenildo.pdf</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_050-2021_-_carina_e_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_050-2021_-_carina_e_mirele.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_051-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_051-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_052-2021_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_052-2021_-_valberto.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Givanildo José Tirolti, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_053-2021_-_tereza_cristiane_e_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_053-2021_-_tereza_cristiane_e_givanildo.pdf</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_054-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_054-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_055-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_055-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_056-2021_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_056-2021_-_tereza.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_057-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_057-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_058-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_058-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_059-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_059-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_060-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_060-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_061-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_061-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_062-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_062-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_063-2021_-_raufi_e_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_063-2021_-_raufi_e_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um estacionamento na Rua Muntoreanu, junto ao canteiro da UBS, no Jardim Zeballos.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_064-2021_-_raufi_e_demais_vereadores.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_064-2021_-_raufi_e_demais_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma Super Creche na Vila Eletrosul.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_065-2021_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_065-2021_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação com pedras poliédricas na Rua José Vergílio de Carvalho, no Jardim Citypar.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_066-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_066-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras na Avenida Beira Rio.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_067-2021_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_067-2021_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à Abel Lourenço da Cruz através de denominação da quadras localizadas no Centro Náutico Marinas.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_068-2021_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_068-2021_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a reabertura do Telecentro localizado em Bela Vista.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Raufi Franco, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_069-2021_-_raufi_cristiane_e_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_069-2021_-_raufi_cristiane_e_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma através de denominação de rua à Silvia Mara Gomes Pereira Brischiliari.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_070-2021_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_070-2021_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de pontos de ônibus no Jardim Zeballos, em frente a CAM, e na localidade da CVALE, na Vila Eletrosul.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_071-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_071-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um estudo para ampliação das vagas de estacionamento da UPA.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_072-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_072-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de luminárias nos postes da Avenida Marginal, entre a UPA e a rotatória da Avenida Martin Luther King, e a melhoria da boca de lobo da Rua Jaime Rodrigues, nº 400.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_073-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_073-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um parque infantil na Praça Eurico Gaspar Dutra.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_074-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_074-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de Ipês no decorrer da Rua Bandeirantes, descendo o Centro Náutico Marinas.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_n_075-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_n_075-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de um programa habitacional destinado aos servidores municipais.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_n_076-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_n_076-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada da faixa amarela da rotatória da Praça Castelo Branco, entre a sorveteria Chiquinho e a Peixaria Paraná.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_n_077-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_n_077-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita maior fiscalização em relação as queimadas em Guaíra.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_n_078-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_n_078-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção dos equipamentos, limpeza do local e retirada de galhos secos que ficam próximos de todas as academias da cidade.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_n_079-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_n_079-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Praça Duque de Caxias e a substituição dos brinquedos do parque infantil.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_n_080-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_n_080-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para converte a cesta básica distribuída às famílias cadastradas em estado de vulnerabilidade social em um vale alimentação.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_n_081-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_n_081-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a propositura do Projeto de Lei para concessão de isenção tributária aos estabelecimentos comerciais de serviços não essenciais durante o período de fechamento em decorrência da pandemia.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_n_082-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_n_082-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita o controle de faixa etária das crianças em relação ao uso dos parquinhos infantis de Guaíra.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_n_083-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_n_083-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada na Rua Vitória Bitencourt, perto do Moinho da Lagoa.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_n_084-2021_-_raufi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_n_084-2021_-_raufi.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de banheiros e vestiários no Ginásio de Esportes da Comunidade Maracaju dos Gaúchos.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_n_085-2021_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_n_085-2021_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam ministradas para as comunidades rurais, aulas/oficinas culturas, como violão, viola, teatro e circo, dentre outros.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_n_086-2021_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_n_086-2021_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada na Rua Professor Jaime Rodrigues, no Jardim Guaíra.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_n_087-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_n_087-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a regularização das numerações das casas existentes em Guaíra.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_n_088-2021_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_n_088-2021_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um parque infantil e uma academia ao ar livre no Jardim Citypar.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_n_089-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_n_089-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de um estacionamento exclusivo para motocicletas na Avenida Mate Laranjeira, entre o Posto Idaza e a Casa Primavera.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_n_090-2021_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_n_090-2021_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a distribuição de Tatame, Kimono e faixas para os alunos de aula de karate do Bairro Parque do Lago.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_n_091-2021_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_n_091-2021_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico no trajeto compreendido entre a Praça Castelo Branco até a Vila Eletrosul.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_n_092-2021_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_n_092-2021_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma através de denominação de rua à Leonardo Flores.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_n_093-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_n_093-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de um local apropriado para o enterro e cremação de animais acometidos de esporotricose.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_n_094-2021_-_carina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_n_094-2021_-_carina.pdf</t>
   </si>
   <si>
     <t>Solicita  uma proteção de rede no entorno da lagoa do Parque do Lago.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, Raufi Franco, Sergio Korb Bastos, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_n_095-2021_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_n_095-2021_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita o fornecimento gratuito de internet no Parque do Lago.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_n_096-2021_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_n_096-2021_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma através da denominação de rua à pessoa de Aurora Ferreira Jeronymo.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_n_097-2021_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_n_097-2021_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um programa que assegurem a distribuição de absorventes de forma gratuita às mulheres em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_n_098-2021_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_n_098-2021_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita readequação da Rua Martin Luther King, a fim de que se torne apropriada para estacionamento.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_n_099-2021_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_n_099-2021_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de uma caminhonete cabine dupla e com sirene para a Guarda Municipal.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_n_102-2021_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_n_102-2021_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de parques adaptados nas seguintes localidades: Centro Náutico Marinas, Ginásio de Esportes, Parque do Lago e Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_n_109-2021_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_n_109-2021_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma Campanha de Conscientização sobre a importância de vacinar os animais que estão com sarna, nas aldeias indígenas.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_n_129-2021_-_sergio_anulada.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_n_129-2021_-_sergio_anulada.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de ar-condicionado ou ventilador nos salões comunitários dos Bairros que estão realizando atividades físicas como ginástica e zumba.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_n_133-2021_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_n_133-2021_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita as providências necessárias para viabilizar a numeração dos imóveis localizados na Comunidade Maracaju dos Gaúchos.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_n_135-2021_-_tereza_anulado.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_n_135-2021_-_tereza_anulado.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma através da denominação de rua à pessoa de Alcindo Brunos Cunha.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>PCCLJ</t>
   </si>
   <si>
     <t>Parecer Constituição (CCLJ)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1172/parecer_01-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1172/parecer_01-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 01/2021.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1175/parecer_02-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1175/parecer_02-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 02/2021.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1178/parecer_03-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1178/parecer_03-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 03/2021.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1295/parecer_04-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1295/parecer_04-21.pdf</t>
   </si>
   <si>
     <t>Parecer ao Veto Integral do Executivo Municipal ao Projeto de Lei n.º 004/2020, de iniciativa do Legislativo Municipal.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1184/parecer_05-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1184/parecer_05-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 05/2021.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1180/parecer_06-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1180/parecer_06-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 04/2021.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1191/parecer_07-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1191/parecer_07-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 07/2021.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1196/parecer_08-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1196/parecer_08-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 09/2021.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1188/parecer_09-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1188/parecer_09-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 06/2021.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1205/parecer_10-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1205/parecer_10-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 12/2021.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1194/parecer_17-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1194/parecer_17-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 08/2021.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1145/parecer_12-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1145/parecer_12-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 01/2021.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1200/parecer_13-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1200/parecer_13-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 10/2021.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1202/parecer_14-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1202/parecer_14-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 11/2021.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1215/parecer_15-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1215/parecer_15-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 15/2021.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1222/parecer_16-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1222/parecer_16-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 18/2021.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1209/parecer_17-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1209/parecer_17-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 13/2021.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1220/parecer_18-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1220/parecer_18-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 17/2021.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1227/parecer_19-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1227/parecer_19-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 20/2021.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1148/parecer_21-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1148/parecer_21-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 02/2021.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1212/parecer_22-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1212/parecer_22-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 14/2021.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1152/parecer_23-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1152/parecer_23-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 03/2021.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1244/parecer_24-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1244/parecer_24-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 23/2021.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1251/parecer_25-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1251/parecer_25-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 25/2021.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1241/parecer_26-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1241/parecer_26-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 22/2021.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1247/parecer_27-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1247/parecer_27-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 24/2021.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1256/parecer_28-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1256/parecer_28-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 27/2021.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1254/parecer_29-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1254/parecer_29-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 26/2021.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1258/parecer_30-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1258/parecer_30-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 28/2021.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1261/parecer_31-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1261/parecer_31-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 29/2021.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1300/parecer_32-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1300/parecer_32-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Veto Integral do Executivo Municipal ao Projeto de Lei nº 014/2021, de iniciativa do Legislativo Municipal.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1272/parecer_33-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1272/parecer_33-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 32/2021.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1275/parecer_34-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1275/parecer_34-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 33/2021.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1278/parecer_35-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1278/parecer_35-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 34/2021.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_36-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_36-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 36/2021.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1268/parecer_37-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1268/parecer_37-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 31/2021.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1290/parecer_38-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1290/parecer_38-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 39/2021.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 37/2021.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1303/parecer_40-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1303/parecer_40-21.pdf</t>
   </si>
   <si>
     <t>Parecer ao Veto Parcial do Executivo Municipal ao Projeto de Lei nº 029/2021, de iniciativa do Legislativo Municipal.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1155/parecer_41-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1155/parecer_41-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 04/2021.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1318/parecer_42-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1318/parecer_42-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 042/2021.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1307/parecer_43-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1307/parecer_43-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o veto integral ao Projeto de Lei n.º 36/2021.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1321/parecer_44-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1321/parecer_44-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 043/2021.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1323/parecer_45-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1323/parecer_45-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 044/2021.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1328/parecer_46-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1328/parecer_46-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 046/2021.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1332/parecer_47-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1332/parecer_47-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 047/2021.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1159/parecer_48-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1159/parecer_48-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 05/2021.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1164/parecer_49-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1164/parecer_49-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 06/2021.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1337/parecer_50-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1337/parecer_50-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 049/2021.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1342/parecer_50-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1342/parecer_50-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 050/2021.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1309/parecer_52-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1309/parecer_52-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo n.º 07/2021.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1168/parecer_53-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1168/parecer_53-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 07/2021.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1313/parecer_54-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1313/parecer_54-21.pdf</t>
   </si>
   <si>
     <t>Parecer ao Veto Parcial ao Projeto de Lei n.º 047/2021.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1345/parecer_55-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1345/parecer_55-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 52/2021.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1350/parecer_56-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1350/parecer_56-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 54/2021.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1353/parecer_57-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1353/parecer_57-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 55/2021.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1357/parecer_58-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1357/parecer_58-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 56/2021.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>PCOFO</t>
   </si>
   <si>
     <t>Parecer Finanças (CFOF)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1173/parecer_1-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1173/parecer_1-21.pdf</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1176/parecer_2-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1176/parecer_2-21.pdf</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1185/parecer_3-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1185/parecer_3-21.pdf</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1197/parecer_4-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1197/parecer_4-21.pdf</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1146/parecer_5-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1146/parecer_5-21.pdf</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1297/parecer_6-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1297/parecer_6-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo n.º 02/2021.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1203/parecer_7-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1203/parecer_7-21.pdf</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1225/parecer_8-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1225/parecer_8-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 019/2021.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1239/parecer_9-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1239/parecer_9-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 21/2021.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1248/parecer_10-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1248/parecer_10-21.pdf</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1265/parecer_11-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1265/parecer_11-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 30/2021.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1279/parecer_12-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1279/parecer_12-21.pdf</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1269/parecer_13-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1269/parecer_13-21.pdf</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1287/parecer_13-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1287/parecer_13-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 38/2021.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1293/parecer_15-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1293/parecer_15-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 40/2021.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1156/parecer_16-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1156/parecer_16-21.pdf</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1319/parecer_18-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1319/parecer_18-21.pdf</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1324/parecer_19-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1324/parecer_19-21.pdf</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1329/parecer_20-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1329/parecer_20-21.pdf</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1343/parecer_22-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1343/parecer_22-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 051/2021.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1346/parecer_23-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1346/parecer_23-21.pdf</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1316/parecer_24-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1316/parecer_24-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 041/2021.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1326/parecer_25-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1326/parecer_25-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 045/2021.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1335/parecer_26-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1335/parecer_26-21.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 048/2021.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1354/parecer_27-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1354/parecer_27-21.pdf</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Obras/Serviços Públicos (COSP)</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1186/parecer_1-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1186/parecer_1-21.pdf</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1192/parecer_2-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1192/parecer_2-21.pdf</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1189/parecer_3-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1189/parecer_3-21.pdf</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1216/parecer_4-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1216/parecer_4-21.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1223/parecer_6-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1223/parecer_6-21.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1213/parecer_6-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1213/parecer_6-21.pdf</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1149/parecer_7-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1149/parecer_7-21.pdf</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1242/parecer_9-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1242/parecer_9-21.pdf</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1259/parecer_10-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1259/parecer_10-21.pdf</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1263/parecer_11-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1263/parecer_11-21.pdf</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1273/parecer_12-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1273/parecer_12-21.pdf</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1160/parecer_13-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1160/parecer_13-21.pdf</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1165/parecer_14-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1165/parecer_14-21.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1169/parecer_15-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1169/parecer_15-21.pdf</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1347/parecer_16-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1347/parecer_16-21.pdf</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1351/parecer_17-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1351/parecer_17-21.pdf</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1355/parecer_18-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1355/parecer_18-21.pdf</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1358/parecer_19-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1358/parecer_19-21.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer Educação/Saúde (CESA)</t>
   </si>
   <si>
     <t>CESA - Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1181/parecer_01-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1181/parecer_01-2021.pdf</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1206/parecer_02-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1206/parecer_02-2021.pdf</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1210/parecer_03-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1210/parecer_03-2021.pdf</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1228/parecer_04-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1228/parecer_04-2021.pdf</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1245/parecer_05-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1245/parecer_05-2021.pdf</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1249/parecer_06-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1249/parecer_06-2021.pdf</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1266/parecer_07-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1266/parecer_07-2021.pdf</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1252/parecer_08-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1252/parecer_08-2021.pdf</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1262/parecer_09-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1262/parecer_09-2021.pdf</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1276/parecer_10-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1276/parecer_10-2021.pdf</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1283/parecer_11-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1283/parecer_11-2021.pdf</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1270/parecer_12-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1270/parecer_12-2021.pdf</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1288/parecer_13-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1288/parecer_13-2021.pdf</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1291/parecer_14-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1291/parecer_14-2021.pdf</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1338/parecer_15-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1338/parecer_15-2021.pdf</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1310/parecer_16-2021.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1310/parecer_16-2021.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer de Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1144/parecer_01-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1144/parecer_01-21.pdf</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1150/parecer_02-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1150/parecer_02-21.pdf</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1153/parecer_03-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1153/parecer_03-21.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1157/parecer_04-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1157/parecer_04-21.pdf</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1166/parecer_06-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1166/parecer_06-21.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1170/parecer_07-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1170/parecer_07-21.pdf</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei n.º 014/2021.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1302/mensagem_veto_29-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1302/mensagem_veto_29-21.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei n.º 029/2021.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1306/mensagem_veto_35-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1306/mensagem_veto_35-21.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei n.º 36/2021.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1312/mensagem_veto_43-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1312/mensagem_veto_43-21.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei n.º 047/2021.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/963/mensagem_veto_45-21.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/963/mensagem_veto_45-21.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei Complementar nº 007/2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3342,67 +3342,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1174/projeto_de_lei_1-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1177/projeto_de_lei_2-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1179/projeto_de_lei_3-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1183/projeto_de_lei_4-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1187/projeto_de_lei_5-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1190/projeto_de_lei_6-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1193/projeto_de_lei_7-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1195/projeto_de_lei_8-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1199/projeto_de_lei_9-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1201/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1204/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1214/projeto_de_lei_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_lei_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1240/projeto_de_lei_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1243/projeto_de_lei_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_lei_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1264/projeto_de_lei_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_de_lei_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1284/projeto_de_lei_36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1286/projeto_de_lei_37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1289/projeto_de_lei_38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_lei_39-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1294/projeto_de_lei_40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1317/projeto_de_lei_41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1320/projeto_de_lei_42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1322/projeto_de_lei_43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1325/projeto_de_lei_44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1327/projeto_de_lei_45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1339/projeto_de_lei_49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1341/projeto_de_lei_50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1348/projeto_de_lei_52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1349/projeto_de_lei_53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1356/projeto_de_lei_55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1147/projeto_de_lei_complementar_1-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1151/projeto_de_lei_complementar_2-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1154/projeto_de_lei_complementar_3-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1158/projeto_de_lei_complementar_4-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1163/projeto_de_lei_complementar_5-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1167/projeto_de_lei_complementar_6-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1171/projeto_de_lei_complementar_7-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_decreto_legislativo_1-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_decreto_legislativo_2-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1301/projeto_de_decreto_legislativo_3-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_decreto_legislativo_4-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_decreto_legislativo_5-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_decreto_legislativo_6-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1311/projeto_de_decreto_legislativo_7-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1314/projeto_de_decreto_legislativo_8-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_substitutivo_ao_pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1182/emenda_1-21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1198/emenda_2-21.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1217/emenda_3-21.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1333/emenda_4-21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1162/emenda_5-21.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1340/emenda_6-21.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/636/001-2021_-_todos_-_apoio_presidente_lindeiros_heraldo_trento.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/637/002-2021_-_mirele_carina_cristiane_e_raufi_-_reconhec._profissionais_saude.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/639/mocao_n_004-2021_-_hussein_bakri.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/640/mocao_n_005-2021_-_maria_senhorinha_de_morais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/641/mocao_n_006-2021_-_elio_rusch.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_001-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_002-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_003-2021_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_005-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_007-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_008-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_009-2021_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_010-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_011-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_012-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_013-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_014-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_015-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_016-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_017-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_018-2021_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_019-2021_-_criatiane.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_020-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_021-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_022-2021_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_023-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_024-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_025-2021_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_026-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_027-2021_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_028-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_029-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_030-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_031-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_032-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_033-2021_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_034-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_035-2021_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_036-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_037-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_038-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_039-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_040-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_041-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_042-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_043-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_044-2021_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_045-2021_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_046-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_047-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_048-2021_-_claudemir_e_demais.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_049-2021_-_givenildo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_050-2021_-_carina_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_051-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_052-2021_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_053-2021_-_tereza_cristiane_e_givanildo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_054-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_055-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_056-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_057-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_058-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_059-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_060-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_061-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_062-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_063-2021_-_raufi_e_cristiane.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_064-2021_-_raufi_e_demais_vereadores.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_065-2021_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_066-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_067-2021_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_068-2021_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_069-2021_-_raufi_cristiane_e_tereza.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_070-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_071-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_072-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_073-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_074-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_n_075-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_n_076-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_n_077-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_n_078-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_n_079-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_n_080-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_n_081-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_n_082-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_n_083-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_n_084-2021_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_n_085-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_n_086-2021_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_n_087-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_n_088-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_n_089-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_n_090-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_n_091-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_n_092-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_n_093-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_n_094-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_n_095-2021_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_n_096-2021_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_n_097-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_n_098-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_n_099-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_n_102-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_n_109-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_n_129-2021_-_sergio_anulada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_n_133-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_n_135-2021_-_tereza_anulado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1172/parecer_01-21.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1175/parecer_02-21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1178/parecer_03-21.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1295/parecer_04-21.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1184/parecer_05-21.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1180/parecer_06-21.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1191/parecer_07-21.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1196/parecer_08-21.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1188/parecer_09-21.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1205/parecer_10-21.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1194/parecer_17-21.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1145/parecer_12-21.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1200/parecer_13-21.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1202/parecer_14-21.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1215/parecer_15-21.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1222/parecer_16-21.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1209/parecer_17-21.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1220/parecer_18-21.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1227/parecer_19-21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1148/parecer_21-21.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1212/parecer_22-21.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1152/parecer_23-21.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1244/parecer_24-21.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1251/parecer_25-21.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1241/parecer_26-21.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1247/parecer_27-21.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1256/parecer_28-21.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1254/parecer_29-21.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1258/parecer_30-21.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1261/parecer_31-21.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1300/parecer_32-21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1272/parecer_33-21.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1275/parecer_34-21.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1278/parecer_35-21.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_36-21.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1268/parecer_37-21.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1290/parecer_38-21.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1303/parecer_40-21.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1155/parecer_41-21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1318/parecer_42-21.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1307/parecer_43-21.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1321/parecer_44-21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1323/parecer_45-21.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1328/parecer_46-21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1332/parecer_47-21.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1159/parecer_48-21.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1164/parecer_49-21.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1337/parecer_50-21.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1342/parecer_50-21.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1309/parecer_52-21.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1168/parecer_53-21.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1313/parecer_54-21.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1345/parecer_55-21.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1350/parecer_56-21.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1353/parecer_57-21.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1357/parecer_58-21.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1173/parecer_1-21.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1176/parecer_2-21.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1185/parecer_3-21.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1197/parecer_4-21.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1146/parecer_5-21.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1297/parecer_6-21.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1203/parecer_7-21.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1225/parecer_8-21.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1239/parecer_9-21.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1248/parecer_10-21.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1265/parecer_11-21.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1279/parecer_12-21.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1269/parecer_13-21.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1287/parecer_13-21.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1293/parecer_15-21.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1156/parecer_16-21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1319/parecer_18-21.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1324/parecer_19-21.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1329/parecer_20-21.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1343/parecer_22-21.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1346/parecer_23-21.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1316/parecer_24-21.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1326/parecer_25-21.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1335/parecer_26-21.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1354/parecer_27-21.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1186/parecer_1-21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1192/parecer_2-21.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1189/parecer_3-21.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1216/parecer_4-21.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1223/parecer_6-21.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1213/parecer_6-21.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1149/parecer_7-21.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1242/parecer_9-21.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1259/parecer_10-21.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1263/parecer_11-21.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1273/parecer_12-21.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1160/parecer_13-21.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1165/parecer_14-21.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1169/parecer_15-21.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1347/parecer_16-21.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1351/parecer_17-21.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1355/parecer_18-21.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1358/parecer_19-21.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1181/parecer_01-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1206/parecer_02-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1210/parecer_03-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1228/parecer_04-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1245/parecer_05-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1249/parecer_06-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1266/parecer_07-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1252/parecer_08-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1262/parecer_09-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1276/parecer_10-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1283/parecer_11-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1270/parecer_12-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1288/parecer_13-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1291/parecer_14-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1338/parecer_15-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1310/parecer_16-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1144/parecer_01-21.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1150/parecer_02-21.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1153/parecer_03-21.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1157/parecer_04-21.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1166/parecer_06-21.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1170/parecer_07-21.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1302/mensagem_veto_29-21.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1306/mensagem_veto_35-21.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1312/mensagem_veto_43-21.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/963/mensagem_veto_45-21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1174/projeto_de_lei_1-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1177/projeto_de_lei_2-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1179/projeto_de_lei_3-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1183/projeto_de_lei_4-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1187/projeto_de_lei_5-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1190/projeto_de_lei_6-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1193/projeto_de_lei_7-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1195/projeto_de_lei_8-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1199/projeto_de_lei_9-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1201/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1204/projeto_de_lei_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1214/projeto_de_lei_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_lei_17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1240/projeto_de_lei_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1243/projeto_de_lei_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1250/projeto_de_lei_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1264/projeto_de_lei_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1267/projeto_de_lei_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1284/projeto_de_lei_36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1286/projeto_de_lei_37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1289/projeto_de_lei_38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_lei_39-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1294/projeto_de_lei_40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1317/projeto_de_lei_41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1320/projeto_de_lei_42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1322/projeto_de_lei_43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1325/projeto_de_lei_44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1327/projeto_de_lei_45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1339/projeto_de_lei_49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1341/projeto_de_lei_50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1348/projeto_de_lei_52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1349/projeto_de_lei_53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1356/projeto_de_lei_55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1359/projeto_de_lei_56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1147/projeto_de_lei_complementar_1-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1151/projeto_de_lei_complementar_2-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1154/projeto_de_lei_complementar_3-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1158/projeto_de_lei_complementar_4-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1163/projeto_de_lei_complementar_5-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1167/projeto_de_lei_complementar_6-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1171/projeto_de_lei_complementar_7-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_decreto_legislativo_1-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_decreto_legislativo_2-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1301/projeto_de_decreto_legislativo_3-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_decreto_legislativo_4-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_decreto_legislativo_5-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_decreto_legislativo_6-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1311/projeto_de_decreto_legislativo_7-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1314/projeto_de_decreto_legislativo_8-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_substitutivo_ao_pl_46-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1182/emenda_1-21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1198/emenda_2-21.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1217/emenda_3-21.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1333/emenda_4-21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1162/emenda_5-21.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1340/emenda_6-21.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/636/001-2021_-_todos_-_apoio_presidente_lindeiros_heraldo_trento.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/637/002-2021_-_mirele_carina_cristiane_e_raufi_-_reconhec._profissionais_saude.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/639/mocao_n_004-2021_-_hussein_bakri.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/640/mocao_n_005-2021_-_maria_senhorinha_de_morais.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/641/mocao_n_006-2021_-_elio_rusch.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_001-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_002-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_003-2021_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_005-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_007-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_008-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_009-2021_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_010-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_011-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_012-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_013-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_014-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_015-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_016-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_017-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_018-2021_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_019-2021_-_criatiane.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_020-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_021-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_022-2021_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_023-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_024-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_025-2021_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_026-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_027-2021_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_028-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_029-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/109/indicacao_030-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_031-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/111/indicacao_032-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_033-2021_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_034-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_035-2021_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_036-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_037-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_038-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_039-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_040-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_041-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_042-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_043-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_044-2021_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_045-2021_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_046-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_047-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_048-2021_-_claudemir_e_demais.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_049-2021_-_givenildo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_050-2021_-_carina_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_051-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_052-2021_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_053-2021_-_tereza_cristiane_e_givanildo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/133/indicacao_054-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_055-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_056-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_057-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_058-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_059-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_060-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_061-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_062-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_063-2021_-_raufi_e_cristiane.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_064-2021_-_raufi_e_demais_vereadores.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_065-2021_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_066-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_067-2021_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_068-2021_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_069-2021_-_raufi_cristiane_e_tereza.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_070-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_071-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_072-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_073-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_074-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_n_075-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_n_076-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_n_077-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_n_078-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_n_079-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_n_080-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_n_081-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_n_082-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_n_083-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_n_084-2021_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_n_085-2021_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_n_086-2021_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_n_087-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_n_088-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_n_089-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_n_090-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_n_091-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_n_092-2021_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_n_093-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_n_094-2021_-_carina.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_n_095-2021_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_n_096-2021_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_n_097-2021_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_n_098-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_n_099-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_n_102-2021_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_n_109-2021_-_karina.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_n_129-2021_-_sergio_anulada.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_n_133-2021_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_n_135-2021_-_tereza_anulado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1172/parecer_01-21.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1175/parecer_02-21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1178/parecer_03-21.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1295/parecer_04-21.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1184/parecer_05-21.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1180/parecer_06-21.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1191/parecer_07-21.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1196/parecer_08-21.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1188/parecer_09-21.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1205/parecer_10-21.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1194/parecer_17-21.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1145/parecer_12-21.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1200/parecer_13-21.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1202/parecer_14-21.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1215/parecer_15-21.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1222/parecer_16-21.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1209/parecer_17-21.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1220/parecer_18-21.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1227/parecer_19-21.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1148/parecer_21-21.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1212/parecer_22-21.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1152/parecer_23-21.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1244/parecer_24-21.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1251/parecer_25-21.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1241/parecer_26-21.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1247/parecer_27-21.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1256/parecer_28-21.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1254/parecer_29-21.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1258/parecer_30-21.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1261/parecer_31-21.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1300/parecer_32-21.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1272/parecer_33-21.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1275/parecer_34-21.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1278/parecer_35-21.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1282/parecer_36-21.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1268/parecer_37-21.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1290/parecer_38-21.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1303/parecer_40-21.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1155/parecer_41-21.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1318/parecer_42-21.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1307/parecer_43-21.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1321/parecer_44-21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1323/parecer_45-21.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1328/parecer_46-21.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1332/parecer_47-21.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1159/parecer_48-21.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1164/parecer_49-21.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1337/parecer_50-21.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1342/parecer_50-21.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1309/parecer_52-21.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1168/parecer_53-21.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1313/parecer_54-21.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1345/parecer_55-21.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1350/parecer_56-21.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1353/parecer_57-21.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1357/parecer_58-21.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1173/parecer_1-21.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1176/parecer_2-21.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1185/parecer_3-21.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1197/parecer_4-21.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1146/parecer_5-21.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1297/parecer_6-21.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1203/parecer_7-21.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1225/parecer_8-21.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1239/parecer_9-21.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1248/parecer_10-21.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1265/parecer_11-21.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1279/parecer_12-21.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1269/parecer_13-21.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1287/parecer_13-21.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1293/parecer_15-21.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1156/parecer_16-21.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1319/parecer_18-21.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1324/parecer_19-21.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1329/parecer_20-21.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1343/parecer_22-21.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1346/parecer_23-21.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1316/parecer_24-21.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1326/parecer_25-21.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1335/parecer_26-21.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1354/parecer_27-21.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1186/parecer_1-21.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1192/parecer_2-21.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1189/parecer_3-21.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1216/parecer_4-21.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1223/parecer_6-21.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1213/parecer_6-21.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1149/parecer_7-21.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1242/parecer_9-21.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1259/parecer_10-21.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1263/parecer_11-21.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1273/parecer_12-21.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1160/parecer_13-21.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1165/parecer_14-21.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1169/parecer_15-21.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1347/parecer_16-21.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1351/parecer_17-21.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1355/parecer_18-21.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1358/parecer_19-21.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1181/parecer_01-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1206/parecer_02-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1210/parecer_03-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1228/parecer_04-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1245/parecer_05-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1249/parecer_06-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1266/parecer_07-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1252/parecer_08-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1262/parecer_09-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1276/parecer_10-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1283/parecer_11-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1270/parecer_12-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1288/parecer_13-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1291/parecer_14-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1338/parecer_15-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1310/parecer_16-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1144/parecer_01-21.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1150/parecer_02-21.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1153/parecer_03-21.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1157/parecer_04-21.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1166/parecer_06-21.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1170/parecer_07-21.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1302/mensagem_veto_29-21.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1306/mensagem_veto_35-21.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/1312/mensagem_veto_43-21.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2021/963/mensagem_veto_45-21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H317"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="178.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>