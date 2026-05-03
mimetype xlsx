--- v0 (2025-12-09)
+++ v1 (2026-05-03)
@@ -54,3984 +54,3984 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_1-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_1-2022.pdf</t>
   </si>
   <si>
     <t>Tomba bens públicos do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Karina Bach</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/740/projeto_de_lei_2-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/740/projeto_de_lei_2-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a fornecer lanche para pacientes do SUS levados para atendimento fora do Município de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_de_lei_3-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_de_lei_3-2022.pdf</t>
   </si>
   <si>
     <t>Reajusta em 15,00% o valor real dos vencimentos e dos salários do pessoal ativo, inativo e pensionista do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_lei_4-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_lei_4-2022.pdf</t>
   </si>
   <si>
     <t>Repõe em 10,16% o valor real dos subsídios mensais do Prefeito, Vice-Prefeito, Procurador Jurídico e dos Secretários do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_5-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_5-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL, e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/754/projeto_de_lei_6-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/754/projeto_de_lei_6-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2204 de 09/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2202 de 09/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2203 de 09/12/2021), para criação de dotação para suprir as despesas com Ações de infraestrutura, Urbanização e Iluminação Pública, para o município de Guaíra, Estado do Paraná, no valor de R$ 15.000.000,00 (quinze milhões de reais), por Operação de Crédito, conforme art. 43, §1º, IV, da Lei 4320/1964.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/756/projeto_de_lei_7-2022-o.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/756/projeto_de_lei_7-2022-o.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e ajustar as programações no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021, para a criação de dotação por excesso de arrecadação no valor de R$ 1.079.908,40 (um milhão, setenta e nove mil, novecentos e oito reais e quarenta centavos).</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_lei_8-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_lei_8-2022.pdf</t>
   </si>
   <si>
     <t>Concede aos servidores ativos e inativos da Câmara Municipal de Guaíra, a revisão geral anual de 10,16% (dez vírgula dezesseis por cento) no valor real dos vencimentos e dos salários.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/763/projeto_de_lei_9-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/763/projeto_de_lei_9-2022.pdf</t>
   </si>
   <si>
     <t>Concede aos agentes políticos da Câmara Municipal de Guaíra, a revisão geral anual de 10,16 (dez vírgula dezesseis por cento) no valor real dos subsídios.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/766/projeto_de_lei_10-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/766/projeto_de_lei_10-2022.pdf</t>
   </si>
   <si>
     <t>Assegura o direito à reposição inflacionária do valor real dos subsídios do Prefeito, Vice-Prefeito, Procurador Jurídico e Secretários do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/769/projeto_de_lei_11-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/769/projeto_de_lei_11-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1935/2015, modificando os artigos 2º e 3º e revogando o artigo 5º para adequar o valor e incluir o Auxílio Alimentação como parcela de incidência de contribuição previdenciária.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_12-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_12-2022.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 9º e 10 da Lei Municipal n.º 2.120/2018 que trata do Sistema de Controle Interno da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/775/projeto_de_lei_13-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/775/projeto_de_lei_13-2022.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Guaíra, Estado do Paraná, a Campanha de Estímulo ao Cuidado da Saúde Mental e Bem-Estar, denominada "Janeiro Branco", e dá outras providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/777/projeto_de_lei_14-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/777/projeto_de_lei_14-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2107/2019, modificando o Art. 2º para criação de até 03 (três) cargos de subprocuradoras e acrescenta o artigo 3-A.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/779/projeto_de_lei_15-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/779/projeto_de_lei_15-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021), para criação de dotação e por excesso de arrecadação no valor de R$ 75.000,00 (setenta e cinco mil reais), por anulação de dotação no valor de R$ 35.000,00 (trinta e cinco mil reais), e por superavit financeiro no valor de R$ 7.153.332,97 (sete milhões, cento e cinquenta e três mil, trezentos e trinta e dois reais e noventa e sete centavos) totalizando R$ 7.263.332,97 (sete milhões, duzentos e sessenta e três mil, trezentos e trinta e dois reais e noventa e sete centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cristiane Giangarelli</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_16-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_16-2022.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Permanente de Reforço Escolar aos alunos matriculados no 1º e 5º ano das Escolas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/785/projeto_de_lei_17-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/785/projeto_de_lei_17-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização da estrutura organizacional e administrativa da Câmara Municipal de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/788/projeto_de_lei_18-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/788/projeto_de_lei_18-2022.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Trânsito e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/792/projeto_de_lei__19-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/792/projeto_de_lei__19-2022.pdf</t>
   </si>
   <si>
     <t>Ratifica a segunda alteração e consolidação do Contrato de Consórcio, oriundo do Protocolo de Intenções do Consórcio Intermunicipal de Saúde Costa Oeste do Paraná - CISCOPAR, e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei__20-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei__20-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/11/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021) para a criação de dotação por excesso de arrecadação no valor de R$ 1.731.507,94 (um milhão, setecentos e trinta e um mil e quinhentos e sete reais e noventa e quatro centavos) conforme abaixo discriminada.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei__21-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei__21-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2203 de 10/12/2021), para a criação de dotação por crédito especial, no valor de R$ 120.000,00 (centro e vinte mil reais), conforme abaixo discriminado.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/799/projeto_de_lei__22-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/799/projeto_de_lei__22-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2203 de 10/12/2021), para a criação de dotação por Superavit Financeiro do exercício de 2021 e anteriores no valor de R$ 150.878,57 (cento e cinquenta mil, oitocentos e setenta e oito reais e cinquenta e sete centavos), conforme abaixo discriminado.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/801/projeto_de_lei__23-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/801/projeto_de_lei__23-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Conselho de Desenvolvimento Econômico do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei__24-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei__24-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.799/2012 que dispõe sobre a Política Municipal de Saneamento Básico, que cria o Conselho Municipal de Saneamento e o Fundo Municipal de Saneamento e dá outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/806/projeto_de_lei__25-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/806/projeto_de_lei__25-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo receber imóvel por doação com encargos para fins de abertura e prolongamento de via pública.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/808/projeto_de_lei__26-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/808/projeto_de_lei__26-2022.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 151 da Lei Municipal nº 2.024/2017, e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/810/projeto_de_lei_27-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/810/projeto_de_lei_27-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021), para criação de dotação por excesso de arrecadação no valor de R$ 289.824,28 (duzentos e oitenta e nove mil, oitocentos e vinte e quatro reais e vinte e oito centavos) conforme abaixo discriminada.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_28-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_28-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.819/2013 e da Lei Municipal nº 1.965/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/817/projeto_de_lei_29-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/817/projeto_de_lei_29-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal do Primeiro Emprego - PROMPEG.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/820/projeto_de_lei_30-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/820/projeto_de_lei_30-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.247, de 03 de dezembro de 2003 e Lei Municipal nº 1965 de 11 de dezembro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_31-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_31-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio Gás e altera a Lei Municipal nº 2.058/2018, modificando os Artigos 6º, inciso IV e 12º para a inclusão do auxílio gás no rol de benefícios temporários do Município de Guaíra.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/827/projeto_de_lei_32-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/827/projeto_de_lei_32-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.890/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_33-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_33-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual (Lei Municipal 2.202, de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2022), para criação de dotação por excesso de arrecadação no valor de R$ 156.695,59 (cento e cinquenta e seis mil, seiscentos e noventa e cinco reais e cinquenta e nove centavos) conforme abaixo discriminada.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_34-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_34-2022.pdf</t>
   </si>
   <si>
     <t>Altera o §2º do artigo 2º da Lei Municipal nº 2.133/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_35-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_35-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021), para criação de dotação por excesso de arrecadação no valor de R$ 5.075.650,71 (cinco milhões, setenta e cinco mil, seiscentos e cinquenta reais e setenta e um centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_36-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_36-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021), para criação de dotação por superávit financeiro no valor de R$ 2.097.930,91 (dois milhões, noventa e sete mil, novecentos e trinta reais e noventa e um centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_37-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_37-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021), para criação de dotação por superávit financeiro de 2021 no valor de R$ 8.000,00 (oito mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/839/projeto_de_lei_38-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/839/projeto_de_lei_38-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.025/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_39-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_39-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.203 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021), para criação de dotação por Superávit Financeiro do exercício de 2021 e anteriores no valor de R$ 398.134,60 (trezentos e noventa e oito mil, cento e trinta e quatro reais e sessenta centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/843/projeto_de_lei_40-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/843/projeto_de_lei_40-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021), para criação de dotação por excesso de arrecadação no valor de R$ 2.684.431,98 (dois milhões, seiscentos e oitenta e quatro mil, quatrocentos e trinta e um reais e noventa e oito centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/844/projeto_de_lei_41-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/844/projeto_de_lei_41-2022.pdf</t>
   </si>
   <si>
     <t>Institui o benefício tributário denominado "Programa IPTU Verde" no Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/846/projeto_de_lei_42-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/846/projeto_de_lei_42-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021) para criação de dotação e por excesso de arrecadação no valor de R$ 27.875.232,97 (vinte e sete milhões, oitocentos e setenta e cinco mil, duzentos e trinta e dois reais e noventa e sete centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/849/projeto_de_lei_43-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/849/projeto_de_lei_43-2022.pdf</t>
   </si>
   <si>
     <t>Institui o mês "Maio Laranja" sobre a importância da conscientização, prevenção, orientação e combate ao Abuso e Exploração Sexual de Criança e Adolescente.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/851/projeto_de_lei_44-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/851/projeto_de_lei_44-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 10/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 10/12/2021), para criação de dotação por excesso de arrecadação no valor de R$ 1.264.100,00 (um milhão, duzentos e sessenta e quatro mil e cem reais), e por redução de dotação no valor de R$ 100.000,00 (cem mil reais), totalizando R$ 1.364.100,00 (um milhão, trezentos e sessenta e quatro mil e cem reais), e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Karina Bach, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/854/projeto_de_lei_45-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/854/projeto_de_lei_45-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo instituir o Programa de Proteção e Promoção da Saúde Menstrual no Município de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_46-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_46-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o processo de escolha e exercício do mandato dos gestores escolares nas unidades educacionais da Rede Pública de Ensino Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_47-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_47-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de imóvel que especifica em prol de entidade civil, e dá outras providências.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Ligia Lumi Tsukamoto Suga, Karina Bach, Sergio Korb Bastos, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/865/projeto_de_lei_48-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/865/projeto_de_lei_48-2022.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Feira Solidária", para autorizar entidades assistenciais a expor e comercializar produtos, bem como receber doações, em praças municipais de Guaíra - Estado do Paraná.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/943/projeto_de_lei_49-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/943/projeto_de_lei_49-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber imóvel por doação com encargos para fins de abertura, prolongamento de vias públicas e instalação de equipamento público, e dá outras providências.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_lei_50-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_lei_50-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da presença de Doulas durante o trabalho de parto, parto e pós-parto imediato em estabelecimento hospitalares do Município de Guaíra.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/872/projeto_de_lei_51-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/872/projeto_de_lei_51-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 2.163/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/874/projeto_de_lei_52-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/874/projeto_de_lei_52-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de Financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/877/projeto_de_lei_53-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/877/projeto_de_lei_53-2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício Financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/879/projeto_de_lei_54-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/879/projeto_de_lei_54-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a custear despesas para confraternização em comemoração ao dia do Servidor Público, e dá outras providências.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/881/projeto_de_lei_55-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/881/projeto_de_lei_55-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1941, de 08 de julho de 2015, que criou, no Município de Guaíra, Estado do Paraná, o Conselho Municipal da Juventude - COMJUVE, e dá outras providências.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_56-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_56-2022.pdf</t>
   </si>
   <si>
     <t>institui o concurso de beleza miss e mister, Guaíra como evento oficial do município, e revoga a lei municipal nº 1872, de 28/03/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_57-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_57-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder a exploração do serviço público de transporte coletivo urbano e rural de passageiros e dá outras providências.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/889/projeto_de_lei_58-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/889/projeto_de_lei_58-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Municipal nº 2.202 de 09/12/2021, com inserções de metas no plano plurianual para o período de 2023 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_59-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_59-2022.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário Oficial do Município de Guaíra, Estado do Paraná, o "Dia do Animal", a ser comemorado no dia 04 (quatro) de outubro de cada ano, mediante companhas próprias, e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_60-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_60-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de implantação, no âmbito do município de Guaíra, estado do Paraná, de microchips para a precisa identificação de cães e gatos domésticos.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_61-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_61-2022.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 2.141/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_62-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_62-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2022 (Lei Municipal 2.204 de 09/12/2021) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.022 de 09/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.203 de 09/12/2021), para a criação de dotação por excesso de arrecadação, no valor de R$ 708.925,00 (setecentos e oito mil, novecentos e vinte e cinco reais).</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_63-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_63-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.024/2017 e Lei Municipal 2.025/2027, e dá outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/909/projeto_de_lei_64-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/909/projeto_de_lei_64-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de incentivos e/ou benefícios à Lar Cooperativa Agroindustrial, com o fim de readequação e implantação de acesso aos núcleos de produção de ovos férteis e recria de matrizes no município de Guaíra, Estado do Paraná, nos termos das Leis Municipais nº s 1313 de 1º de julho 2005, 1368 de 26 de dezembro de 2005 e 1721 de 05 de maio de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/912/projeto_de_lei_65-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/912/projeto_de_lei_65-2022.pdf</t>
   </si>
   <si>
     <t>Assegura o direito à população do municípios de Guaíra, Estado do Paraná, o acesso e direito às Práticas Integrativas e Complementares e de Educação Popular em Saúde (PMPICEPS) e dá outras providências.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/913/projeto_de_lei_66-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/913/projeto_de_lei_66-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1427/2006, e dá outras providências.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>CCLJ - Comissão de Constituição, Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/914/projeto_de_lei_complementar_1-2022_-_emendado.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/914/projeto_de_lei_complementar_1-2022_-_emendado.pdf</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/918/projeto_de_lei_complementar_2-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/918/projeto_de_lei_complementar_2-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 01, de 22 de dezembro de 2006, que instituiu o Código Tributário do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/922/projeto_de_lei_complementar_3-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/922/projeto_de_lei_complementar_3-2022.pdf</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_complementar_4-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_complementar_4-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 01/2008, de 02 de janeiro de 2008, que instituiu o Código Urbanístico do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_complementar_5-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_complementar_5-2022.pdf</t>
   </si>
   <si>
     <t>Institui o benefício tributário denominado Programa IPTU Verde no Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_complementar_6-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_complementar_6-2022.pdf</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/945/projeto_de_lei_complementar_7-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/945/projeto_de_lei_complementar_7-2022.pdf</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/962/projeto_de_decreto_legislativo_1-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/962/projeto_de_decreto_legislativo_1-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do município de Guaíra, Estado do Paraná, à pessoa de Abel Cyriaco Cabrera.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_de_decreto_legislativo_2-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_de_decreto_legislativo_2-2022.pdf</t>
   </si>
   <si>
     <t>Mantem o veto integral do Executivo Municipal ao Projeto de Lei Complementar nº 007/2021.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_decreto_legislativo_3-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_decreto_legislativo_3-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Município de Guaíra (Executivo), relativa ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_decreto_legislativo_4-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_decreto_legislativo_4-2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do município de Guaíra, Estado do Paraná, à pessoa de Claudemiro Vieira Coutinho Cáceres.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_de_decreto_legislativo_5-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_de_decreto_legislativo_5-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Município de Guaíra (Executivo), relativa ao exercício financeiro de 2016.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/975/projeto_de_decreto_legislativo_6-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/975/projeto_de_decreto_legislativo_6-2022.pdf</t>
   </si>
   <si>
     <t>Rejeita o veto integral do Executivo Municipal ao Projeto de Lei Complementar nº 005/2022.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/947/projeto_resolucao_1-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/947/projeto_resolucao_1-2022.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 127, da Resolução nº 03/2016, Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/949/projeto_resolucao_2-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/949/projeto_resolucao_2-2022.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas no âmbito da Câmara Municipal de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>Raufi Franco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/951/projeto_resolucao_3-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/951/projeto_resolucao_3-2022.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 100.000,00 (cem mil reais), anula dotação orçamentária de igual valor, e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/953/projeto_resolucao_4-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/953/projeto_resolucao_4-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 103 e seu inciso I e revoga seu Parágrafo único; altera o artigo 258 e lhe acrescenta os §§ 1º e 2º; suprime o inciso X do artigo 64 e acrescenta o inciso X ao artigo 63, todos do Regimento Interno da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_resolucao_5-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_resolucao_5-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso à informação e aplicação da Lei Federal n.º 12.527/2011, no âmbito da Câmara Municipal de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/959/projeto_resolucao_6-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/959/projeto_resolucao_6-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a elaboração e publicação do Plano de Contratação Anual previsto na Lei Federal nº. 14.133/2021 no âmbito da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/812/emenda_supressiva_01-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/812/emenda_supressiva_01-2022.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 12 do projeto de lei nº 029/2022 e renumera o artigo 13.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/774/emenda_modificativa_02-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/774/emenda_modificativa_02-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º do projeto de lei n.º 013/2022, substituindo a palavra irá, por poderá.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/813/emenda_modificativa_03-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/813/emenda_modificativa_03-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º do projeto de lei nº 029/2022, substituindo as palavras "quitação dos", por "abatimento nos".</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/814/emenda_modificativa_04-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/814/emenda_modificativa_04-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º do projeto de lei nº 029/2022 e adiciona o seu parágrafo único.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/795/emenda_modificativa_05-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/795/emenda_modificativa_05-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º e Parágrafo único, adiciona os artigos 2º e 3º, e renumera os demais artigos, todos do Projeto de Lei n.º 001/2022.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/823/emenda_modificativa_06-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/823/emenda_modificativa_06-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º, substituindo as palavras "valor monetário" por "vale gás", corrige o termo "cinquenta por cento" por "cem por cento", entre parênteses e acrescenta as palavras "da recarga" do botijão.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/824/emenda_modificativa_07-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/824/emenda_modificativa_07-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º, para que a lei entre em vigor a partir de 2023.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>CCLJ - Comissão de Constituição, Legislação e Justiça, CFOF - Comissão de Finanças, Orçamento e Fiscalização, COSP - Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/930/emenda_modificativa_08-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/930/emenda_modificativa_08-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Epígrafe; a alínea "c" do inciso I do Parágrafo Único do artigo 2º, o inciso III do artigo 3º; os incisos I e IV do artigo 5º, o §2º do artigo 9º; e adiciona o Parágrafo único ao artigo 11, todos do Projeto de Lei nº. 041/2022.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/932/emenda_modificativa_09-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/932/emenda_modificativa_09-2022.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 2º, 3º, 5º, 6º, 7º, 9º, 10, 11 e 12, todos do Projeto de Lei Complementar nº 005/2022.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/864/emenda_modificativa_10-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/864/emenda_modificativa_10-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º do Projeto de Lei n.º 048/2022, substituindo o termo "bebidas alcóolicas" por "destilados".</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/857/emenda_modificativa_11-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/857/emenda_modificativa_11-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º, incisos I e II, assim como os artigos 4º e parágrafo único, 14, 45 e 49, todos do Projeto de Lei nº. 046/2022, que regulamenta o processo de escolha e exercício do mandato dos gestores escolares nas unidades educacionais da Rede Pública de Ensino Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/942/emenda_modificativa_12-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/942/emenda_modificativa_12-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Epígrafe do Projeto de Lei n.º 049/2022.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, Karina Bach, Mirele Paula Cetto Leite, Sandro Sabino Borges, Sergio Korb Bastos, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/938/emenda_modificativa_14-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/938/emenda_modificativa_14-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo XVII.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/</t>
+    <t>http://sapl.guaira.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Modifica o texto do Projeto de Lei n.º 51/2022, a fim de dar nova redação à Ementa e aos artigos 1º, incisos I e II, e 3º da Lei nº 2.163/2021.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/891/emenda_modificativa_16-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/891/emenda_modificativa_16-2022.pdf</t>
   </si>
   <si>
     <t>Altera a ementa do Projeto de Lei nº 059/2022, substituindo "Dia do Animal" por "Dia dos Animais".</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>Sergio Korb Bastos</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/957/emenda_modificativa_18-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/957/emenda_modificativa_18-2022.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso XXX ao artigo 2º, do Projeto de Lei n.º 65/2022.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/958/emenda_modificativa_19-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/958/emenda_modificativa_19-2022.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 2º e adiciona o §3º ao artigo 5º, todos do Projeto de Resolução nº 006/2022.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Sergio Korb Bastos, Beto Salamanca, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/630/mocao_01-2022_-_sergio_korb.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/630/mocao_01-2022_-_sergio_korb.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à pessoa de Sandra Regina Saucedo dos Santos Wanderlei e Mirian Brazolotto devido aos seus históricos de vida, especialmente pelo projeto "Falando com as mãos."</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Givanildo José Tirolti, Raufi Franco, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/632/mocao_002-2022_-_rosangela_goncalves.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/632/mocao_002-2022_-_rosangela_goncalves.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à pessoa de Rosangela Gonçalves, devido ao seu histórico de vida, especialmente pelo trabalho realizado na cidade de Guaíra.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>Raufi Franco, Cristiane Giangarelli, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/631/mocao_003-2022_-_laura_scarpa.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/631/mocao_003-2022_-_laura_scarpa.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à pessoa de Laura Lucia Cabral Tomzhinsky Scarpa, devido ao seu histórico de vida, especialmente pelo trabalho realizado na cidade de Guaíra.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>Sergio Korb Bastos, Beto Salamanca, Cristiane Giangarelli, Raufi Franco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_004-2022_-_carlos_dias.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_004-2022_-_carlos_dias.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à pessoa de Carlos Dias de Carvalho, devido ao seu histórico de vida.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Claudemir Motorista, Raufi Franco, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/634/mocao_005-2022_-_repudio_ministros_stf.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/634/mocao_005-2022_-_repudio_ministros_stf.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao Ministro do STF, Alexandre de Moraes, em decorrência dos atos contrários à liberdade de expressão, à censura e prisão de parlamentares e ativistas políticos.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Karina Bach, Mirele Paula Cetto Leite, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/635/mocao_006-2022_-_simone_nether.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/635/mocao_006-2022_-_simone_nether.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à pessoa de Simone Nether, devido ao seu histórico de vida, especialmente pelo trabalho realizado na cidade de Guaíra.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adriano Richter</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_01-2022_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_01-2022_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma através da denominação de rua à pessoa de Abel Lourenço da Cruz.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_02-2022_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_02-2022_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma através da denominação de rua à pessoa de Audálio José da Silva.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_03-2022_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_03-2022_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita a homenagem póstuma à pessoa de Pedro Venâncio da Silva.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_04-2022_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_04-2022_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à Primo Raffagnato.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_05-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_05-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à pessoa de Ângelo Arcego.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_06-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_06-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras no decorrer da Estrada da Faixinha até o Distrito de Doutor Oliveira Castro.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_07-2022_-_raufi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_07-2022_-_raufi.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma ao senhor Jorim Lima Coutinho.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Claudemir Motorista</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_08-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_08-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da pracinha da quadra Residencial III, na Vila Eletrosul.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_09-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_09-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma academia ao ar livre e instalação de mais parques infantis no Parque do Lago.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_10-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_10-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de bingo mesmo que não ocorra a Festa das Nações.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_11-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_11-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de tubos para a barragem de veículos junto à Rua Elias Muntoreanu, nas proximidades do Jardim dos Pássaros.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_12-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_12-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação para pouso de helicóptero na UPA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_13-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_13-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à Senhora Ada Mafalda Benassi da Silveira.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_14-2022_-_raufi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_14-2022_-_raufi.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um abrigo (ponto de ônibus) na Rua Julieta de França Camargo Lwankiw, no Parque Anhembi.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_15-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_15-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita uma proteção de rede no entorno do parquinho infantil localizado junto ao Parque do Lago.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_16-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_16-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização do campo de areia localizado na Vila Eletrosul.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_17-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_17-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instituição de Programa Educativo sobre Educação Financeira voltado à rede de Ensino Municipal (5º ano, Fundamental I).</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/233/indicacao_18-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/233/indicacao_18-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de um psicólogo e um assistente social para a UPA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_19-2022__-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_19-2022__-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à pessoa de Alcindo Brunos Cunha.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Sandro Sabino Borges</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/235/indicacao_20-2022_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/235/indicacao_20-2022_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção nas rotatórias da Avenida Thomaz Luiz Zabellos.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_21-2022_-_raufi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_21-2022_-_raufi.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de academia ao ar livre na Rua Goiás, no Jardim Sete Quedas.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/240/indicacao_22-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/240/indicacao_22-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a propositura de projeto de lei sobre o auxílio alimentação do servidor público.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Claudemir Motorista, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/241/indicacao_23-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/241/indicacao_23-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de iluminação pública na Rua Pedro Glonike Filho.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/242/indicacao_24-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/242/indicacao_24-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada na Rua Monteiro Lobato.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_25-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_25-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de tomadas em locais públicos.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_26-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_26-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão da zoonose esporotricose no rol de estatísticas de doenças do município.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_n_27-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_n_27-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas de sinalização de ciclistas e de pedestres na Avenida Marginal até o Loteamento Ecopark.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_n_28-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_n_28-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a viabilização quanto a criação de um livro sobre a história de Guaíra.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_n_29-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_n_29-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita uma travessia elevada na Rua Bandeirantes, esquina com a Avenida Barão do Rio Branco, sentido Marinas.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_n_30-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_n_30-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação com lama asfáltica e regularização dos terrenos pertencentes à Rua Claudia dos Santos, localizada no Bairro Vila Rica.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_n_31-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_n_31-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a adequação do funcionamento do atendimento das creches do município.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_n_32-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_n_32-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação pública do parque infantil localizado no Parque Hortência.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_n_33-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_n_33-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma quadra esportiva na Comunidade Rural de Bela Vista.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Solicita a criação de um espaço de lazer e convivência destinada a pets.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/256/indicacao_n_35-2022_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/256/indicacao_n_35-2022_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de luz de led e a readequação da quadra esportiva e também dos banheiros do bairro Eletrosul.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_n_36-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_n_36-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a projeção e criação de um centro de especialidade para autista no município de Guaíra.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_n_37-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_n_37-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita os estudos necessários para viabilizar uma forma de auxiliar as empresas privadas de nosso município na contratação de jovens aprendizes.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/259/indicacao_n_38-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/259/indicacao_n_38-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas de sinalização no Parque do Lago.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_n_39-2022_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_n_39-2022_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita podas de árvores que ainda não atingiram a altura dos fios elétricos fornecidos pela Copel.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/261/indicacao_n_40-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/261/indicacao_n_40-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de travessia elevada na Rua Shigiro Matsuyama, nas proximidades do Colégio Roosevelt.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Beto Salamanca</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_n_41-2022_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_n_41-2022_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita um estacionamento nas ruas localizadas no entorno da Unidade de Saúde do Jardim Zeballos.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_n_42-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_n_42-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a poda de árvores, bem como melhorias na iluminação pública do Jardim Citypar.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_n_43-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_n_43-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do quadro de psicólogo junto a rede de ensino do município, para auxiliar, dar suporte e orientação aos alunos e professores em todas as unidades escolares municipais.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/279/indicacao_n_44-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/279/indicacao_n_44-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de academia ao ar livre no Parque do Lago.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/280/indicacao_n_45-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/280/indicacao_n_45-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para a implementação de energia solar no município de Guaíra.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_n_46-2022_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_n_46-2022_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do transporte coletivo na área urbana e rural.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_n_047-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_n_047-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da travessia elevada, bem como a instalação de galerias pluviais na Rua Rui Barbosa (em frente à Escola Adventista).</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/283/indicacao_n_048-2022_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/283/indicacao_n_048-2022_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção/construção de calçada no entorno da Escola Municipal Erick Andersen.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_n_049-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_n_049-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de profissionais especializados nos métodos ABA, TEACCH e PECH, voltados para os autistas.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_n_050-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_n_050-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a retomada das aulas de zumba no Município de Guaíra.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_n_051-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_n_051-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um parque infantil no Distrito Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_n_052-2022_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_n_052-2022_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma lombada na Avenida Lindolfo Pedro Ames até a Rua da Floresta, localizadas no Jardim Internacional e Bairro Vila Alta e também na Rua Parigot de Souza, localizado no Parque Hortência.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_n_053-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_n_053-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de bueiros ecológicos na Rua Altemar Dutra, localizada no Jardim Zeballos.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_n_054-2022_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_n_054-2022_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação da ponte da estrada da Comunidade Rural Água Verde, nas proximidades da propriedade do Senhor Pascotto.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_n_055-2022_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_n_055-2022_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita as medidas necessárias para impedir os alagamentos na Vila Rural do Distrito Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_n_056-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_n_056-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um espaço inclusivo no Município de Guaíra.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_n_057-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_n_057-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção no Canil Municipal.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_n_058-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_n_058-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação do Programa "Restaurante Popular".</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_n_059-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_n_059-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada na Rua Marechal Cândido Rondon com a Avenida Thomaz Luiz Zeballos, em frente à Praça do Japão.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_n_061-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_n_061-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma rotatória entre a Rua Ministro Gabriel Passos e a Avenida Marcelino Rolon.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_n_062-2022_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_n_062-2022_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a poda de árvores na Viela Ita e na Avenida Paraná, localizadas no Bairro Eletrosul.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_n_063-2022_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_n_063-2022_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção ou construção de uma barreira ou escada em concreto na Rua Monteiro Lobato, nas proximidades da Creche Mario Ferraz.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_n_064-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_n_064-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de enfermeiros para acompanhamento dos motoristas na área da saúde.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_n_065-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_n_065-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada na Rua Bela Vista, localizada no Bairro Tancredo Neves (BNH 3).</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_n_066-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_n_066-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma academia ao ar livre na Comunidade Rural Maracaju dos Gaúchos.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_n_067-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_n_067-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma, através de denominação de rua, à Irmã Maria Zeni Carvalho.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_n_068-2022_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_n_068-2022_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita uma travessia elevada entre as Vielas Erechim e Itá, na Vila Eletrosul.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_n_069-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_n_069-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de programa que possibilite a inserção de mulheres vítimas de violência doméstica no mercado de trabalho.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_n_070-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_n_070-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita providências visando a construção de uma travessia elevada na Rua Ministro Gabriel Passos, em frente à Clínica Veterinária Rodrigues.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_n_071-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_n_071-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma, através de denominação de rua, à pessoa de João Cabriana Fajardo.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_n_072-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_n_072-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a transformação da Rua Desembargador F. da Costa em via de mão única.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_n_073-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_n_073-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a retomada das aulas de violão no município de Guaíra.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/308/indicacao_n_074-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/308/indicacao_n_074-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção ou instalação de uma calçada no entorno do CMEI Luiz Venâncio.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_n_075-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_n_075-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a reativação do Comitê Internacional desse Município.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_n_076-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_n_076-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do estacionamento de motocicleta em toda a extensão da Avenida Mate Laranjeira.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_n_077-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_n_077-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação com lama asfáltica na Rua Jerônimo Beffa, localizada no Jardim Futura, nas proximidades da UBS-Futura e Super Creche.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_n_078-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_n_078-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento da licença maternidade das servidoras públicas municipais.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_n_079-2022_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_n_079-2022_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a propositura de projeto de lei que viabilize o aumento dos dias de acompanhamentos do filho em tratamento médico, para servidoras públicas municipais.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_n_080-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_n_080-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a reativação da PROVOPAR no âmbito do município de Guaíra.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_n_081-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_n_081-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a reativação da Guarda Mirim no âmbito do município de Guaíra.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_n_082-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_n_082-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita uma travessia elevada na Avenida Marginal, em frente ao Parque do Lago.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_n_083-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_n_083-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita um chamamento público para credenciamento de clínicas veterinárias para prestação de serviços no município de Guaíra.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_n_084-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_n_084-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento em todo o Jardim Internacional.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_n_085-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_n_085-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no CMEI Maria Amélia Vieira Beffa.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_n_086-2022_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_n_086-2022_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de plantões na Unidade Central de Saúde deste Município.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_n_087-2022_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_n_087-2022_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de coberturas nas UBSs da Vila Alta, Parque Hortência e Santa Paula.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_n_088-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_n_088-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras no CMEI Henrique Petry, localizada na Vila Eletrosul.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_n_89-2022_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_n_89-2022_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita uma rotatória na esquina da Viela Itá com a Avenida Paraná, na Vila Eletrosul.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_n_090-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_n_090-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do Programa "Escola da Inteligência", nas instituições de ensino público no município.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_n_091-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_n_091-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de cursos de capacitação profissional de cuidadores de crianças, cuidadores de idosos e cuidadores de pessoas com deficiência.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_n_092-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_n_092-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma, através de denominação de rua, à pessoa Luiz Carlos Piron.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_n_093-2022_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_n_093-2022_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do campo de futebol localizado no Bairro São José.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_n_094-2022_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_n_094-2022_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas de energia solar nas comunidades pertencentes a área rural.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Karina Bach, Sergio Korb Bastos</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_n_095-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_n_095-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para a instalação de um elevador de acessibilidade no ginásio de esportes.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_n_096-2022_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_n_096-2022_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de uma ciclofaixa na Rua Alberto Waldow, entre a empresa C Vale até a rotatória da Avenida Martin Luther King.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Claudemir Motorista, Givanildo José Tirolti, Sergio Korb Bastos, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_n_097-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_n_097-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita os estudos necessários para a criação e concessão de gratificação para os profissionais da coleta de lixo.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_n_098-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_n_098-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da Igrejinha de Pedra.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_n_099-2022_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_n_099-2022_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_n_100-2022_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_n_100-2022_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no atendimento das Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_n_101-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_n_101-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma brinquedoteca no Conselho Tutelar.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_n_102-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_n_102-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma campanha para a vacinação antirrábica.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_n_103-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_n_103-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita o reajuste de salário dos servidores auxiliares de serviços gerais do Poder Executivo.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_n_104-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_n_104-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de pisos emborrachados ou grama sintética nos parques infantis de Guaíra.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_n_105-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_n_105-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para a criação de um Sistema Único de Saúde Animal (SUS ANIMAL).</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_n_106-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_n_106-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas indicativas de escolas em frente à Escola Mário Luiz.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_n_107-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_n_107-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e ampliação da acessibilidade na calçada da Rua Professor Galvoso.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_n_108-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_n_108-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita ampliação da iluminação pública em frente à capela mortuária.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Zé Cirineu, Claudemir Motorista, Givanildo José Tirolti, Sergio Korb Bastos</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_n_109-2022_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_n_109-2022_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita as manutenções necessárias junto ao Porto Sete Quedas.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_n_110-2022_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_n_110-2022_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de ponto de ônibus na Vila Alta.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_n_111-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_n_111-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de totens que forneçam água fria e quente no Lago Municipal e Centro Náutico Marinas.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_n_112-2022_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_n_112-2022_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lombada entre as rotatórias da Avenida Thomaz Luiz Zeballos e da Rua Muntoreanu.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_n_113-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_n_113-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a transformação da Rua Santa Terezinha, Vila Alta, em mão única.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_n_114-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_n_114-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a transformação da Rua Shingiro Matsuyama em via de mão única.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_n_115-2022_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_n_115-2022_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação com fresagem de asfalto da Rua de Ligação, sentido Terra Roxa, em frente à Cooperativa, na comunidade Bela Vista.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_n_116-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_n_116-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de botões sonoros nos cruzamentos onde há a presença de semáforos.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_n_117-2022_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_n_117-2022_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no campo de futebol suíço da comunidade de Bela Vista.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_n_118-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_n_118-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a troca das bandeiras na UPA.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_n_119-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_n_119-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a distribuição de fichas de consultas para os pacientes das UBS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_n_120-2022_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_n_120-2022_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de tampas de grades ou concretos nas travessias elevadas.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_n_121-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_n_121-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de travessia elevada na rua Almirante Tamandaré.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_n_122-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_n_122-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita maior divulgação das leis de Guaíra.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_n_123-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_n_123-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita um ponto de ônibus na Rua Sebastião Elias Shisler, Jardim Internacional.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_n_124-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_n_124-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a Escola Almirante Tamandaré, Jardim Guaíra, Guaíra/PR.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_n_125-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_n_125-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita uma travessia elevada na Rua José Venâncio da Silva.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_n_126-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_n_126-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários visando a implementação de um Programa sobre Saúde Mental nas escolas e colégios deste município.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_n_127-2022_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_n_127-2022_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita a remoção e troca das manilhas localizadas na Avenida Thomaz Luiz Zebalhos, em frente ao BPFRON.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_n_128-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_n_128-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de aparelhos acústicos para o teatro municipal.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_n_129-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_n_129-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada na Rua Bandeirantes, em frente ao CC Náutica, e na Rua Gina Suga, Vila Alta.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_n_130-2022_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_n_130-2022_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma, através da denominação da Casa Abrigo ou Condomínio do Idoso, à pessoa da Senhora Ada Mafalda Benassi.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_n_131-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_n_131-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação ou manutenção da iluminação pública na BR 272, no decorrer da Rua Ministro Gabriel Passos até o cruzamento da BR 163.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_n_132-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_n_132-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de bancos e bebedouros na Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_n_133-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_n_133-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do estacionamento de motocicletas em frente às Lojas Magazine Luiza e Kitty Calçados.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/368/indicacao_n_134-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/368/indicacao_n_134-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um palco na Praça Duque de Caxias para a ministração de aulas de zumba.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_n_135-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_n_135-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação com lama asfáltica na Rua Professor Miguel Camargo, com a rua Terezinha Paloch, Bairro Jardim Guaíra II.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_n_136-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_n_136-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento da passagem do caminhão de limpeza na rua dos bairros de Guaíra.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_n_137-2022_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_n_137-2022_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de bancos na Praça João XXIII.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_n_138-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_n_138-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação com lama asfáltica na Rua Leônidas Gioppo Nascimento, Jardim Higienópolis.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_n_139-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_n_139-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação da Guarda Municipal ou aumento das rondas realizadas por eles no Parque do Lago Municipal.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_n_140-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_n_140-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a avaliação da oxigenação da água do Parque do Lago.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_n_141-2022_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_n_141-2022_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada na Avenida Martin Luther King, nas proximidades da Degraus e Auto Elétrica 2000.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_n_142-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_n_142-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da iluminação pública da Avenida Mate Laranjeiras.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_n_143-2022_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_n_143-2022_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um local adequado para a prática de xadrez e outras atividades indoors.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_n_144-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_n_144-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita uma travessia elevada entre o final da Rua Mahatma Gandhi e início da Avenida Thomaz Luiz Zeballos e a transformação em via de mão única do trecho da Avenida Thomaz Luiz Zeballos nas proximidades da praça.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_n_145-2022_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_n_145-2022_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de rampas de acesso, para embarque e desembarque junto às Unidades Básicas de Saúde recém inauguradas.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_n_146-2022_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_n_146-2022_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de cursos preparatórios sobre resgate de animais silvestres para os profissionais competentes para o resgate.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_n_147-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_n_147-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudos necessários para a implementação de mamanalgesia nas unidades de saúde.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_n_148-2022_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_n_148-2022_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada próximo à esquina entre as Ruas Floresta e Nelson Mandela, Vila Alta.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>PCCLJ</t>
   </si>
   <si>
     <t>Parecer Constituição (CCLJ)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/946/parecer_1-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/946/parecer_1-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução n.º 01/2022.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/743/parecer_2-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/743/parecer_2-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 03/2022.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/748/parecer_3-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/748/parecer_3-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 05/2022.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/757/parecer_4-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/757/parecer_4-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 08/2022.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/761/parecer_5-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/761/parecer_5-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 09/2022.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/764/parecer_6-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/764/parecer_6-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 10/2022.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/964/parecer_7-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/964/parecer_7-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 02/2022.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/741/parecer_9-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/741/parecer_9-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 02/2022.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/776/parecer_10-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/776/parecer_10-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 14/2022.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/915/parecer_11-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/915/parecer_11-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 18/2022.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/789/parecer_12-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/789/parecer_12-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 19/2022.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/770/parecer_13-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/770/parecer_13-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 12/2022.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/782/parecer_14-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/782/parecer_14-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 17/2022.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/772/parecer_15-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/772/parecer_15-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 13/2022.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/780/parecer_16-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/780/parecer_16-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 16/2022.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/960/parecer_17-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/960/parecer_17-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 01/2022.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/948/parecer_18-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/948/parecer_18-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução n.º 02/2022.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/767/parecer_19-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/767/parecer_19-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 11/2022.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/802/parecer_20-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/802/parecer_20-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 24/2022.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/807/parecer_22-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/807/parecer_22-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 26/2022.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/919/parecer_23-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/919/parecer_23-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 3/2022.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/800/parecer_24-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/800/parecer_24-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 23/2022.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/968/parecer_25-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/968/parecer_25-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 04/2022.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/818/parecer_26-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/818/parecer_26-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 30/2022.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/815/parecer_27-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/815/parecer_27-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 29/2022.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/737/parecer_28-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/737/parecer_28-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 001/2022.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/826/parecer_29-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/826/parecer_29-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 32/2022.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/923/parecer_30-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/923/parecer_30-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 4/2022.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/821/parecer_31-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/821/parecer_31-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 31/2022.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/830/parecer_32-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/830/parecer_32-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 34/2022.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/952/parecer_33-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/952/parecer_33-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução n.º 04/2022.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/838/parecer_34-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/838/parecer_34-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 38/2022.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_35-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_35-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 41/2022.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/847/parecer_36-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/847/parecer_36-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 43/2022.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/862/parecer_37-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/862/parecer_37-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 48/2022.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/855/parecer_38-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/855/parecer_38-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 46/2022.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/859/parecer_39-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/859/parecer_39-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 47/2022.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/852/parecer_40-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/852/parecer_40-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 45/2022.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/940/parecer_41-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/940/parecer_41-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 49/2022.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/866/parecer_42-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/866/parecer_42-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 50/2022.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/878/parecer_43-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/878/parecer_43-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 54/2022.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/934/parecer_44-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/934/parecer_44-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 06/2022.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/869/parecer_45-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/869/parecer_45-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 51/2022.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/880/parecer_46-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/880/parecer_46-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 55/2022.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/882/parecer_47-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/882/parecer_47-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 56/2022.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/954/parecer_48-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/954/parecer_48-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução n.º 05/2022.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/885/parecer_49-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/885/parecer_49-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 57/2022.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_59-2022.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_59-2022.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 59/2022.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/895/parecer_52-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/895/parecer_52-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 61/2022.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/893/parecer_52-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/893/parecer_52-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 60/2022.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/974/parecer_53-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/974/parecer_53-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o veto integral do Executivo Municipal ao Projeto de Lei Complementar nº 005/2022, de iniciativa do Legislativo Municipal.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/899/parecer_54-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/899/parecer_54-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 63/2022.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/900/parecer_55-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/900/parecer_55-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre a Mensagem 50/2022, referente ao Projeto de Lei n.º 63/2022.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/906/parecer_56-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/906/parecer_56-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 64/2022.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/910/parecer_57-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/910/parecer_57-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 65/2022.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/956/parecer_58-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/956/parecer_58-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução n.º 06/2022.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>PCOFO</t>
   </si>
   <si>
     <t>Parecer Finanças (CFOF)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/744/parecer_01-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/744/parecer_01-22.pdf</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/749/parecer_02-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/749/parecer_02-22.pdf</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/753/parecer_03-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/753/parecer_03-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 06/2022.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/755/parecer_04-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/755/parecer_04-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 07/2022.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/758/parecer_05-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/758/parecer_05-22.pdf</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/762/parecer_06-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/762/parecer_06-22.pdf</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/765/parecer_07-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/765/parecer_07-22.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/778/parecer_08-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/778/parecer_08-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 015/2022.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/916/parecer_09-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/916/parecer_09-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 018/2022.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/790/parecer_10-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/790/parecer_10-22.pdf</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/783/parecer_11-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/783/parecer_11-22.pdf</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/793/parecer_12-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/793/parecer_12-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 20/2022.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/768/parecer_13-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/768/parecer_13-22.pdf</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/796/parecer_14-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/796/parecer_14-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 21/2022.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/798/parecer_15-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/798/parecer_15-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 22/2022.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/966/parecer_16-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/966/parecer_16-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 03/2022.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/950/parecer_17-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/950/parecer_17-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução n.º 03/2022.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/809/parecer_18-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/809/parecer_18-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 27/2022.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/920/parecer_19-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/920/parecer_19-22.pdf</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/819/parecer_20-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/819/parecer_20-22.pdf</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/832/parecer_21-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/832/parecer_21-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 35/2022.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/828/parecer_22-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/828/parecer_22-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 33/2022.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/834/parecer_23-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/834/parecer_23-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 36/2022.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/836/parecer_24-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/836/parecer_24-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 37/2022.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/840/parecer_25-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/840/parecer_25-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 39/2022.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/842/parecer_26-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/842/parecer_26-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 40/2022.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/971/parecer_27-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/971/parecer_27-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 05/2022.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/845/parecer_28-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/845/parecer_28-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 42/2022.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/928/parecer_29-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/928/parecer_29-22.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/850/parecer_30-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/850/parecer_30-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 44/2022.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/935/parecer_31-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/935/parecer_31-22.pdf</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/888/parecer_32-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/888/parecer_32-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 58/2022.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/897/parecer_33-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/897/parecer_33-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 62/2022.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>CESA - Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/873/parecer_34-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/873/parecer_34-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 52/2022.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/876/parecer_35-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/876/parecer_35-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 53/2022.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/901/parecer_36-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/901/parecer_36-22.pdf</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/902/parecer_37-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/902/parecer_37-22.pdf</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/907/parecer_38-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/907/parecer_38-22.pdf</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Obras/Serviços Públicos (COSP)</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/745/parecer_1-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/745/parecer_1-22.pdf</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/750/parecer_2-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/750/parecer_2-22.pdf</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/759/parecer_3-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/759/parecer_3-22.pdf</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/784/parecer_5-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/784/parecer_5-22.pdf</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/803/parecer_6-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/803/parecer_6-22.pdf</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/805/parecer_7-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/805/parecer_7-22.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 25/2022.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/816/parecer_09-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/816/parecer_09-22.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/739/parecer_10-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/739/parecer_10-22.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/924/parecer_11-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/924/parecer_11-22.pdf</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/929/parecer_12-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/929/parecer_12-22.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/860/parecer_13-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/860/parecer_13-22.pdf</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/941/parecer_14-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/941/parecer_14-22.pdf</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/936/parecer_15-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/936/parecer_15-22.pdf</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/886/parecer_16-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/886/parecer_16-22.pdf</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/903/parecer_17-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/903/parecer_17-22.pdf</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/904/parecer_18-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/904/parecer_18-22.pdf</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_19-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_19-22.pdf</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer Educação/Saúde (CESA)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/742/parecer_2-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/742/parecer_2-22.pdf</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/791/parecer_3-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/791/parecer_3-22.pdf</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/773/parecer_4-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/773/parecer_4-22.pdf</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/961/parecer_6-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/961/parecer_6-22.pdf</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/969/parecer_7-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/969/parecer_7-22.pdf</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/738/parecer_8-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/738/parecer_8-22.pdf</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/822/parecer_9-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/822/parecer_9-22.pdf</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/848/parecer_10-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/848/parecer_10-22.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/863/parecer_11-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/863/parecer_11-22.pdf</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/856/parecer_12-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/856/parecer_12-22.pdf</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/853/parecer_13-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/853/parecer_13-22.pdf</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/867/parecer_14-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/867/parecer_14-22.pdf</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/870/parecer_15-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/870/parecer_15-22.pdf</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/883/parecer_16-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/883/parecer_16-22.pdf</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/911/parecer_17-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/911/parecer_17-22.pdf</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer de Comissão Especial</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 01/2022.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/925/parecer_3-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/925/parecer_3-22.pdf</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/931/parecer_4-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/931/parecer_4-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 5/2022.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/937/parecer_5-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/937/parecer_5-22.pdf</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/944/parecer_6-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/944/parecer_6-22.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 07/2022.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/973/mensagem_veto_45-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/973/mensagem_veto_45-22.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei Complementar nº 005/2022.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/976/mensagem_veto_52-22.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/976/mensagem_veto_52-22.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei n.º 060/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4338,68 +4338,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_1-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/740/projeto_de_lei_2-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_de_lei_3-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_lei_4-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_5-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/754/projeto_de_lei_6-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/756/projeto_de_lei_7-2022-o.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_lei_8-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/763/projeto_de_lei_9-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/766/projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/769/projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/775/projeto_de_lei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/777/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/779/projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/785/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/788/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/792/projeto_de_lei__19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei__20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei__21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/799/projeto_de_lei__22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/801/projeto_de_lei__23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei__24-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/806/projeto_de_lei__25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/808/projeto_de_lei__26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/810/projeto_de_lei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_28-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/817/projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/820/projeto_de_lei_30-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_31-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/827/projeto_de_lei_32-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_33-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_34-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_35-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_36-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_37-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/839/projeto_de_lei_38-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/843/projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/844/projeto_de_lei_41-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/846/projeto_de_lei_42-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/849/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/851/projeto_de_lei_44-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/854/projeto_de_lei_45-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_46-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_47-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/865/projeto_de_lei_48-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/943/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/872/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/874/projeto_de_lei_52-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/877/projeto_de_lei_53-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/879/projeto_de_lei_54-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/881/projeto_de_lei_55-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_56-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_57-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/889/projeto_de_lei_58-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_59-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_60-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_61-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_62-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_63-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/909/projeto_de_lei_64-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/912/projeto_de_lei_65-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/913/projeto_de_lei_66-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/914/projeto_de_lei_complementar_1-2022_-_emendado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/918/projeto_de_lei_complementar_2-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/922/projeto_de_lei_complementar_3-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_complementar_4-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_complementar_5-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_complementar_6-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/945/projeto_de_lei_complementar_7-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/962/projeto_de_decreto_legislativo_1-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_de_decreto_legislativo_2-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_decreto_legislativo_3-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_decreto_legislativo_4-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_de_decreto_legislativo_5-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/975/projeto_de_decreto_legislativo_6-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/947/projeto_resolucao_1-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/949/projeto_resolucao_2-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/951/projeto_resolucao_3-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/953/projeto_resolucao_4-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_resolucao_5-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/959/projeto_resolucao_6-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/812/emenda_supressiva_01-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/774/emenda_modificativa_02-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/813/emenda_modificativa_03-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/814/emenda_modificativa_04-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/795/emenda_modificativa_05-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/823/emenda_modificativa_06-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/824/emenda_modificativa_07-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/930/emenda_modificativa_08-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/932/emenda_modificativa_09-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/864/emenda_modificativa_10-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/857/emenda_modificativa_11-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/942/emenda_modificativa_12-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/938/emenda_modificativa_14-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/891/emenda_modificativa_16-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/957/emenda_modificativa_18-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/958/emenda_modificativa_19-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/630/mocao_01-2022_-_sergio_korb.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/632/mocao_002-2022_-_rosangela_goncalves.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/631/mocao_003-2022_-_laura_scarpa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_004-2022_-_carlos_dias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/634/mocao_005-2022_-_repudio_ministros_stf.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/635/mocao_006-2022_-_simone_nether.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_01-2022_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_02-2022_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_03-2022_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_04-2022_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_05-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_06-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_07-2022_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_08-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_09-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_10-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_11-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_12-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_13-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_14-2022_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_15-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_16-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_17-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/233/indicacao_18-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_19-2022__-_tereza.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/235/indicacao_20-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_21-2022_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/240/indicacao_22-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/241/indicacao_23-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/242/indicacao_24-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_25-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_26-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_n_27-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_n_28-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_n_29-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_n_30-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_n_31-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_n_32-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_n_33-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/256/indicacao_n_35-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_n_36-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_n_37-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/259/indicacao_n_38-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_n_39-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/261/indicacao_n_40-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_n_41-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_n_42-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_n_43-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/279/indicacao_n_44-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/280/indicacao_n_45-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_n_46-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_n_047-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/283/indicacao_n_048-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_n_049-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_n_050-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_n_051-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_n_052-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_n_053-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_n_054-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_n_055-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_n_056-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_n_057-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_n_058-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_n_059-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_n_061-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_n_062-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_n_063-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_n_064-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_n_065-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_n_066-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_n_067-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_n_068-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_n_069-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_n_070-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_n_071-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_n_072-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_n_073-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/308/indicacao_n_074-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_n_075-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_n_076-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_n_077-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_n_078-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_n_079-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_n_080-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_n_081-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_n_082-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_n_083-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_n_084-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_n_085-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_n_086-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_n_087-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_n_088-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_n_89-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_n_090-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_n_091-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_n_092-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_n_093-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_n_094-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_n_095-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_n_096-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_n_097-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_n_098-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_n_099-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_n_100-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_n_101-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_n_102-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_n_103-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_n_104-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_n_105-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_n_106-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_n_107-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_n_108-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_n_109-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_n_110-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_n_111-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_n_112-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_n_113-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_n_114-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_n_115-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_n_116-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_n_117-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_n_118-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_n_119-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_n_120-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_n_121-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_n_122-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_n_123-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_n_124-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_n_125-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_n_126-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_n_127-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_n_128-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_n_129-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_n_130-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_n_131-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_n_132-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_n_133-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/368/indicacao_n_134-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_n_135-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_n_136-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_n_137-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_n_138-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_n_139-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_n_140-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_n_141-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_n_142-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_n_143-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_n_144-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_n_145-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_n_146-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_n_147-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_n_148-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/946/parecer_1-22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/743/parecer_2-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/748/parecer_3-22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/757/parecer_4-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/761/parecer_5-22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/764/parecer_6-22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/964/parecer_7-22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/741/parecer_9-22.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/776/parecer_10-22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/915/parecer_11-22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/789/parecer_12-22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/770/parecer_13-22.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/782/parecer_14-22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/772/parecer_15-22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/780/parecer_16-22.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/960/parecer_17-22.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/948/parecer_18-22.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/767/parecer_19-22.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/802/parecer_20-22.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/807/parecer_22-22.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/919/parecer_23-22.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/800/parecer_24-22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/968/parecer_25-22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/818/parecer_26-22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/815/parecer_27-22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/737/parecer_28-22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/826/parecer_29-22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/923/parecer_30-22.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/821/parecer_31-22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/830/parecer_32-22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/952/parecer_33-22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/838/parecer_34-22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_35-22.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/847/parecer_36-22.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/862/parecer_37-22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/855/parecer_38-22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/859/parecer_39-22.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/852/parecer_40-22.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/940/parecer_41-22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/866/parecer_42-22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/878/parecer_43-22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/934/parecer_44-22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/869/parecer_45-22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/880/parecer_46-22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/882/parecer_47-22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/954/parecer_48-22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/885/parecer_49-22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_59-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/895/parecer_52-22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/893/parecer_52-22.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/974/parecer_53-22.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/899/parecer_54-22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/900/parecer_55-22.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/906/parecer_56-22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/910/parecer_57-22.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/956/parecer_58-22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/744/parecer_01-22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/749/parecer_02-22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/753/parecer_03-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/755/parecer_04-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/758/parecer_05-22.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/762/parecer_06-22.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/765/parecer_07-22.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/778/parecer_08-22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/916/parecer_09-22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/790/parecer_10-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/783/parecer_11-22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/793/parecer_12-22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/768/parecer_13-22.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/796/parecer_14-22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/798/parecer_15-22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/966/parecer_16-22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/950/parecer_17-22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/809/parecer_18-22.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/920/parecer_19-22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/819/parecer_20-22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/832/parecer_21-22.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/828/parecer_22-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/834/parecer_23-22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/836/parecer_24-22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/840/parecer_25-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/842/parecer_26-22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/971/parecer_27-22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/845/parecer_28-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/928/parecer_29-22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/850/parecer_30-22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/935/parecer_31-22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/888/parecer_32-22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/897/parecer_33-22.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/873/parecer_34-22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/876/parecer_35-22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/901/parecer_36-22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/902/parecer_37-22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/907/parecer_38-22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/745/parecer_1-22.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/750/parecer_2-22.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/759/parecer_3-22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/784/parecer_5-22.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/803/parecer_6-22.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/805/parecer_7-22.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/816/parecer_09-22.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/739/parecer_10-22.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/924/parecer_11-22.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/929/parecer_12-22.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/860/parecer_13-22.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/941/parecer_14-22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/936/parecer_15-22.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/886/parecer_16-22.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/903/parecer_17-22.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/904/parecer_18-22.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_19-22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/742/parecer_2-22.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/791/parecer_3-22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/773/parecer_4-22.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/961/parecer_6-22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/969/parecer_7-22.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/738/parecer_8-22.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/822/parecer_9-22.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/848/parecer_10-22.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/863/parecer_11-22.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/856/parecer_12-22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/853/parecer_13-22.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/867/parecer_14-22.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/870/parecer_15-22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/883/parecer_16-22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/911/parecer_17-22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/925/parecer_3-22.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/931/parecer_4-22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/937/parecer_5-22.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/944/parecer_6-22.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/973/mensagem_veto_45-22.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/976/mensagem_veto_52-22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_1-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/740/projeto_de_lei_2-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_de_lei_3-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/747/projeto_de_lei_4-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/752/projeto_de_lei_5-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/754/projeto_de_lei_6-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/756/projeto_de_lei_7-2022-o.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_lei_8-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/763/projeto_de_lei_9-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/766/projeto_de_lei_10-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/769/projeto_de_lei_11-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_12-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/775/projeto_de_lei_13-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/777/projeto_de_lei_14-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/779/projeto_de_lei_15-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_16-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/785/projeto_de_lei_17-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/788/projeto_de_lei_18-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/792/projeto_de_lei__19-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei__20-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/797/projeto_de_lei__21-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/799/projeto_de_lei__22-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/801/projeto_de_lei__23-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/804/projeto_de_lei__24-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/806/projeto_de_lei__25-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/808/projeto_de_lei__26-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/810/projeto_de_lei_27-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_28-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/817/projeto_de_lei_29-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/820/projeto_de_lei_30-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_31-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/827/projeto_de_lei_32-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_33-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_34-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_35-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_36-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_37-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/839/projeto_de_lei_38-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/841/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/843/projeto_de_lei_40-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/844/projeto_de_lei_41-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/846/projeto_de_lei_42-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/849/projeto_de_lei_43-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/851/projeto_de_lei_44-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/854/projeto_de_lei_45-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_46-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_lei_47-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/865/projeto_de_lei_48-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/943/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_lei_50-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/872/projeto_de_lei_51-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/874/projeto_de_lei_52-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/877/projeto_de_lei_53-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/879/projeto_de_lei_54-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/881/projeto_de_lei_55-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/884/projeto_de_lei_56-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/887/projeto_de_lei_57-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/889/projeto_de_lei_58-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/892/projeto_de_lei_59-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/894/projeto_de_lei_60-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/896/projeto_de_lei_61-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_62-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/905/projeto_de_lei_63-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/909/projeto_de_lei_64-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/912/projeto_de_lei_65-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/913/projeto_de_lei_66-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/914/projeto_de_lei_complementar_1-2022_-_emendado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/918/projeto_de_lei_complementar_2-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/922/projeto_de_lei_complementar_3-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/926/projeto_de_lei_complementar_4-2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_complementar_5-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/939/projeto_de_lei_complementar_6-2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/945/projeto_de_lei_complementar_7-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/962/projeto_de_decreto_legislativo_1-2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/965/projeto_de_decreto_legislativo_2-2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_decreto_legislativo_3-2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/970/projeto_de_decreto_legislativo_4-2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/972/projeto_de_decreto_legislativo_5-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/975/projeto_de_decreto_legislativo_6-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/947/projeto_resolucao_1-2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/949/projeto_resolucao_2-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/951/projeto_resolucao_3-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/953/projeto_resolucao_4-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_resolucao_5-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/959/projeto_resolucao_6-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/812/emenda_supressiva_01-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/774/emenda_modificativa_02-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/813/emenda_modificativa_03-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/814/emenda_modificativa_04-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/795/emenda_modificativa_05-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/823/emenda_modificativa_06-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/824/emenda_modificativa_07-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/930/emenda_modificativa_08-2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/932/emenda_modificativa_09-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/864/emenda_modificativa_10-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/857/emenda_modificativa_11-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/942/emenda_modificativa_12-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/938/emenda_modificativa_14-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/891/emenda_modificativa_16-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/957/emenda_modificativa_18-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/958/emenda_modificativa_19-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/630/mocao_01-2022_-_sergio_korb.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/632/mocao_002-2022_-_rosangela_goncalves.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/631/mocao_003-2022_-_laura_scarpa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_004-2022_-_carlos_dias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/634/mocao_005-2022_-_repudio_ministros_stf.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/635/mocao_006-2022_-_simone_nether.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/216/indicacao_01-2022_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/217/indicacao_02-2022_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/218/indicacao_03-2022_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/219/indicacao_04-2022_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/220/indicacao_05-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/221/indicacao_06-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/222/indicacao_07-2022_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/223/indicacao_08-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/224/indicacao_09-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/225/indicacao_10-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/226/indicacao_11-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/227/indicacao_12-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/228/indicacao_13-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/229/indicacao_14-2022_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/230/indicacao_15-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/231/indicacao_16-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/232/indicacao_17-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/233/indicacao_18-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/234/indicacao_19-2022__-_tereza.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/235/indicacao_20-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/239/indicacao_21-2022_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/240/indicacao_22-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/241/indicacao_23-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/242/indicacao_24-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/246/indicacao_25-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/247/indicacao_26-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/248/indicacao_n_27-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/249/indicacao_n_28-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/250/indicacao_n_29-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/251/indicacao_n_30-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/252/indicacao_n_31-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/253/indicacao_n_32-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/254/indicacao_n_33-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/256/indicacao_n_35-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/257/indicacao_n_36-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/258/indicacao_n_37-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/259/indicacao_n_38-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/260/indicacao_n_39-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/261/indicacao_n_40-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/262/indicacao_n_41-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/266/indicacao_n_42-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/278/indicacao_n_43-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/279/indicacao_n_44-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/280/indicacao_n_45-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/281/indicacao_n_46-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/282/indicacao_n_047-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/283/indicacao_n_048-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/284/indicacao_n_049-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/285/indicacao_n_050-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/286/indicacao_n_051-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/287/indicacao_n_052-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/288/indicacao_n_053-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/289/indicacao_n_054-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/290/indicacao_n_055-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/291/indicacao_n_056-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/292/indicacao_n_057-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/293/indicacao_n_058-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_n_059-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_n_061-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_n_062-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_n_063-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/298/indicacao_n_064-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/299/indicacao_n_065-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/300/indicacao_n_066-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/301/indicacao_n_067-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/302/indicacao_n_068-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/303/indicacao_n_069-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/304/indicacao_n_070-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/305/indicacao_n_071-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/306/indicacao_n_072-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/307/indicacao_n_073-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/308/indicacao_n_074-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/309/indicacao_n_075-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/310/indicacao_n_076-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/311/indicacao_n_077-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/312/indicacao_n_078-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/313/indicacao_n_079-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/314/indicacao_n_080-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/315/indicacao_n_081-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/316/indicacao_n_082-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/317/indicacao_n_083-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/318/indicacao_n_084-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/319/indicacao_n_085-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/320/indicacao_n_086-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/321/indicacao_n_087-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/322/indicacao_n_088-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/323/indicacao_n_89-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/324/indicacao_n_090-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/325/indicacao_n_091-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/326/indicacao_n_092-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/327/indicacao_n_093-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/328/indicacao_n_094-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/329/indicacao_n_095-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/330/indicacao_n_096-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/331/indicacao_n_097-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/332/indicacao_n_098-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/333/indicacao_n_099-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/334/indicacao_n_100-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/335/indicacao_n_101-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/336/indicacao_n_102-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/337/indicacao_n_103-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/338/indicacao_n_104-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/339/indicacao_n_105-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/340/indicacao_n_106-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/341/indicacao_n_107-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_n_108-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_n_109-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_n_110-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/345/indicacao_n_111-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/346/indicacao_n_112-2022_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/347/indicacao_n_113-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/348/indicacao_n_114-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/349/indicacao_n_115-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/350/indicacao_n_116-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_n_117-2022_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_n_118-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/353/indicacao_n_119-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/354/indicacao_n_120-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/355/indicacao_n_121-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/356/indicacao_n_122-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/357/indicacao_n_123-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/358/indicacao_n_124-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/359/indicacao_n_125-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/360/indicacao_n_126-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/361/indicacao_n_127-2022_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/362/indicacao_n_128-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_n_129-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_n_130-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_n_131-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_n_132-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/367/indicacao_n_133-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/368/indicacao_n_134-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/369/indicacao_n_135-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/370/indicacao_n_136-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/371/indicacao_n_137-2022_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/372/indicacao_n_138-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/373/indicacao_n_139-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_n_140-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/375/indicacao_n_141-2022_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/376/indicacao_n_142-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/377/indicacao_n_143-2022_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/378/indicacao_n_144-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/379/indicacao_n_145-2022_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/380/indicacao_n_146-2022_-_karina.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/381/indicacao_n_147-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/382/indicacao_n_148-2022_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/946/parecer_1-22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/743/parecer_2-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/748/parecer_3-22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/757/parecer_4-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/761/parecer_5-22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/764/parecer_6-22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/964/parecer_7-22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/741/parecer_9-22.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/776/parecer_10-22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/915/parecer_11-22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/789/parecer_12-22.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/770/parecer_13-22.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/782/parecer_14-22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/772/parecer_15-22.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/780/parecer_16-22.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/960/parecer_17-22.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/948/parecer_18-22.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/767/parecer_19-22.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/802/parecer_20-22.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/807/parecer_22-22.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/919/parecer_23-22.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/800/parecer_24-22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/968/parecer_25-22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/818/parecer_26-22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/815/parecer_27-22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/737/parecer_28-22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/826/parecer_29-22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/923/parecer_30-22.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/821/parecer_31-22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/830/parecer_32-22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/952/parecer_33-22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/838/parecer_34-22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/927/parecer_35-22.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/847/parecer_36-22.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/862/parecer_37-22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/855/parecer_38-22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/859/parecer_39-22.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/852/parecer_40-22.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/940/parecer_41-22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/866/parecer_42-22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/878/parecer_43-22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/934/parecer_44-22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/869/parecer_45-22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/880/parecer_46-22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/882/parecer_47-22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/954/parecer_48-22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/885/parecer_49-22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/890/projeto_de_lei_59-2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/895/parecer_52-22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/893/parecer_52-22.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/974/parecer_53-22.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/899/parecer_54-22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/900/parecer_55-22.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/906/parecer_56-22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/910/parecer_57-22.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/956/parecer_58-22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/744/parecer_01-22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/749/parecer_02-22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/753/parecer_03-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/755/parecer_04-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/758/parecer_05-22.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/762/parecer_06-22.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/765/parecer_07-22.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/778/parecer_08-22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/916/parecer_09-22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/790/parecer_10-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/783/parecer_11-22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/793/parecer_12-22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/768/parecer_13-22.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/796/parecer_14-22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/798/parecer_15-22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/966/parecer_16-22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/950/parecer_17-22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/809/parecer_18-22.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/920/parecer_19-22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/819/parecer_20-22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/832/parecer_21-22.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/828/parecer_22-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/834/parecer_23-22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/836/parecer_24-22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/840/parecer_25-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/842/parecer_26-22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/971/parecer_27-22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/845/parecer_28-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/928/parecer_29-22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/850/parecer_30-22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/935/parecer_31-22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/888/parecer_32-22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/897/parecer_33-22.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/873/parecer_34-22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/876/parecer_35-22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/901/parecer_36-22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/902/parecer_37-22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/907/parecer_38-22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/745/parecer_1-22.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/750/parecer_2-22.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/759/parecer_3-22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/784/parecer_5-22.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/803/parecer_6-22.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/805/parecer_7-22.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/816/parecer_09-22.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/739/parecer_10-22.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/924/parecer_11-22.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/929/parecer_12-22.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/860/parecer_13-22.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/941/parecer_14-22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/936/parecer_15-22.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/886/parecer_16-22.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/903/parecer_17-22.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/904/parecer_18-22.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_19-22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/742/parecer_2-22.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/791/parecer_3-22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/773/parecer_4-22.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/961/parecer_6-22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/969/parecer_7-22.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/738/parecer_8-22.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/822/parecer_9-22.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/848/parecer_10-22.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/863/parecer_11-22.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/856/parecer_12-22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/853/parecer_13-22.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/867/parecer_14-22.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/870/parecer_15-22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/883/parecer_16-22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/911/parecer_17-22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/925/parecer_3-22.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/931/parecer_4-22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/937/parecer_5-22.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/944/parecer_6-22.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/973/mensagem_veto_45-22.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2022/976/mensagem_veto_52-22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="178.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>