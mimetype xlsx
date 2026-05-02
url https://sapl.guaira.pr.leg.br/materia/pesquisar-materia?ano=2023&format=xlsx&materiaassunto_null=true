--- v0 (2025-12-10)
+++ v1 (2026-05-02)
@@ -54,4041 +54,4041 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/605/projeto_de_lei_1-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/605/projeto_de_lei_1-23.pdf</t>
   </si>
   <si>
     <t>Reajusta em 7,0% o valor real dos vencimentos e dos salários do pessoa ativo, inativo e pensionista do Município de Guaíra.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_2-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_2-23.pdf</t>
   </si>
   <si>
     <t>Assegura o direito à revisão geral anual do valor real dos subsídios dos Prefeito, Vice-Prefeito, Procurador Jurídico e Secretários do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/607/projeto_de_lei_3-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/607/projeto_de_lei_3-23.pdf</t>
   </si>
   <si>
     <t>Concede aos servidores ativos e inativos da Câmara Municipal de Guaíra, a revisão geral anual de 7% (sete por cento) no valor real dos vencimentos e dos salários.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_lei_4-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_lei_4-23.pdf</t>
   </si>
   <si>
     <t>Concede aos agentes políticos da Câmara Municipal de Guaíra, a revisão geral anual de 5,93% (cinco vírgula noventa e três por cento) no valor real dos subsídios vigentes.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/609/projeto_de_lei_05-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/609/projeto_de_lei_05-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2023 (Lei Municipal 2.265 de 16/12/2022) e a reajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.264 de 16/12/2022), para criação de dotação por SUPERAVIT financeiro no valor de R$ 1.285.255,24 (um milhão, duzentos e oitenta e cinco mil, duzentos e cinquenta e cinco reais e vinte e quatro centavos) conforme abaixo discriminada.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/610/projeto_de_lei_06-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/610/projeto_de_lei_06-23.pdf</t>
   </si>
   <si>
     <t>Altera os requisitos do Anexo II, da Lei Municipal nº 2.221 de 01 de abril de 2022.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_07-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_07-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para implementação de políticas públicas de estímulo, incentivo, promoção e apoio a mulher empreendedora no âmbito municipal de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_lei_08-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_lei_08-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.246/2003 visando instituir e regulamentar a concessão de "Gratificação por Transporte Escolar - GATE" aos servidores ocupantes do emprego/cargo de provimento efetivo de motorista de veículos, no âmbito do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_09-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_09-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta comunicação eletrônica, processo digital interno e externo da administração municipal.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_n_10-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_n_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação processual das atividades correcionais do Município de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Karina Bach</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_11-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_11-2023.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 2º, 5º e 6º da Lei Municipal nº 2.223/2022.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_n._12-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_n._12-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.247 de 03 de dezembro de 2003, e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/</t>
+    <t>http://sapl.guaira.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a gratificação do Controlador Interno, constante do Anexo V, da Lei Municipal nº 2.221 de 01 de abril de 2022, passando a 0,97 referente ao cargo paradigma de OFICIAL LEGISLATIVO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_14-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_14-2023.pdf</t>
   </si>
   <si>
     <t>Reajusta os valores das diárias estabelecidos no artigo 3º da Lei nº 2.062, de 24/09/2018.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_15-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_15-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.043 de 14 de março de 2018 do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a Lei de Diretrizes Orçamentárias (Lei Municipal 2203 de 09/12/2021, em sua planilha de Anexos de Metas Fiscais no DEMONSTRATIVO 7 de Estimativa e Compensação da renúncia de Receita conforme art. 4º, §2º, Inciso V.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_16-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_16-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n 2.012, de 25/04/2017.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_18-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_18-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2023 (Lei Municipal 2.265 de 16/12/2022) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.264 de 16/12/2022), para criação de dotação por excesso de arrecadação no valor de R$ 647.000,00 (seiscentos e quarenta e sete mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_19-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_19-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2023 (Lei Municipal 2.265 de 16/12/2022) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.264 de 16/12/2022), para criação de dotação por superavit financeiro no valor de R$ 102.920,00 (cento e dois mil e novecentos e vinte reais), e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Cristiane Giangarelli</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_20-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_20-2023.pdf</t>
   </si>
   <si>
     <t>Cria diretrizes gerais para implementação e uso do Dispositivo de Segurança Preventiva (Botão do Pânico), nas CEMeis escolas municipais de Guaíra/PR.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_n_21-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_n_21-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.443 de 13 de dezembro de 2006 e Lei nº 2.024 de 26 de setembro de 2017, do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder ajuda de custo mensal aos médicos participantes do Programa Médicos pelo Brasil que exercerem atividades no Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_lei_23-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_lei_23-2023.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais 2120/2019 do Controle Interno, e 2221/2022, do Plano de Cargos e Salários do Servidores da Câmara Municipal, e altera anexos da Lei 2221/2022.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_24-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_24-2023.pdf</t>
   </si>
   <si>
     <t>Reajusta o valor do Auxílio Alimentação dos Servidores do Poder Legislativo, estabelecido no artigo 2º da Lei nº 1.935, de 04/05/2015.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_n_25-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_n_25-23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.810 de 14 de março de 2013 do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_lei_26-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_lei_26-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso não onerosa de bem público municipal, denominado Ponto de Pesca Profissional 053, e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_27-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_27-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2023 (Lei Municipal 2.265 de 16/12/2022) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.264 de 16/12/2022), para a criação de dotação por excesso de arrecadação no valor de R$ 247.491,58 (duzentos e quarenta e sete mil, quatrocentos e noventa e um reais e cinquenta e oito centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_de_lei_28-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_de_lei_28-23.pdf</t>
   </si>
   <si>
     <t>Institui o Encontro de Motorhomes como evento oficial do Município de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_29-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_29-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2023 (Lei Municipal nº 2.265 de 16.12.2022) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal nº 2.202 de 10.12.2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal nº 2.264 de 16.12.2022), para criação de dotação por redução no valor de R$ 3.750.000,00 (três milhões, setecentos e cinquenta mil reais) conforme abaixo discriminada.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_30-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_30-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Apoio e Qualificação Hospitalar, denominado HOSPGUAIRA, e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_n_31-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_n_31-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.246 de 03 de dezembro de 2003 do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-Prefeito, Secretários Municipais e do Procurador Geral do Município para a legislatura 2025 a 2028, e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_33-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_33-23.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos vereadores da Câmara Municipal de Guaíra para a legislatura dos anos 2025 a 2028.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_34-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_34-23.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da concessão de décimo terceiro salário aos Agentes Políticos da Câmara Municipal de Guaíra para a legislatura dos anos 2025 a 2028 e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_35-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_35-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II da Lei 2.221/2022 para aumentar a carga horária semanal do cargo de Técnico de Informática da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_36-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_36-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso de imóvel que especifica mediante o devido processo licitatório, e dá outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_37-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_37-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.024 de 26 de setembro de 2017 visando a alteração do percentual mínimo para ocupação de cargos em comissão por servidores de carreira, e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_lei_38-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_lei_38-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA - Lei Orçamentária Anual 2023 (Lei Municipal 2.265 de 16/12/2022) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.264 de 16/12/2022), para criação de saldo de dotação por crédito adicional suplementar por excesso de arrecadação no valor de R$ 22.032.679,92 (vinte e dois milhões, trinta e dois mil, seiscentos e setenta e nove reais e noventa e dois centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_39-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_39-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de imóvel que especifica em prol de entidade civil, e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_40-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_40-2023.pdf</t>
   </si>
   <si>
     <t>Dá publicidade aos termos de Regularização Fundiária com base no Provimento Conjunto nº 02/2020 do Tribunal de Justiça do Estado do Paraná, legitima, instrumentaliza e autoriza o procedimento de titulação dos lotes inseridos em áreas irregulares do Município de Guaíra, Estado do Paraná, nos termos do "Programa Moradia Legal", e dá outras providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_41-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_41-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2023 (Lei Municipal 2.265 de 16/12/2022) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.264 de 16/12/2022), para criação de dotação por SUPERAVIT financeiro no valor de R$ 150.000,00 (cento e cinquenta mil reais), conforme abaixo discriminada.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_42-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_42-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço Municipal de Apreensão de Animais, e dá outras providências.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_43-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_43-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guaíra, Estado do Paraná, a realizar a cessão de uso de maquinário agrícola, e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a LOA 2023 (Lei Municipal nº 2.265 de 16.12.2022) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal nº 2.202 de 10.12.2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal nº 2.264 de 16.12.2022), para criação de dotação por excesso de arrecadação, no valor de R$ 321.850,00 (trezentos e vinte e um mil, setecentos e trinta e sete reais e dezoito centavos).</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_45-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_45-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o desconto do subsídio do(a) vereador(a) que faltar às Sessões Ordinárias e Extraordinárias do Poder Legislativo de Guaíra dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_46-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_46-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo que instituiu o Programa Municipal de Aluguel Social, e dá outras providências</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_47-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_47-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel público Municipal em prol da COHAPAR para implantação de Condomínio do Idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_48-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_48-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder parcela de complementação financeira, condicionada ao recebimento dos recursos do governo federal, para repasse aos ocupantes dos cargos de enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, estabelecidos pela Emenda Constitucional nº 127 de 22 de dezembro de 2022, Lei Federal nº 14.343 de 2 de agosto de 2022, ADI - STF - 7222 e demais normas aplicáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_049.2023_-_dispoe_sobre_a_diretrizes_orcamentarias_para_2024_1.doc</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_049.2023_-_dispoe_sobre_a_diretrizes_orcamentarias_para_2024_1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária Anual para 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_50-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_50-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da disponibilização de fraldários em estabelecimentos públicos ou privados de grande circulação de pessoas e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_051.2023_-_altera_ppa_2024_a_2025_.doc</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_051.2023_-_altera_ppa_2024_a_2025_.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Municipal nº 2.202 de 09.12.2021, com inserções de metas no plano plurianual para o período de 2024 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_052.2023_-_estima_a_receita_e_fixa_a_despesa_para_o_exercicio_2024.doc</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_052.2023_-_estima_a_receita_e_fixa_a_despesa_para_o_exercicio_2024.doc</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a despesa para o Exercício Financeiro de 2024, e dá outras disposições.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_53-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_53-23.pdf</t>
   </si>
   <si>
     <t>Altera LOA 2023 (Lei Municipal 2.265 de 16/12/2022) e ajusta as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.264 de 16/12/2022) para a criação de dotação por excesso de arrecadação, no valor de R$ 405.000,00 (quatrocentos e cinco mil reais).</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_54-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_54-23.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de incentivos e/ou benefícios à empresa Laticínios Guaíra Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_55-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_55-23.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Equoterapia no Município de Guaíra, Estado do Paraná, voltado ao atendimento de pessoas com deficiências, e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_56-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_56-23.pdf</t>
   </si>
   <si>
     <t>LOA 2023 (Lei Municipal 2.265 de 16/12/2022) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.264 de 16/12/2022), para a criação de dotação por redução de despesas no valor de R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_57-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_57-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder transferência financeira, condicionada ao recebimento dos recursos do governo federal, para repasse a Associação Assistencial de Guaíra referente ao Programa Nacional de Redução das Filas de Cirurgias Eletivas, Exames Complementares e Consultas Especializadas, no âmbito do Sistema Único de Saúde (SUS), visando dar cumprimento ao disposto na legislação federal Portaria GM/MS nº 90, de 03 de fevereiro de 2023.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_58-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_58-23.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 1.247 de 03.12.2003 e 1.965 de 11.12.2015, e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_59-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_59-23.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo que dispõe sobre concessão de Benefícios Eventuais no Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_60-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_60-23.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Trabalhador do SUAS - Sistema Único de Assistência Social, no município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_61-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_61-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar cesta básica de alimentação para pescadores artesanais profissionais do Município de Guaíra, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_62-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_62-23.pdf</t>
   </si>
   <si>
     <t>Altera o § 4º do artigo 2º; o artigo 5º e seus §§ 1º a 3º e acrescenta o §4º ao mesmo artigo; e o artigo 11, todos da Lei 2.178/2021, que regulamenta o expediente de trabalho dos servidores efetivos e comissionados da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_63-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_63-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guaíra, Estado do Paraná, a realizar a cessão de uso de um veículo, e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_64-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_64-23.pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_65-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_65-23.pdf</t>
   </si>
   <si>
     <t>Institui gratificação ao servidor ocupante do cargo de Enfermeiro por exercício de Responsabilidade Técnica pelo Serviço de Enfermagem, e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_66-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_66-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel público Municipal, em prol do Governo do Estado do Paraná - Secretaria de Educação - Núcleo Regional de Educação de Toledo, e dá outras providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_67-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_67-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre implantação de atendimento à saúde básica animal para cães e gatos, através de consultas veterinárias com concessão de medicamentos para prevenção e tratamento das doenças com potencial zoonótico para tutores em vulnerabilidade social, protetores independentes e ONGs e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_68-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_68-23.pdf</t>
   </si>
   <si>
     <t>Determina que os agressores que cometerem o crime de maus tratos arquem com as despesas do tratamento do animal agredido na forma que menciona.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_69-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_69-23.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_70-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_70-23.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Maria da Penha via à Escola, visando sensibilizar o público escolar sobre a Violência Doméstica e Familiar contra a mulher no Município de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_71-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_71-23.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto dos Servidores Públicos da Câmara Municipal de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_72-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_72-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação os imóveis constituídos pelos lotes nº 5-REM-4, lote nº 05-Remanescente "H-06" e lote nº 5 - Remanescente-H-05-B, todos do Novo Loteamento da Prefeitura Municipal de Guaíra, situados na Cidade de Guaíra, Estado do Paraná, e a executar as obras de infraestrutura básica, e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_73-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_73-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação o imóvel constituído pelo lote rural nº 1.678-A-1, a ser desmembrado do lote rural 1.678-A, da 5ª Gleba do Loteamento da Companhia Mate Laranjeira, Município de Guaíra, Estado do Paraná, assim como autoriza realizar investimentos públicos sobre o imóvel, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_74-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_74-23.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a alterar a LOA 2023 (Lei Municipal 2.265 de 16.12.2022), ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 10.12.2021), para a criação de dotação por excesso de arrecadação, no valor de R$ 1.557.000,00 (um milhão, quinhentos e cinquenta e sete mil reais), e por redução de dotação no valor de R$ 1.000,00 (um mil reais), totalizando R$ 1.558.000,00 (um milhão, quinhentos e cinquenta e oito mil reais).</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/383/projeto_de_lc_01-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/383/projeto_de_lc_01-23.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 01 de 27 de abril de 2015 do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_lc_2-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_lc_2-23.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição de imóvel para implantação de Programas Habitacionais no âmbito do Município de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lc_03-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lc_03-23.pdf</t>
   </si>
   <si>
     <t>Institui o Encontro de Motorhomes como evento oficial do Município de Guaíra, concedendo isenção do pagamento dos preços públicos inerentes à ocupação de Área de Camping, barracões, espaços e demais estruturas nas dependências do Centro Náutico Marinas, e dá outras providências.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lc_04-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lc_04-23.pdf</t>
   </si>
   <si>
     <t>Institui o Domicílio Eletrônico do Contribuinte - DEC, altera a Lei Complementar nº 01 de 22 de dezembro de 2006, e dá outras providências.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/541/projeto_de_lc_05-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/541/projeto_de_lc_05-23.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Guaíra - REFIG 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_lc_06-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_lc_06-23.pdf</t>
   </si>
   <si>
     <t>Altera os termos da Lei Complementar nº 05/2023 que institui o Programa de Recuperação Fiscal de Guaíra - REFIG 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_lc_07-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_lc_07-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar permuta da parte do imóvel ser desmembrado do lote nº (XLVI, XLVII e XLVIII) - Remanescente de propriedade do MUNICÍPIO DE GUAÍRA, com parte do imóvel a ser desmembrado do Lote nº H-2 de propriedade da empresa TWO BROTHERS EMPREENDIMENTOS IMOBILIÁRIOS LTDA., ambos localizados na 1ª Gleba da Cia. Mate Laranjeira, e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lc_8-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lc_8-23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar permuta do Lote "A", com área de 1.353,40 m², a ser desmembrado da unificação dos lote denominado de ÁREA PÚBLICA-INSTITUCIONAL e ÁREA PÚBLICA-ÁREA DE RESERVA TÉCNICA I, situado no loteamento GUAÍRA I, II E III - COHAPAR - VILA ALTA, Cidade de Guaíra, Estado do Paraná (anexo 4), a ser permutado com parte do imóvel denominado de Quadra nº 39-A, com área de 2.736,00 m² (anexo 2), a ser desmembrado da quadra nº 39 da 4ª Gleba do Plano de Loteamento da Companhia Mate Laranjeira, localizado no Distrito de Dr. Oliveira Castro, Município de Guaíra, Estado do Paraná, de propriedade da Mitra Diocesana de Toledo, e dá outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_decreto_legislativo_1-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_decreto_legislativo_1-23.pdf</t>
   </si>
   <si>
     <t>Mantem o veto integral do Executivo Municipal ao Projeto de Lei nº 060/2023.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_decreto_legislativo_2-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_decreto_legislativo_2-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do Município de Guaíra (Executivo), relativa ao exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Givanildo José Tirolti, Mirele Paula Cetto Leite, Sergio Korb Bastos, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/597/projeto_de_decreto_legislativo_3-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/597/projeto_de_decreto_legislativo_3-23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guaíra, Estado do Paraná, à pessoa de ELIDSON MARTINS DO PRADO.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, Karina Bach, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_decreto_legislativo_4-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_decreto_legislativo_4-23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Guaíra, Estado do Paraná, à pessoa de MARIA GUILHERME NOGUCHI.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>Adriano Richter, Givanildo José Tirolti, Karina Bach, Sandro Sabino Borges, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_decreto_legislativo_5-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_decreto_legislativo_5-23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Guaíra, Estado do Paraná, à pessoa de IZABEL DE MIRANDA.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_decreto_legislativo_6-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_decreto_legislativo_6-23.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorários do Município de Guaíra, Estado do Paraná, à pessoa de ADELICIO JOSE DA SILVA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_resolucao_n_1-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_resolucao_n_1-23.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §5º ao artigo 73 e o §3º ao artigo 152; e altera os textos do artigo 79, caput; artigo 80, §1º, alíneas "a", "b", "c" e "d"; artigo 85, caput; artigo 86, caput; todos do Regimento Interno da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/602/projeto_de_resolucao_n_2-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/602/projeto_de_resolucao_n_2-23.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal Nº. 14.133/2021 no âmbito da Câmara Municipal de Vereadores de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/603/projeto_de_resolucao_n_3-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/603/projeto_de_resolucao_n_3-23.pdf</t>
   </si>
   <si>
     <t>Institui a Galeria Lilás na Câmara Municipal de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/604/projeto_de_resolucao_n_4-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/604/projeto_de_resolucao_n_4-23.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara Municipal de Guaíra, Estado do Paraná, o Prêmio Ada Mafalda Benassi da Silveira.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CCLJ - Comissão de Constituição, Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/emenda_01-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/emenda_01-23.pdf</t>
   </si>
   <si>
     <t>Altera o tipo normativo do Projeto de Lei n.º 009/2023 para Lei Complementar n.º 001/2023.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/emenda_modificativa_02-2023.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/emenda_modificativa_02-2023.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º, 2º e 3º do Projeto de Lei n.º 018/2023, para corrigir o número do órgão referente à Secretaria Municipal de Saúde, alterando de 08 para 09.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/emenda_modificativa_3-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/emenda_modificativa_3-23.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º, do Projeto de Lei Complementar 01/2023.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/emenda_modificativa_4-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/emenda_modificativa_4-23.pdf</t>
   </si>
   <si>
     <t>Altera o tipo normativo do Projeto de Lei n.º 028/2023 para Lei Complementar.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/emenda_modificativa_5-23.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/emenda_modificativa_5-23.pdf</t>
   </si>
   <si>
     <t>Altera a numeração, adiciona expressões formais e o parágrafo único ao artigo 1º, do Projeto de Lei n.º 59/2023.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_01-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_01-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo a apresenta de informações sobre a quantidade de professores municipais que possuem especialização e trabalham com crianças autistas e em quais escolas ou CMEIs.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_02-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_02-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo informações sobre a quantidade de servidores municipais que são atingidos pelo abate teto constitucional, especialmente na área da saúde, e qual o valor ou percentual de valor eles deixam de receber mensalmente por estarem impedidos de receber remuneração acima do teto municipal.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_03-2023_-_mirele_.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_03-2023_-_mirele_.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal informações sobre a quantidade de ambulâncias que a Secretaria Municipal de Saúde possui e quantas estão em funcionamento e quantas estão em manutenção.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_04-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_04-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal informações relativas ao prazo para a entrega da obra do novo CMEI localizado na Vila Eletrosul.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_05-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_05-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal informações sobre quando será o início da obra de ampliação do muro do CMEI Maria Amélia Beffa.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_006-2023_-_comissao_ouvidoria.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_006-2023_-_comissao_ouvidoria.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal a convocação de servidores para esclarecimentos relativo a possível ausência de servidora, em horário de expediente, para assistir aulas do curso de Medicina.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/618/requerimento_007-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/618/requerimento_007-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal que preste a seguinte informação: se o imóvel (antiga prefeitura) localizada ao lado da sede da Guarda Municipal, possui matrícula e, se houver, que seja enviada cópia a vereadora requerente.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/619/requerimento_008-2023_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/619/requerimento_008-2023_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo Municipal preste a seguinte informação: quais são as obras que estão em andamento (não conclusas) neste município e quais são as datas previstas para suas respectivas entregas.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>Sandro Sabino Borges</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/620/requerimento_009-2023_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/620/requerimento_009-2023_-_sandro.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal informe a lista contendo o nome de todos os servidores municipais que ocupam cargo de motorista, bem como o respectivo enquadramento na tabela CBO (Código Brasileiro de Ocupações), para fins de recolhimento de contribuição mensal junto ao INSS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>Sergio Korb Bastos</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_010-2023_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_010-2023_-_valberto.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal preste informações sobre a Equoterapia, encaminhando cronograma acerca das atividades que são realizadas nesta municipalidade, bem como relatório de produtividade e média de pacientes atendidos, e ainda que informem quais são os dias de atendimento.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>Beto Salamanca, Sergio Korb Bastos</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_011-2023_-_valberto_e_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_011-2023_-_valberto_e_sergio.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal preste informações sobre o andamento dos estudos e trabalhos para doação da área da Escola Estadual do Campo Professora Maria Bolwerk para o Governo Estadual.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/623/requerimento_012-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/623/requerimento_012-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal informe quantas famílias estão cadastradas nesta municipalidade no Programa Aluguel Social, quantos recebem mensalmente e quantos estão na fila de espera.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_013-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_013-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal informe quantas pessoas estão na fila aguardando atendimento psicológico e a previsão de seu atendimento.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, Karina Bach, Mirele Paula Cetto Leite, Sandro Sabino Borges, Sergio Korb Bastos, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/625/mocao_001_em_apoio_ao_pl_490-2007.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/625/mocao_001_em_apoio_ao_pl_490-2007.pdf</t>
   </si>
   <si>
     <t>Moção em apoio à urgente aprovação do Projeto de Lei 490.2007.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Givanildo José Tirolti, Sergio Korb Bastos, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/626/mocao_002-2023_-_associacao_pestalozzi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/626/mocao_002-2023_-_associacao_pestalozzi.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações aos alunos da Escola Mário Luiz - Associação Pestalozzi de Guaíra, pelas conquistas nos 1º Jogos Nacionais Paradesportivos do Movimento Pestalozziano em Brasília, ocorridos em junho de 2023.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, Karina Bach, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Sergio Korb Bastos, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/627/mocao_003-2023_-_contra_aborto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/627/mocao_003-2023_-_contra_aborto.pdf</t>
   </si>
   <si>
     <t>Moção contra a legalização do aborto.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>Karina Bach, Adriano Richter, Sandro Sabino Borges, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/628/mocao_004-2023-_aciag.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/628/mocao_004-2023-_aciag.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à Associação Comercial e Empresarial de Guaíra - ACIAG, pelos notáveis esforços em prol do empreendedorismo feminino em nossa comunidade.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/629/mocao_005-2023_-_colegio_civico_militar_prof._jaime_rodrigues.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/629/mocao_005-2023_-_colegio_civico_militar_prof._jaime_rodrigues.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações ao Colégio Estadual Cívico Militar Professor Jaime Rodrigues, pela brilhante participação na 22ª Taça Paraná de Voleibol.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_n_01-2023_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_n_01-2023_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários visando a implementação do Programa de Recuperação Fiscal (REFIG), no Município de Guaíra - PR.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Claudemir Motorista</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_n_02-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_n_02-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas de advertência, sinalizando área de ciclismo junto às Avenidas Dornelles Vargas e Marginal, na Rua Albino Guzella e no Parque do Lago.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_n_03-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_n_03-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada na Rua da Floresta, Localizada no Jardim Internacional, sentido Vila Alta.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_n_04-2023_-_cristiane_giangarelli.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_n_04-2023_-_cristiane_giangarelli.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à pessoa de Luan José Friedrich de Carvalho, através da denominação da pista de skate localizada na Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_n_05-2023_-_sergio_korb.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_n_05-2023_-_sergio_korb.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada ou radar de velocidade na Avenida Osvaldo Cruz, em frente à UPA.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_n_06-2023_-_anulada.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_n_06-2023_-_anulada.pdf</t>
   </si>
   <si>
     <t>Indicação anulada.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_n_07-2023_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_n_07-2023_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas de informação nas praças, Centro Náutico Marinas e Parque do Lago, informando sobre a obrigatoriedade do uso de focinheira nos cachorros de grande porte ou de raças consideradas perigosas.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_n_08-2023_-_sergio_korb.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_n_08-2023_-_sergio_korb.pdf</t>
   </si>
   <si>
     <t>Solicita um espaço próximo à seringueira e porto de pesca localizados na Vila Velha, para instalação de um quiosque, a ser utilizados pelas entidades assistenciais do Município.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_n_09-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_n_09-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita uma homenagem póstuma à pessoa de Edson Galvão Chervenski Dias, através da denominação de rua.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_n_010-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_n_010-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de uma localidade no Centro Náutico Marinas para que os munícipes possam utilizá-lo a fim de fazerem piqueniques e aniversários, sem que haja o pagamento de taxas.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_n_011-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_n_011-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do transporte coletivo nesta municipalidade.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_n_012-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_n_012-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita uma proteção em torno da lagoa do Parque do Lago.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_n_013-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_n_013-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção das calçadas da Rua Monjoli, em frente aos Correios.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_n_014-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_n_014-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização da Guarda Municipal para vigiar o Módulo Esportivo.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_n_015-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_n_015-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de sonorizadores que afastem pássaros do Centro Náutico Marinas.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_n_016-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_n_016-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de brinquedos infláveis pertencentes à Secretaria de Esportes nos bairros do Município de Guaíra.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_n_017-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_n_017-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita que seja reservado ingressos para serem fornecidos gratuitamente aos alunos da rede pública de ensina no parque de diversões da Festa das Nações.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_n_018-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_n_018-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de estacionamento destinados à pessoas com transtorno do espectro autista e que sejam sinalizados com o laço estampado com um quebra cabeça colorido.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_n_019-2023_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_n_019-2023_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita a poda das árvores localizadas no bairro Vila Malvinas, bem como a substituição das lâmpadas por led.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_n_020-2023_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_n_020-2023_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias junto à Creche Mario José de Farias Ferraz.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_n_021-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_n_021-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para a criação de uma normativa que possibilite a disponibilização de um abrigo temporário às mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_n_022-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_n_022-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de ganchos que estão afixados no chão da Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_n_023-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_n_023-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de atendimento fonoaudiólogo na Unidade Básica de Saúde do Distrito de Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_n_024-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_n_024-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação nos quiosques localizados no bosque do Centro Náutico Marinas.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_n_025-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_n_025-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de banco na parte externa da Capela Mortuária.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_n_026-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_n_026-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de médicos para o atendimento multidisciplinar na rede pública de ensino.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_n_027-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_n_027-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de detectores de metais nas escolas municipais.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_n_028-2023_-_mirele_karina_e_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_n_028-2023_-_mirele_karina_e_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à pessoa de Edson Galvão Chervesnki Dias, através da denominação da Rua Coberta.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_n_029-2023_-_cristiane_karina_e_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_n_029-2023_-_cristiane_karina_e_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da Praça localizada na Avenida Thomas Luiz Zeballos, em frente à floricultura Clara Modas.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_n_030-2023_-_karina_cristiane_e_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_n_030-2023_-_karina_cristiane_e_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de brinquedos pedagógicos e de móveis para a CMEI São Francisco.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_n_031-2023_-_mirele_e_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_n_031-2023_-_mirele_e_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de guardas municipais nas escolas da rede pública de ensino desta municipalidade.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_n_032-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_n_032-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para a adequação das travessias elevadas instaladas ao longo da Avenida Thomaz Luiz Zeballos, para o fim de atender as regras legais, conforme critérios e sinalização definidos em Resolução nº 738/2018 do CONTRAN.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_n_033-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_n_033-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de boca de lobo junto à Rua Ananias de Castro Lima, esquina com a Rua Jânio Quadros.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_n_034-2023_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_n_034-2023_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias junto à seringueira localizada na Vila Velha.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_n_035-2023_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_n_035-2023_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada junto à Rua Ministro Gabriel Passos, nas proximidades do trevo que dá acesso à Vila Alta.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_n_036-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_n_036-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de câmeras de segurança nos ônibus da rede pública de ensino desta municipalidade.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_n_037-2023_-_valberto_e_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_n_037-2023_-_valberto_e_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias junto à Escola Irmã Maria Leônia.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>Givanildo José Tirolti</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_n_038-2023_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_n_038-2023_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de playground no parquinho da Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_n_039-2023_-_cristiane_mirele_e_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_n_039-2023_-_cristiane_mirele_e_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação da ciclovia da Avenida Thomaz Luiz Zeballos.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_n_040-2023_-_cristiane_mirele_e_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_n_040-2023_-_cristiane_mirele_e_karina.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no CMEI Mario José de Faria Ferraz.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_n_041-2023_-_mirele_e_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_n_041-2023_-_mirele_e_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de cobertura nas laterais da Praça Duque de Caxias e também a manutenção dos banheiros.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_n_042-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_n_042-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma Patrulha Escolar através da Secretaria de Segurança Pública desta municipalidade.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Beto Salamanca</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_n_043-2023_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_n_043-2023_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Escola Mario Calmon Eppinghaus, localizada na Comunidade Rural Bela Vista.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Karina Bach</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_n_044-2023_-_karina_e_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_n_044-2023_-_karina_e_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a análise quanto a possibilidade de alteração da Lei Municipal nº 1.933/2015, que dispõe sobre o Aluguel Social.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_n_045-2023_-_cristiane_mirele_e_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_n_045-2023_-_cristiane_mirele_e_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de travessia elevada junto à Praça Castelo Branco.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_n_046-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_n_046-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a transformação da Rua Boa Vista em via de mão única.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_n_047-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_n_047-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita o desenvolvimento de programa cultura que viabilizem a instalação de tabuleiros de xadrez (gigante) nas praças do município.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_n_048-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_n_048-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de travessia elevada junto à Rua Jânio Quadros, Parque Anhembi.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_n_049-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_n_049-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento do repasse ao Hospital AssisteGuaíra.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_n_050-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_n_050-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização da Guarda Municipal junto ao Módulo Esportivo.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_n_051-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_n_051-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a readequação do estacionamento do canteiro central deste Município.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_n_052-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_n_052-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de rampa de acesso e cobertura na Unidade Básica de Saúde do Parque Hortência.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_n_053-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_n_053-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de pedras poliédricas junto as ruas do Bairro Santa Clara I.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_n_054-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_n_054-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários visando a criação de uma Creche de Idosos neste município.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_n_055-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_n_055-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no Centro de Atendimento à Criança e Adolescente - CEACA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_n_056-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_n_056-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma cancha de bocha, aquisição de mesa de sinuca para o entretenimento dos idosos no salão multiuso.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/444/indicacao_n_057-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/444/indicacao_n_057-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a dedetização dos formigueiros existentes da Avenida Marcelino Rolon.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_n_058-2023_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_n_058-2023_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de aulas de violão no bairro Eletrosul.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_n_059-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_n_059-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação com lama asfáltica da Rua Muntoreanu, em frente a UBS Jardim Zeballos.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_n_060-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_n_060-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma travessia elevada na Rua Osvaldo Crus, em frente à UPA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_n_061-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_n_061-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no Grupo Hípico Equoterapia.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_n_062-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_n_062-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a retomada das aulas de zumba em Guaíra.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_n_063-2023_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_n_063-2023_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do barracão ao lado da Casa do Mel, nas proximidades da prainha, bem como entorno da quadra da prainha e ao redor da lanchonete desativada.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_n_064-2023_-_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_n_064-2023_-_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita acesso aos pescadores no Porto Paragem.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_n_065-2023_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_n_065-2023_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um departamento de pessoas com deficiência.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_n_066-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_n_066-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um Parque Infantil da Vila do Técnicos.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_n_067-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_n_067-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita transporte para atendimento médico na sede municipal, aos moradores que residem no distrito de Doutor Oliveira Castro, Bela Vista, Maracajú dos Gaúchos e Salamanca.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_n_068-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_n_068-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de banheiro e vestiários no Ginásio de Esportes da Comunidade de Maracaju dos Gaúchos.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_n_069-2023_-_karian.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_n_069-2023_-_karian.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de neurologista para atendimento na Escola Municipal Erik Anbdersen.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_n_070-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_n_070-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita cobertura para a UBS Vila Alta.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_n_071-2023_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_n_071-2023_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um professor de educação física para atender nos bairros Tancredo Neves e Vila Eletrosul.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_n_072-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_n_072-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de travessia elevada na Rua Luiz Hasper, próximo ao Material de Construção Sanches.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_n_073-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_n_073-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de mais duas salas na Escola Municipal Erik Andersen.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_n_074-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_n_074-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção das poltronas do Cine Teatro.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_n_075-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_n_075-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de mais quiosques no Centro Náutico Marinas.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_n_076-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_n_076-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de Campanha de Conscientização sobre animais soltos nas ruas desta municipalidade.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_n_077-2023_-_sergio.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_n_077-2023_-_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma ciclovia entre a Vila dos Técnicos até a rotatória da BPFRON, na Vila Eletrosul.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_n_078-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_n_078-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de vagas de estacionamento exclusivas para pessoas portadoras de deficiência e com dificuldade de locomoção em frente as clínicas de reabilitação.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_n_079-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_n_079-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um corrimão na escadaria da Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_080-2023_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_080-2023_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção dos pontos críticos localizados na Água Verde.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_081-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_081-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a regularização do agendamento das consultas médicas nas UBS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_n_082-2023_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_n_082-2023_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento em toda a extensão da Rua Paraguai, Vila Velha.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_083-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_083-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de aulas de hidroginástica para os idosos.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_084-2023_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_084-2023_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita o cascalhamento, bem como a pavimentação da Rua Recife, Jardim Santa Paula.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_n_085-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_n_085-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras em frente ao CMEI Luis Venâncio da Silva Junior.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_n_086-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_n_086-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma lombada eletrônica na Avenida Barão do Rio Branco.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_n_87-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_n_87-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de treinamento sobre a retirada de infusor, a ser destinado aos enfermeiros de Guaíra.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_n_88-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_n_88-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de travessias elevadas na Rua Elias Montorianu, entre as ruas 14 de Novembro e Bento Munhoz da Rocha Neto, nos Jardim Zeballos e Jardim dos Pássaros.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_n_089-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_n_089-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a readequação do estacionamento da Associação Pestalozzi.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_n_90-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_n_90-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a prorrogação do prazo de licença maternidade das servidoras públicas municipais.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_n_091-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_n_091-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de antenas de sinal na Comunidade Rural de Bela Vista.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_n_92-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_n_92-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita o cascalhamento das linhas de ônibus e a instalação de ponto de ônibus na Vila Alta, Vila dos Pescadores e na rua ao lado da Chácara 3 Irmãs.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_n_93-2023_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_n_93-2023_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de "tapa buraco" em toda a extensão da rua Mahatma Gandhi.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_94-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_94-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de travessia elevada na Rua Julieta Iwankin, Parque Anhembi.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_n_95-2023_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_n_95-2023_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do ponto de ônibus localizado na Avenida Martin Luther King, em frente à Vila dos Técnicos.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Beto Salamanca, Cristiane Giangarelli, Mirele Paula Cetto Leite, Sergio Korb Bastos</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_n_96-2023_-_cristiane_mirele_sergio_e_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_n_96-2023_-_cristiane_mirele_sergio_e_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a castração de animais localizados na Comunidade Rural de Bela Vista.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_n_97-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_n_97-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita o combate, bem como o controle dos escorpiões em Guaíra.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_n_98-2023_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_n_98-2023_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada das árvores mortas no Parque do Lago, bem como a instalação de uma base no parque infantil lá localizado.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_n_99-2023_-_cristiane_e_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_n_99-2023_-_cristiane_e_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de um Guarda Municipal para o Centro de Atenção Psicossocial - CAPS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_n_100-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_n_100-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da lombada da Rua Maria José Viana, Jardim Santa Paula, em frente a casa n.º 156.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_n_101-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_n_101-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a confecção de Projeto de Lei que disponibiliza atendimento veterinário para animais de munícipes que possuam cadastro como baixa renda, bem como protetores de animais.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_n_102-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_n_102-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a regulamentação da Lei n.º 2.193/2021.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_n_103-2023_-_cristiane_e_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_n_103-2023_-_cristiane_e_karina.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um estudo de viabilidade para a contratação de um Engenheiro Civil para a Diretoria de Habilitação, a fim de viabilizar os programas de políticas habitacionais do Município.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_n_104-2023_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_n_104-2023_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para adequar as numerações das casas de Guaíra.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_n_105-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_n_105-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um playground e uma academia para idosos nas imediações do Parque Industrial.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_n_106-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_n_106-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para cumprir o calendário de eventos do Município de Guaíra, conforme Lei Municipal n.º 2.260/2022, que trata do dia dos animais.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Karina Bach, Raufi Franco, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_n_107-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_n_107-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a atualização do Cadastro Brasileiro de Ocupações - CBO.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Karina Bach, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_n_108-2023_-_karina_e_jose_cirineu.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_n_108-2023_-_karina_e_jose_cirineu.pdf</t>
   </si>
   <si>
     <t>Solicita a atualização do Cadastro de Pessoas com Deficiência.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_n_109-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_n_109-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de isolantes térmicos, isufilms ou cortinas em todos os ônibus de transporte escolar.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_n_110-2023_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_n_110-2023_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita análises necessárias para a liberação do uso de bermudas pelos motoristas da Secretaria de Educação e Saúde.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_n_111-2023_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_n_111-2023_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para pavimentação com cobertura em grama sintética do parque infantil instalado na Praça Central do Distrito de Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_n_112-2023_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_n_112-2023_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de equipamento de ar-condicionado na cozinha da Escola Municipal Irmã Maria Leônia.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Adriano Richter</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_n_113-2023_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_n_113-2023_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para levantamento de áreas públicas às margens das Rodovias BR-163 e BR-272 em que possam ser instalados Painéis de LED ou de Metalon.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_n_114-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_n_114-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização das calçadas da Avenida Thomaz Luiz Zeballos, com instalação de pontos de acessibilidade.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_n_115-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_n_115-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma cobertura na entrada da Escola Mário Calmon, Bela Vista.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/503/indicacao_n_116-2023_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/503/indicacao_n_116-2023_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para asfaltamento da Rua Feraz, no Parque Industrial.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/504/indicacao_n_117-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/504/indicacao_n_117-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão de acessibilidade para todas as escolas de Guaíra.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/505/indicacao_n_118-2023_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/505/indicacao_n_118-2023_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da Rua Julieta de França Camargo Iwankiw.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/506/indicacao_n_119-2023_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/506/indicacao_n_119-2023_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a alteração da Lei Complementar n.º 01/2006, para adequar a forma de aplicar a taxa do lixo.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/507/indicacao_n_120-2023_-_mirele_.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/507/indicacao_n_120-2023_-_mirele_.pdf</t>
   </si>
   <si>
     <t>Solicita a transformação da Rua Victória Bitencourt Gomes, em frente à Escola Municipal Amália Flores, e via de mão única.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/508/indicacao_n_121-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/508/indicacao_n_121-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a aquisição de sistema de som para o teatro.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_n_122-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_n_122-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para adequação do Módulo Esportivo, com revitalização e pintura das quadras.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_n_123-2023_-_retirada.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_n_123-2023_-_retirada.pdf</t>
   </si>
   <si>
     <t>Indicação retirada.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_n_124-2023_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_n_124-2023_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para criação de uma programa de incentivo fiscal, visando a redução do ISSQN e maior desconto ao IPTU.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_n_125-2023_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_n_125-2023_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de veículo coletivo adaptado e instalação de abrigos adequados para a implantação de linhas de transporte coletivo nas comunidades ruais.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_n_126-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_n_126-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita placas informativas do serviço 156 (ouvidoria).</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_n_127-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_n_127-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma dos bancos da Praça João XXIII, ao lado do prédio da Câmara.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_n_128-2023_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_n_128-2023_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de banheiros, iluminação em LED e bebedouros de água, melhorias dos alambrados, nos campos municipais.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_n_129-2023_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_n_129-2023_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a criação e construção de um estacionamento para veículos no canteiro central da Rua Joana Aldana Zebalos.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_n_130-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_n_130-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a instalação de placas em locais recreativos de Guaíra sobre a obrigatoriedade de condução de algumas raças de cachorro com coleira, guia e focinheira.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_n_131-2023_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_n_131-2023_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à pessoas de Valdir da Silva Silvestre e Iolanda Martins Silvestre, através da denominação de nome de rua, preferencialmente no Distrito Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_n_132-2023_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_n_132-2023_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a revisão do novo plano diretor para isenção de IPTU aos canis.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_n_133-2023_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_n_133-2023_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a instalação de redutor de velocidade ou lombadas ao longo da Avenida Marginal.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>PCCLJ</t>
   </si>
   <si>
     <t>Parecer Constituição (CCLJ)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/977/parecer_1-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/977/parecer_1-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 01/2023.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/978/parecer_2-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/978/parecer_2-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 02/2023.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/979/parecer_03-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/979/parecer_03-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 03/2023.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/980/parecer_4-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/980/parecer_4-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 04/2023.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/981/parecer_5-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/981/parecer_5-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução nº 01/2023.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/982/parecer_6-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/982/parecer_6-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o veto integral do Executivo Municipal ao Projeto de Lei nº 060/2022, de iniciativa do Legislativo Municipal.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/983/parecer_7-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/983/parecer_7-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 06/2023.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/984/parecer_08-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/984/parecer_08-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 07/2023.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/985/parecer_11-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/985/parecer_11-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 11/2023.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/986/parecer_10-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/986/parecer_10-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução nº 02/2023.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/987/parecer_11-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/987/parecer_11-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 12/2023.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/988/parecer_12-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/988/parecer_12-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução nº 03/2023.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/989/parecer_13-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/989/parecer_13-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 14/2023.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/990/parecer_14-23_-_constituicao_pl_10.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/990/parecer_14-23_-_constituicao_pl_10.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 10/2023.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/991/parecer_15-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/991/parecer_15-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 15/2023.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/992/parecer_16-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/992/parecer_16-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 17/2023.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/993/parecer_17-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/993/parecer_17-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 20/2023.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/994/parecer_18-23__constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/994/parecer_18-23__constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 23/2023.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/995/parecer_19-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/995/parecer_19-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 22/2023.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/996/parecer_20-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/996/parecer_20-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 21/2023.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/997/parecer_21-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/997/parecer_21-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 01/2023.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/998/parecer_22-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/998/parecer_22-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 25/2023.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/999/parecer_23-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/999/parecer_23-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 26/2023.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/parecer_24-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/parecer_24-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 28/2023.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/parecer_25-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/parecer_25-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/parecer_26-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/parecer_26-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 30/2023.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/parecer_27-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/parecer_27-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Complementar Lei nº 02/2023.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/parecer_31-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/parecer_31-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 31/2023.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/parecer_29-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/parecer_29-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 32/2023.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/parecer_30-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/parecer_30-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 33/2023.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/parecer_31-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/parecer_31-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 35/2023.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/parecer_32-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/parecer_32-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução nº 04/2023.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/parecer_33-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/parecer_33-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 36/2023.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/parecer_34-2023-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/parecer_34-2023-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 37/2023.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1011/parecer_35-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1011/parecer_35-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 39/2023.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/parecer_36-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/parecer_36-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 40/2023.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/parecer_37-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/parecer_37-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Complementar nº Lei nº 05/2023.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/parecer_38-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/parecer_38-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 03/2023.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/parecer_39-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/parecer_39-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 43/2023.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/parecer_40-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/parecer_40-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 42/2023.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/parecer_41-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/parecer_41-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 04/2023.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/parecer_42-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/parecer_42-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 45/2023.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/parecer_43-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/parecer_43-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 46/2023.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/parecer_44-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/parecer_44-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 47/2023.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/parecer_45-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/parecer_45-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 48/2023.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/parecer_46-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/parecer_46-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 04/2023.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/parecer_47-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/parecer_47-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 54/2023.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/parecer_48-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/parecer_48-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 05/2023.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/parecer_49-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/parecer_49-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 55/2023.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/parecer_50-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/parecer_50-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 57/2023.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/parecer_51-23_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/parecer_51-23_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 58/2023.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/parecer_52-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/parecer_52-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo nº 06/2023.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/parecer_53-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/parecer_53-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar nº 06/2023.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/parecer_54-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/parecer_54-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 59/2023.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/parecer_55-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/parecer_55-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 60/2023.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/parecer_56-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/parecer_56-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 61/2023.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/parecer_57-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/parecer_57-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 62/2023.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_58-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_58-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 063/2023.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_59-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_59-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 065/2023.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_60-23_-_constituicao_e_outras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_60-23_-_constituicao_e_outras.pdf</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_61-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_61-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 064/2023.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_62-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_62-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 066/2023.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_63-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_63-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 007/2023.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_64-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_64-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 067/2023.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_65-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_65-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 068/2023.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_66-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_66-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 072/2023.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_67-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_67-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 073/2023.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_68-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_68-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 070/2023.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_69-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_69-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 069/2023.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_70-23_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_70-23_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 008/2023.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>PCOFO</t>
   </si>
   <si>
     <t>Parecer Finanças (CFOF)</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1064/parecer_1-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1064/parecer_1-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 001/2023.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/parecer_2-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/parecer_2-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 002/2023.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/parecer_03-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/parecer_03-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 03/2023.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/parecer_4-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/parecer_4-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 004/2023.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/parecer_05-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/parecer_05-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 005/2023.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/parecer_06-23_financas_1.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/parecer_06-23_financas_1.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 012/2023.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/parecer_07-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/parecer_07-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 014/2023.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/parecer_08-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/parecer_08-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 018/2023.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/parecer_9-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/parecer_9-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 019/2023.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/parecer_10-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/parecer_10-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 016/2023.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/parecer_11-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/parecer_11-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 015/2023.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/parecer_12-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/parecer_12-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 020/2023.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/parecer_13-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/parecer_13-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 022/2023.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/parecer_15-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/parecer_15-23_-_financas.pdf</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/parecer_15-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/parecer_15-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 021/2023.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/parecer_16-23_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/parecer_16-23_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 001/2023.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/parecer_17-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/parecer_17-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo n.º 002/2023.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/parecer_18-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/parecer_18-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 025/2023.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/parecer_19-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/parecer_19-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 026/2023.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/parecer_20-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/parecer_20-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 028/2023.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/parecer_21-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/parecer_21-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 027/2023.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/parecer_22-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/parecer_22-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 024/2023.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/parecer_23-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/parecer_23-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 030/2023.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/parecer_24-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/parecer_24-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 02/2023.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/parecer_25-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/parecer_25-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 029/2023.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/parecer_26-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/parecer_26-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 032/2023.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/parecer_27-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/parecer_27-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 033/2023.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/parecer_28-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/parecer_28-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 038/2023.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/parecer_29-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/parecer_29-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 005/2023.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/parecer_30-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/parecer_30-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 041/2023.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/parecer_31-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/parecer_31-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 044/2023.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/parecer_32-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/parecer_32-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 045/2023.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/parecer_33-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/parecer_33-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 046/2023.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/parecer_34-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/parecer_34-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 047/2023.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/parecer_35-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/parecer_35-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 048/2023.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/parecer_36-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/parecer_36-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 053/2023.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/parecer_37-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/parecer_37-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 054/2023.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/parecer_38-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/parecer_38-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 056/2023.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1102/parecer_39-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1102/parecer_39-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 057/2023.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/parecer_40-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/parecer_40-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 058/2023.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/parecer_41-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/parecer_41-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 006/2023.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/parecer_42-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/parecer_42-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 051/2023.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/parecer_43-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/parecer_43-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 049/2023.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/parecer_44-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/parecer_44-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 052/2023.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/parecer_45-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/parecer_45-23_-_financas.pdf</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/parecer_46-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/parecer_46-23_-_financas.pdf</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/parecer_47-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/parecer_47-23_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 074/2023.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/parecer_48-23_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/parecer_48-23_-_financas.pdf</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Obras/Serviços Públicos (COSP)</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/parecer_1-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/parecer_1-23_-_obras.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 023/2023.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/parecer_02-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/parecer_02-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/parecer_03-23_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/parecer_03-23_obras.pdf</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/parecer_4-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/parecer_4-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/parecer_5-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/parecer_5-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/parecer_6-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/parecer_6-23_-_obras.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 002/2023.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/parecer_7-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/parecer_7-23_-_obras.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 036/2023.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/parecer_8-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/parecer_8-23_-_obras.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 039/2023.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/parecer_9-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/parecer_9-23_-_obras.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 042/2023.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/parecer_10-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/parecer_10-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/parecer_11-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/parecer_11-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/parecer_12-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/parecer_12-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_13-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_13-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/parecer_14-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/parecer_14-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/parecer_15-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/parecer_15-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/parecer_16-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/parecer_16-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/parecer_17-23_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/parecer_17-23_-_obras.pdf</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer Educação/Saúde (CESA)</t>
   </si>
   <si>
     <t>CESA - Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/parecer_01-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/parecer_01-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 011/2023.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1063/parecer_2-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1063/parecer_2-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_03-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_03-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_04-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_04-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/parecer_5-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/parecer_5-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Resolução n.º 004/2023.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_6-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_6-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo n.º 003/2023.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1051/parecer_7-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1051/parecer_7-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1052/parecer_8-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1052/parecer_8-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/parecer_9-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/parecer_9-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo n.º 004/2023.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/parecer_10-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/parecer_10-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 055/2023.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/parecer_11-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/parecer_11-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/parecer_12-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/parecer_12-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo n.º 005/2023.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/parecer_13-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/parecer_13-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Decreto Legislativo n.º 006/2023.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/parecer_14-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/parecer_14-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 059/2023.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/parecer_15-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/parecer_15-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 060/2023.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/parecer_16-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/parecer_16-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei n.º 061/2023.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/parecer_17-23_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/parecer_17-23_-_educacao.pdf</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer de Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/parecer_01-23_-_especial.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/parecer_01-23_-_especial.pdf</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/parecer_2-23_-_especial.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/parecer_2-23_-_especial.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 003/2023.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/parecer_03-23_-_especial.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/parecer_03-23_-_especial.pdf</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/parecer_04-23_-_especial.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/parecer_04-23_-_especial.pdf</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/parecer_05-23_-_especial.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/parecer_05-23_-_especial.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n.º 004/2023.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/parecer_06-23_-_especial.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/parecer_06-23_-_especial.pdf</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/parecer_08-23_-_especial.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/parecer_08-23_-_especial.pdf</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/mensagem_59-2023_-_veto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/mensagem_59-2023_-_veto.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei n.º 061/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4395,67 +4395,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/605/projeto_de_lei_1-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_2-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/607/projeto_de_lei_3-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_lei_4-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/609/projeto_de_lei_05-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/610/projeto_de_lei_06-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_07-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_n._12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_16-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_lei_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_n_25-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_de_lei_28-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_29-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_33-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_34-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_049.2023_-_dispoe_sobre_a_diretrizes_orcamentarias_para_2024_1.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_50-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_051.2023_-_altera_ppa_2024_a_2025_.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_052.2023_-_estima_a_receita_e_fixa_a_despesa_para_o_exercicio_2024.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_53-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_54-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_55-23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_56-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_57-23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_58-23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_59-23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_60-23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_61-23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_62-23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_63-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_64-23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_65-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_66-23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_67-23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_68-23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_69-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_70-23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_71-23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_72-23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_73-23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_74-23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/383/projeto_de_lc_01-23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_lc_2-23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lc_03-23.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lc_04-23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/541/projeto_de_lc_05-23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_lc_06-23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_lc_07-23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lc_8-23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_decreto_legislativo_1-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_decreto_legislativo_2-23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/597/projeto_de_decreto_legislativo_3-23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_decreto_legislativo_4-23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_decreto_legislativo_5-23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_decreto_legislativo_6-23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_resolucao_n_1-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/602/projeto_de_resolucao_n_2-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/603/projeto_de_resolucao_n_3-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/604/projeto_de_resolucao_n_4-23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/emenda_01-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/emenda_modificativa_02-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/emenda_modificativa_3-23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/emenda_modificativa_4-23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/emenda_modificativa_5-23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_01-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_02-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_03-2023_-_mirele_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_04-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_05-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_006-2023_-_comissao_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/618/requerimento_007-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/619/requerimento_008-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/620/requerimento_009-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_010-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_011-2023_-_valberto_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/623/requerimento_012-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_013-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/625/mocao_001_em_apoio_ao_pl_490-2007.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/626/mocao_002-2023_-_associacao_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/627/mocao_003-2023_-_contra_aborto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/628/mocao_004-2023-_aciag.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/629/mocao_005-2023_-_colegio_civico_militar_prof._jaime_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_n_01-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_n_02-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_n_03-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_n_04-2023_-_cristiane_giangarelli.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_n_05-2023_-_sergio_korb.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_n_06-2023_-_anulada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_n_07-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_n_08-2023_-_sergio_korb.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_n_09-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_n_010-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_n_011-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_n_012-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_n_013-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_n_014-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_n_015-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_n_016-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_n_017-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_n_018-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_n_019-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_n_020-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_n_021-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_n_022-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_n_023-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_n_024-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_n_025-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_n_026-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_n_027-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_n_028-2023_-_mirele_karina_e_cristiane.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_n_029-2023_-_cristiane_karina_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_n_030-2023_-_karina_cristiane_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_n_031-2023_-_mirele_e_karina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_n_032-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_n_033-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_n_034-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_n_035-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_n_036-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_n_037-2023_-_valberto_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_n_038-2023_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_n_039-2023_-_cristiane_mirele_e_karina.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_n_040-2023_-_cristiane_mirele_e_karina.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_n_041-2023_-_mirele_e_cristiane.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_n_042-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_n_043-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_n_044-2023_-_karina_e_cristiane.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_n_045-2023_-_cristiane_mirele_e_karina.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_n_046-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_n_047-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_n_048-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_n_049-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_n_050-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_n_051-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_n_052-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_n_053-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_n_054-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_n_055-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_n_056-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/444/indicacao_n_057-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_n_058-2023_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_n_059-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_n_060-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_n_061-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_n_062-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_n_063-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_n_064-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_n_065-2023_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_n_066-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_n_067-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_n_068-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_n_069-2023_-_karian.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_n_070-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_n_071-2023_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_n_072-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_n_073-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_n_074-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_n_075-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_n_076-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_n_077-2023_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_n_078-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_n_079-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_080-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_081-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_n_082-2023_mirele.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_083-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_084-2023_mirele.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_n_085-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_n_086-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_n_87-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_n_88-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_n_089-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_n_90-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_n_091-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_n_92-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_n_93-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_94-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_n_95-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_n_96-2023_-_cristiane_mirele_sergio_e_valberto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_n_97-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_n_98-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_n_99-2023_-_cristiane_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_n_100-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_n_101-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_n_102-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_n_103-2023_-_cristiane_e_karina.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_n_104-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_n_105-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_n_106-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_n_107-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_n_108-2023_-_karina_e_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_n_109-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_n_110-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_n_111-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_n_112-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_n_113-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_n_114-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_n_115-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/503/indicacao_n_116-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/504/indicacao_n_117-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/505/indicacao_n_118-2023_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/506/indicacao_n_119-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/507/indicacao_n_120-2023_-_mirele_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/508/indicacao_n_121-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_n_122-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_n_123-2023_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_n_124-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_n_125-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_n_126-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_n_127-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_n_128-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_n_129-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_n_130-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_n_131-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_n_132-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_n_133-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/977/parecer_1-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/978/parecer_2-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/979/parecer_03-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/980/parecer_4-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/981/parecer_5-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/982/parecer_6-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/983/parecer_7-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/984/parecer_08-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/985/parecer_11-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/986/parecer_10-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/987/parecer_11-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/988/parecer_12-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/989/parecer_13-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/990/parecer_14-23_-_constituicao_pl_10.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/991/parecer_15-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/992/parecer_16-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/993/parecer_17-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/994/parecer_18-23__constituicao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/995/parecer_19-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/996/parecer_20-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/997/parecer_21-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/998/parecer_22-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/999/parecer_23-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/parecer_24-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/parecer_25-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/parecer_26-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/parecer_27-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/parecer_31-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/parecer_29-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/parecer_30-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/parecer_31-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/parecer_32-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/parecer_33-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/parecer_34-2023-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1011/parecer_35-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/parecer_36-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/parecer_37-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/parecer_38-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/parecer_39-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/parecer_40-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/parecer_41-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/parecer_42-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/parecer_43-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/parecer_44-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/parecer_45-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/parecer_46-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/parecer_47-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/parecer_48-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/parecer_49-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/parecer_50-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/parecer_51-23_constituicao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/parecer_52-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/parecer_53-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/parecer_54-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/parecer_55-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/parecer_56-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/parecer_57-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_58-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_59-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_60-23_-_constituicao_e_outras.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_61-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_62-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_63-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_64-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_65-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_66-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_67-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_68-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_69-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_70-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1064/parecer_1-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/parecer_2-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/parecer_03-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/parecer_4-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/parecer_05-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/parecer_06-23_financas_1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/parecer_07-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/parecer_08-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/parecer_9-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/parecer_10-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/parecer_11-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/parecer_12-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/parecer_13-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/parecer_15-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/parecer_15-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/parecer_16-23_financas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/parecer_17-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/parecer_18-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/parecer_19-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/parecer_20-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/parecer_21-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/parecer_22-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/parecer_23-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/parecer_24-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/parecer_25-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/parecer_26-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/parecer_27-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/parecer_28-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/parecer_29-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/parecer_30-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/parecer_31-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/parecer_32-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/parecer_33-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/parecer_34-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/parecer_35-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/parecer_36-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/parecer_37-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/parecer_38-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1102/parecer_39-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/parecer_40-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/parecer_41-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/parecer_42-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/parecer_43-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/parecer_44-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/parecer_45-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/parecer_46-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/parecer_47-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/parecer_48-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/parecer_1-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/parecer_02-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/parecer_03-23_obras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/parecer_4-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/parecer_5-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/parecer_6-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/parecer_7-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/parecer_8-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/parecer_9-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/parecer_10-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/parecer_11-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/parecer_12-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_13-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/parecer_14-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/parecer_15-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/parecer_16-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/parecer_17-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/parecer_01-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1063/parecer_2-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_03-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_04-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/parecer_5-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_6-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1051/parecer_7-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1052/parecer_8-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/parecer_9-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/parecer_10-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/parecer_11-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/parecer_12-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/parecer_13-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/parecer_14-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/parecer_15-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/parecer_16-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/parecer_17-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/parecer_01-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/parecer_2-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/parecer_03-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/parecer_04-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/parecer_05-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/parecer_06-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/parecer_08-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/mensagem_59-2023_-_veto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/605/projeto_de_lei_1-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_2-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/607/projeto_de_lei_3-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_lei_4-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/609/projeto_de_lei_05-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/610/projeto_de_lei_06-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_07-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/33/projeto_de_lei_n_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/34/projeto_de_lei_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/35/projeto_de_lei_n._12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/37/projeto_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/38/projeto_de_lei_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_16-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/44/projeto_de_lei_n_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/49/projeto_lei_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_n_25-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_de_lei_28-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_29-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_n_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_33-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_34-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/73/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_049.2023_-_dispoe_sobre_a_diretrizes_orcamentarias_para_2024_1.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_50-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_051.2023_-_altera_ppa_2024_a_2025_.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_052.2023_-_estima_a_receita_e_fixa_a_despesa_para_o_exercicio_2024.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_53-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_54-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_lei_55-23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_56-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/237/projeto_de_lei_57-23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/238/projeto_de_lei_58-23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_de_lei_n_59-23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/244/projeto_de_lei_60-23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_de_lei_61-23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_de_lei_62-23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_de_lei_63-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/265/projeto_de_lei_64-23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_de_lei_65-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_de_lei_66-23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_de_lei_67-23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_de_lei_68-23.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_69-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_70-23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_71-23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_72-23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_73-23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_74-23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/383/projeto_de_lc_01-23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_lc_2-23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/386/projeto_de_lc_03-23.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lc_04-23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/541/projeto_de_lc_05-23.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_lc_06-23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_lc_07-23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lc_8-23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_decreto_legislativo_1-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_decreto_legislativo_2-23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/597/projeto_de_decreto_legislativo_3-23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_decreto_legislativo_4-23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_decreto_legislativo_5-23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_decreto_legislativo_6-23.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_resolucao_n_1-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/602/projeto_de_resolucao_n_2-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/603/projeto_de_resolucao_n_3-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/604/projeto_de_resolucao_n_4-23.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1137/emenda_01-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1138/emenda_modificativa_02-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1139/emenda_modificativa_3-23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1140/emenda_modificativa_4-23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1141/emenda_modificativa_5-23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/612/requerimento_01-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/613/requerimento_02-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/614/requerimento_03-2023_-_mirele_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_04-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_05-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_006-2023_-_comissao_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/618/requerimento_007-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/619/requerimento_008-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/620/requerimento_009-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/621/requerimento_010-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_011-2023_-_valberto_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/623/requerimento_012-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/624/requerimento_013-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/625/mocao_001_em_apoio_ao_pl_490-2007.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/626/mocao_002-2023_-_associacao_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/627/mocao_003-2023_-_contra_aborto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/628/mocao_004-2023-_aciag.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/629/mocao_005-2023_-_colegio_civico_militar_prof._jaime_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/388/indicacao_n_01-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/389/indicacao_n_02-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_n_03-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_n_04-2023_-_cristiane_giangarelli.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_n_05-2023_-_sergio_korb.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/393/indicacao_n_06-2023_-_anulada.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_n_07-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_n_08-2023_-_sergio_korb.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/396/indicacao_n_09-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_n_010-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_n_011-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_n_012-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_n_013-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_n_014-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_n_015-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/403/indicacao_n_016-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_n_017-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/405/indicacao_n_018-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_n_019-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_n_020-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/408/indicacao_n_021-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/409/indicacao_n_022-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/410/indicacao_n_023-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_n_024-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_n_025-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_n_026-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/414/indicacao_n_027-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/415/indicacao_n_028-2023_-_mirele_karina_e_cristiane.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/416/indicacao_n_029-2023_-_cristiane_karina_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_n_030-2023_-_karina_cristiane_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_n_031-2023_-_mirele_e_karina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/419/indicacao_n_032-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_n_033-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/421/indicacao_n_034-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/422/indicacao_n_035-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/423/indicacao_n_036-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_n_037-2023_-_valberto_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/425/indicacao_n_038-2023_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/426/indicacao_n_039-2023_-_cristiane_mirele_e_karina.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/427/indicacao_n_040-2023_-_cristiane_mirele_e_karina.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/428/indicacao_n_041-2023_-_mirele_e_cristiane.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_n_042-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_n_043-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_n_044-2023_-_karina_e_cristiane.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_n_045-2023_-_cristiane_mirele_e_karina.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/433/indicacao_n_046-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/434/indicacao_n_047-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/435/indicacao_n_048-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/436/indicacao_n_049-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_n_050-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_n_051-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_n_052-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_n_053-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_n_054-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_n_055-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_n_056-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/444/indicacao_n_057-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_n_058-2023_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_n_059-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_n_060-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/448/indicacao_n_061-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_n_062-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/450/indicacao_n_063-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/451/indicacao_n_064-2023_-_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/452/indicacao_n_065-2023_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/453/indicacao_n_066-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/454/indicacao_n_067-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/455/indicacao_n_068-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/456/indicacao_n_069-2023_-_karian.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/457/indicacao_n_070-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/458/indicacao_n_071-2023_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/459/indicacao_n_072-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/460/indicacao_n_073-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/461/indicacao_n_074-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/462/indicacao_n_075-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/463/indicacao_n_076-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_n_077-2023_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/465/indicacao_n_078-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/466/indicacao_n_079-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/467/indicacao_n_080-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/468/indicacao_n_081-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/469/indicacao_n_082-2023_mirele.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/470/indicacao_n_083-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/471/indicacao_n_084-2023_mirele.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_n_085-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/473/indicacao_n_086-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/474/indicacao_n_87-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/475/indicacao_n_88-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/476/indicacao_n_089-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/477/indicacao_n_90-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/478/indicacao_n_091-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/479/indicacao_n_92-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/480/indicacao_n_93-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/481/indicacao_94-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/482/indicacao_n_95-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/483/indicacao_n_96-2023_-_cristiane_mirele_sergio_e_valberto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/484/indicacao_n_97-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/485/indicacao_n_98-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/486/indicacao_n_99-2023_-_cristiane_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/487/indicacao_n_100-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/488/indicacao_n_101-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/489/indicacao_n_102-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/490/indicacao_n_103-2023_-_cristiane_e_karina.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/491/indicacao_n_104-2023_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/492/indicacao_n_105-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/493/indicacao_n_106-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/494/indicacao_n_107-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/495/indicacao_n_108-2023_-_karina_e_jose_cirineu.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/496/indicacao_n_109-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/497/indicacao_n_110-2023_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/498/indicacao_n_111-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/499/indicacao_n_112-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/500/indicacao_n_113-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/501/indicacao_n_114-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/502/indicacao_n_115-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/503/indicacao_n_116-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/504/indicacao_n_117-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/505/indicacao_n_118-2023_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/506/indicacao_n_119-2023_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/507/indicacao_n_120-2023_-_mirele_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/508/indicacao_n_121-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/509/indicacao_n_122-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/510/indicacao_n_123-2023_-_retirada.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/511/indicacao_n_124-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/512/indicacao_n_125-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/513/indicacao_n_126-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/514/indicacao_n_127-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/515/indicacao_n_128-2023_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/516/indicacao_n_129-2023_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/517/indicacao_n_130-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/518/indicacao_n_131-2023_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/519/indicacao_n_132-2023_-_karina.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/520/indicacao_n_133-2023_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/977/parecer_1-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/978/parecer_2-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/979/parecer_03-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/980/parecer_4-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/981/parecer_5-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/982/parecer_6-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/983/parecer_7-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/984/parecer_08-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/985/parecer_11-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/986/parecer_10-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/987/parecer_11-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/988/parecer_12-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/989/parecer_13-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/990/parecer_14-23_-_constituicao_pl_10.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/991/parecer_15-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/992/parecer_16-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/993/parecer_17-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/994/parecer_18-23__constituicao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/995/parecer_19-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/996/parecer_20-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/997/parecer_21-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/998/parecer_22-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/999/parecer_23-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1000/parecer_24-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/parecer_25-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/parecer_26-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/parecer_27-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1004/parecer_31-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1005/parecer_29-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1006/parecer_30-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1007/parecer_31-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1008/parecer_32-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1009/parecer_33-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1010/parecer_34-2023-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1011/parecer_35-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1012/parecer_36-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/parecer_37-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1014/parecer_38-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/parecer_39-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/parecer_40-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/parecer_41-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1018/parecer_42-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1019/parecer_43-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/parecer_44-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1021/parecer_45-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/parecer_46-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1023/parecer_47-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1024/parecer_48-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1025/parecer_49-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1026/parecer_50-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1027/parecer_51-23_constituicao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1028/parecer_52-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1029/parecer_53-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1030/parecer_54-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1031/parecer_55-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/parecer_56-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/parecer_57-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_58-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_59-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_60-23_-_constituicao_e_outras.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_61-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_62-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_63-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_64-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_65-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_66-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_67-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_68-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_69-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_70-23_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1064/parecer_1-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1065/parecer_2-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1066/parecer_03-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1067/parecer_4-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1068/parecer_05-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1069/parecer_06-23_financas_1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1070/parecer_07-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1071/parecer_08-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1072/parecer_9-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1073/parecer_10-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1074/parecer_11-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1075/parecer_12-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1076/parecer_13-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1077/parecer_15-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1078/parecer_15-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1079/parecer_16-23_financas.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/parecer_17-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1081/parecer_18-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/parecer_19-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1083/parecer_20-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1084/parecer_21-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1085/parecer_22-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1086/parecer_23-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1087/parecer_24-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1088/parecer_25-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1089/parecer_26-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1090/parecer_27-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1091/parecer_28-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1092/parecer_29-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1093/parecer_30-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1094/parecer_31-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/parecer_32-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1096/parecer_33-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1097/parecer_34-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/parecer_35-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1099/parecer_36-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/parecer_37-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1101/parecer_38-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1102/parecer_39-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1103/parecer_40-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1104/parecer_41-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1105/parecer_42-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1106/parecer_43-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1107/parecer_44-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1108/parecer_45-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1109/parecer_46-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1110/parecer_47-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1111/parecer_48-23_-_financas.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1112/parecer_1-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1113/parecer_02-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1114/parecer_03-23_obras.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1115/parecer_4-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1116/parecer_5-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/parecer_6-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/parecer_7-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1119/parecer_8-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1120/parecer_9-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1121/parecer_10-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1122/parecer_11-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1123/parecer_12-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1124/parecer_13-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1125/parecer_14-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1126/parecer_15-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1127/parecer_16-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1128/parecer_17-23_-_obras.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/parecer_01-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1063/parecer_2-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_03-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_04-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1049/parecer_5-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_6-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1051/parecer_7-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1052/parecer_8-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1053/parecer_9-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/parecer_10-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/parecer_11-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/parecer_12-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/parecer_13-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/parecer_14-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/parecer_15-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/parecer_16-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1061/parecer_17-23_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1129/parecer_01-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1130/parecer_2-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1131/parecer_03-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1132/parecer_04-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1133/parecer_05-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1134/parecer_06-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1136/parecer_08-23_-_especial.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2023/1142/mensagem_59-2023_-_veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H410"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="178.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>