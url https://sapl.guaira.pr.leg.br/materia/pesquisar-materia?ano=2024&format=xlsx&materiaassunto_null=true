--- v0 (2025-12-08)
+++ v1 (2026-05-02)
@@ -10,3741 +10,3744 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2856" uniqueCount="1228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2856" uniqueCount="1229">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Luis Ferroquina, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1465/pelo_1-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1465/pelo_1-24.pdf</t>
   </si>
   <si>
     <t>Insere preâmbulo e altera o artigo 32, § 5º, II, da Lei Orgânica do Município de Guaíra.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
+    <t>Heraldo Trento</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1/projeto_de_lei_01.pdf</t>
+  </si>
+  <si>
+    <t>Reajusta em 3,17% o valor real dos vencimentos e dos salários do pessoal ativo, inativo e pensionista do Município de Guaíra, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Mesa Diretiva - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_02-2024.pdf</t>
+  </si>
+  <si>
+    <t>Assegura o direito à revisão geral anual do valor real dos subsídios do Prefeito, Vice-prefeito, Procurador Jurídico e Secretários do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/4/projeto_de_lei_n_03-2024.pdf</t>
+  </si>
+  <si>
+    <t>Concede aos servidores ativos e inativos da Câmara Municipal de Guaíra, a revisão geral anual de 3,17% (três vírgula setenta e um por cento) no valor real dos vencimentos e dos salários.</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_n_04-2024.pdf</t>
+  </si>
+  <si>
+    <t>Concede aos agentes políticos da Câmara Municipal de Guaíra, a revisão geral anual de 3,71% (três vírgula setenta e um por cento) no valor real dos subsídios vigentes.</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_n_05-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_06-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a alterar a LOA 2024 (Lei Municipal 2.323 de 07/12/2023) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal 2202 de 09/12/2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.321 de 07/12/2023), para criação de dotação para suprir as despesas com Ações de infraestrutura, Urbanização para o município de Guaíra, Estado do Paraná, no valor de R$ 30.000.000,00 (trinta milhões de reais), por Operação de Crédito, conforme art. 43, §1º, IV da Lei 4320/1964.</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_n_07-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a LOA 2024 (Lei Municipal 2.323 de 07.12.2023) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09.12.2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.321 de 07.12.2023), para criação de dotação por superavit no valor de R$ 150.000,00 (cento e cinquenta mil reais).</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_08-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a alterar a LOA 2024 (Lei Municipal nº 2.323 de 07.12.2023) e a ajustar as programações estabelecidas no Plano Plurianual - 2022 a 2025 (Lei Municipal nº 2202 de 09.12.2021) e a Lei de Diretrizes Orçamentárias (Lei Municipal nº 2.321 de 07.12.2023), para a criação de dotação para suprir as despesas com Modalidade Produção de Conjuntos Habitacionais para o município de Guaíra, Estado do Paraná, no valor de R$ 6.316.050,00 (seis milhões, trezentos e dezesseis mil e cinquenta reais), por Operação de Crédito, conforme art. 43, §1º, IV, da Lei nº 4320/1964.</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei__n_09-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoria o Poder Executivo a contratar Operação de Crédito com a Caixa Econômica Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Cristiane Giangarelli</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_n_10-2024.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Estatuto Municipal da Pessoa com Transtorno de Espectro Autista - TEA, a Semana Municipal de Conscientização do Autismo, institui a Política Municipal de Atendimento aos Direitos da Pessoa com TEA e a Carteirinha de Identificação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_lei_n_11-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.230 de 05 de maio de 2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_n_12-2024.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa da Guarda Subsidiada, Bolsa-auxílio e dá outras providências.</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_13-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder transferência financeira, do recurso do Governo Federal, para repasse a Associação Assistência de Guaíra referente ao Incremento Temporário ao Custeio de Ações dos Serviços Hospitalares e Ambulatoriais - Portaria GM/MS nº 544, de 03 de maio de 2023, no âmbito do Sistema Único de Saúde (SUS), visando dar cumprimento ao disposto na legislação federal Portaria GM/MS nº 2.742, de 26 de dezembro de 2023 e demais legislações vigentes e da outras providências.</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_n_14-2024.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica os atos do Poder Executivo Municipal como associado da Associação dos Municípios do Paraná - AMP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_n_15-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera os artigos 3º, 7º, 8º, 9º, 10, caput e §3º, e 11, todos da Lei 2.120/2019; revoga o artigo 6º da Lei Municipal 2.288/2023; e altera o anexo II da Lei Municipal n.º 2.221/2022, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_16-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a LOA 2024 (Lei Municipal nº 2.323 de 07.12.2023) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal nº 2.202 de 09.12.2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal nº 2.321 de 07.12.2023), para a criação de dotação por excesso de arrecadação no valor de R$ 2.111.709,00 (dois milhões cento e onze mil setecentos e nove reais).</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_lei_n_17-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.292/2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_18-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a LOA 2024 (Lei Municipal 2.323 de 07/12/2023) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.321 de 07/12/2023), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 737.446,22 (setecentos e trinta e sete mil, quatrocentos e quarenta e seis reais e vinte e dois centavos), e do Crédito Especial no valor de R$ 1.000,00 (um mil reais), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Cristiane Giangarelli, Mirele Paula Cetto Leite</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_19-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe acerca da obrigação de fixação de cartazes informativos contra abuso e exploração sexual de crianças e adolescentes na rede pública e particular de ensino no Município de Guaíra, na forma especificada.</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Karina Bach</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_lei_20-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a disponibilização e utilização de um código QRCode para identificação e segurança de pessoas com doenças crônicas, mentais, neurológicas e deficiências intelectuais ou que tenha restrição de interação com o meio social e dá outras providências.</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_21-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Guaíra, Estado do Paraná, a realizar a cessão de uso de bens móveis, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_22-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a celebrar Acordo de Cooperação ou Instrumento congênere com o Departamento de Polícia Federal, bem como, alterar a LOA 2024 e ajustar as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 e LDO - Lei de Diretrizes Orçamentárias 2024, para a criação de dotação por SUPERAVIT no valor de R$ 380.000,00 (trezentos e oitenta mil reais), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_n_23-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a LOA 2024 (Lei Municipal 2.323 de 07/12/2023) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.321 de 07/12/2023), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para a abertura de Crédito Adicional Suplementar no valor de R$ 238.000,00 (duzentos mil reais) e de Crédito Especial no valor de R$ 1.000,00 (um mil reais), totalizando R$ 239.000,00 (duzentos e trinta e nove mil reais), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/47/projeto_de_lei_n_24-24.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Guaíra, Estado do Paraná, a realizar a cessão de imóvel, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_26-24.pdf</t>
+  </si>
+  <si>
+    <t>Garante o direito de prioridade de matrícula de irmãos na mesma unidade escolar da Rede Municipal de Educação de Guaíra, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_027-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a LOA 2024 (Lei Municipal 2.323 de 07/12/2023)  e ajusta as programações estabelecidas no PPA - Plano Plurianual – 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.321 de 07/12/2023), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 364.000,00 (trezentos e sessenta e quatro mil reais) e de Crédito Especial no valor de R$ 1.000,00 (um mil reais), totalizando R$ 365.000,00 (trezentos e sessenta e cinco mil reais).</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_n_028-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder transferência financeira, do recurso do governo federal, para repasse a Associação Assistencial de Guaíra referente ao incremento temporário ao custeio dos serviços de Atenção Especializada à Saúde, no âmbito do Sistema Único de Saúde (SUS), visando dar cumprimento ao disposto na legislação federal Portaria GM/MS Nº 3591, de 18 de abril de 2024 e demais legislações vigentes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_029-2024.pdf</t>
+  </si>
+  <si>
+    <t>Reajusta o valor do Auxílio Alimentação dos Servidores do Poder Legislativo, estabelecido no artigo 2º, da Lei n.º 1.935, de 04/05/2015.</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/720/projeto_de_lei_n_30-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n.º 2.003 de 21 de dezembro de 2016, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/735/projeto_de_lei_31-24_-_karina_-_validade_laudo_medico.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a validade de laudo médico que atesta condição de saúde ou incapacitante permanente, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Mirele Paula Cetto Leite</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/751/projeto_de_lei_32-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação dos canais de comunicação com a Ouvidoria do Município de Guaíra, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/786/projeto_de_lei_33-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação obrigatória da lista de vagas e lista de espera nas escolas públicas municipal de Guaíra, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Cristiane Giangarelli, Luis Ferroquina, Mirele Paula Cetto Leite</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/787/projeto_de_lei_34-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação dos fluxogramas para atendimento de mulheres vítimas de violência sexual, física, entre outras, em todos os prédios públicos do Município de Guaíra.</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/projeto_de_lei_35-2024.pdf</t>
+  </si>
+  <si>
+    <t>Determina a fixação de placas de alerta sobre o esquecimento de criança e animais em estacionamentos.</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a fixar em 10% (dez por cento) das vagas oferecidas nos concursos públicos aos candidatos afrodescendentes e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/projeto_de_lei_37-24.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a criar e efetuar a abertura de Crédito Adicional Suplementar no Orçamento Anual do exercício de 2024 alterar a LOA 2024 (Lei Municipal 2.323 de 07/12/2023) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.321 de 07/12/2023), para a criação de dotação por excesso de arrecadação para abertura de Crédito Adicional Suplementar para criação de dotação para suprir as despesas no valor de R$ 28.778.837,47 (vinte e oito milhões, setecentos e setenta e oito mil, oitocentos e trinta e sete reais e quarenta e sete centavos).</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/projeto_de_lei_38-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de prestar socorro aos animais atropelados no Município de Guaíra, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/projeto_de_lei_39-2024.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Selo Empresa Amiga dos Animais de Guaíra, no âmbito do Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/projeto_de_lei_40-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a LOA 2024 (Lei Municipal 2.323 de 07/12/2023) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.321 de 07/12/2023), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 10.801.154,82 (dez milhões, oitocentos e um mil, cento e cinquenta e quatro reais e oitenta e dois centavos) e de Crédito Especial no valor de R$ 1.307.792,98 (um milhão, trezentos e sete mil, setecentos e noventa e dois reais e noventa e oito centavos), totalizando R$ 12.108.946,98 (doze milhões, cento e oito mil, novecentos e quarenta e seis reais e noventa e oito centavos).</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1406/projeto_de_lei_41-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações da Lei Municipal nº 2.202 de 09.12.2021, com inserções de metas no plano plurianual para o período de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/projeto_de_lei_42-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes orçamentarias para o exercício de 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/projeto_de_lei_43-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.055 de 29 de junho de 2018, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/projeto_de_lei_44-2024.pdf</t>
+  </si>
+  <si>
+    <t>Estima a Receita e Fixa a Despesa para o Exercício Financeiro de 2025, e dá outras disposições.</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/projeto_de_lei_45-2024.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano Municipal pela Primeira Infância de Guaíra e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/projeto_de_lei_46-2024.pdf</t>
+  </si>
+  <si>
+    <t>Cria a divisão de trabalho entre os advogados efetivos da Câmara Municipal de Guaíra, Estado do Paraná, altera a lei 2.221/2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1454/projeto_de_lei_47-2024.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o trâmite de Procedimentos Administrativos da Câmara de Vereadores de Guaíra, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1457/projeto_de_lei_48-2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o monitoramento por câmeras de segurança das escolas e centro educacionais infantis do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1462/projeto_de_lei_49-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a ratificar sua participação no Consórcio Intermunicipal Para Conservação do Remanescente do Rio Paraná e Áreas de Influência - CORIPA, acrescentando o ingresso dos municípios de Douradina, Maria Helena e Nova Olímpia, a saída do município de Xambrê, bem como a forma de ingresso, reingresso de novos municípios e taxa de adesão.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1464/projeto_de_lei_50-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera a LOA 2024 (Lei Municipal 2.323 de 07/12/2023) e ajusta as programações estabelecidas no PPA (Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.321 de 07/12/2023), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 115.149,62 (cento e quinze mil, cento e quarenta e nove reais e sessenta e dois centavos).</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Adriano Richter</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1476/projeto_de_lei_51-2024.pdf</t>
+  </si>
+  <si>
+    <t>Institui Campanha Municipal de Orientação aos Idosos Contra Fraudes e Golpes no âmbito do Comércio Eletrônico e na Internet, a ser promovida pelo Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1480/projeto_de_lei_52-2024.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a implementar o Plano Municipal de Cultura do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1481/projeto_de_lei_53-2024.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Sustentabilidade Ambiental na Rede Pública Municipal de Ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1482/projeto_de_lei_54-2024.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo I da Lei Municipal nº 2.221/2022 em relação as atribuições dos cargos de advogado do Poder Legislativo de Guaíra, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1491/projeto_de_lei_n_55-2024.pdf</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1492/projeto_de_lei_n_056-2024_-_autoriza_executivo_a_indenizar_proprietario_de_imovel_afetado_por_obras_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a indenizar proprietário de imóvel afetado por obras públicas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_de_lei_n_057-2024_-_disciplina_incentivo_da_admin_publica_aos_projetos_desenvolvimento_turistico.pdf</t>
+  </si>
+  <si>
+    <t>Disciplina, em âmbito municipal, o incentivo da Administração Pública aos projetos voltados ao desenvolvimento turístico; institui o Sistema de Fomento e Apoio ao Turismo Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
     <t>Poder Executivo Municipal - Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1/projeto_de_lei_01.pdf</t>
-[...623 lines deleted...]
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/26/projeto_lei_c_02-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/26/projeto_lei_c_02-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo receber imóvel por doação destinada a construção de barracão industrial e/ou ao uso de serviços municipais.</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lc_03-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lc_03-24.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 01/2008, de 02 de janeiro de 2009, que instituiu o Código Urbanístico do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lc_04-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lc_04-24.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 03, de 02 de janeiro de 2008, para proibir a realização de queimadas no Município de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_lc_05-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_lc_05-24.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 3, de 02 de janeiro de 2008, para proibir a venda de fogos de artifício barulhento no Município de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/projeto_lei_c_06-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/projeto_lei_c_06-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo receber imóvel por doação destinado ao funcionamento de serviços públicos municipais.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_dl_1-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_dl_1-2024.pdf</t>
   </si>
   <si>
     <t>Mantem o veto integral do Executivo Municipal ao Projeto de Lei n.º 061/2023.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>CCLJ - Comissão de Constituição, Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/projeto_dl_2-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/projeto_dl_2-2024.pdf</t>
   </si>
   <si>
     <t>MANTEM o veto integral do Executivo Municipal ao Projeto de Lei nº 029/2024.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_dl_3-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_dl_3-2024.pdf</t>
   </si>
   <si>
     <t>Mantem o veto integral do Executivo Municipal ao Projeto de Lei n.º 025/2024.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/projeto_dl_4-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/projeto_dl_4-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do   Município de Guaíra (Executivo), relativa   ao   exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1451/projeto_dl_5-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1451/projeto_dl_5-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Município de Guaíra (Executivo), relativa ao exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_res._01-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_res._01-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº. 02/2023, que regulamentou a Lei Federal 14.133/2021 no âmbito da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_res._02-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_res._02-2024.pdf</t>
   </si>
   <si>
     <t>Altera a alínea D, do inciso V, do artigo 38 e o artigo 78 do Regimento Interno da Câmara Municipal de Guaíra/PR.</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_resolucao_n._03-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_resolucao_n._03-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº. 13.709, de 14 de agosto de 2019 - Lei Geral de Proteção de Dados - no âmbito da Câmara Municipal de Vereadores de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1471/projeto_res._04-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1471/projeto_res._04-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o trâmite de Procedimentos Administrativo da Câmara de Vereadores de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/700/emenda_aditiva_-1-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/700/emenda_aditiva_-1-2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º do Projeto de Lei 15/2024, para adicionar o §3º do artigo 9º da Lei 2.120/2019.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/701/emenda_modificativa_02-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/701/emenda_modificativa_02-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exclusão do artigo 1º e renumeração dos demais artigos para o fim de eliminar duplicidade.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/emenda_03-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/emenda_03-24.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso VII, no §1º, ao artigo 1º, para incluir a situação de epilepsia refratária e altera a redação do artigo 2º e do inciso II do artigo 5º, para delimitar a validade do projeto ao território do Município de Guaíra, bem como e corrigir erro ortográfico.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>Luis Ferroquina</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/emenda_04-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/emenda_04-24.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 3º, do Projeto de Lei n.º 035/2024 e renumera os demais artigos.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/emenda_05-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/emenda_05-24.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º, do Projeto de Lei n.º 032/2024.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/emenda_06-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/emenda_06-24.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º, inclui os §3º e §4º ao artigo 1º, altera a redação do artigo 2º e acrescenta o Anexo III ao Projeto de Lei n.º 034/2024.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/emenda_07-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/emenda_07-24.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e a redação do artigo 3º e lhe inclui os §§1º, 2º, 3º, 4º e 5º e transfere a sua atual redação para o artigo 4º, todos do Projeto de Lei n.º 035/2024.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/emenda_08-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/emenda_08-24.pdf</t>
   </si>
   <si>
     <t>Suprime os §§ 3º e 4º do artigo 2º e renumera o § 5º, do Projeto de Lei nº 039/2024.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/emenda_09-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/emenda_09-24.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos I, II e III do artigo 2º do Projeto de Lei nº 039/2024.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1467/emenda_10-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1467/emenda_10-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei n.º 47/2024 para Projeto de Resolução, para atender ao disposto no artigo 49 e 51, da Constituição Federal e artigo 29 e 56 da Lei Orgânica Municipal, e constar a revogação da Resolução nº 05/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1505/emenda_11-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1505/emenda_11-2024.pdf</t>
   </si>
   <si>
     <t>Transforma o parágrafo único, do artigo 8º, do Projeto de Lei nº 57/2024 em parágrafo primeiro e lhe inclui um parágrafo segundo.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Sandro Sabino Borges</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_no_001-2024_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_no_001-2024_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o encaminhamento de informações referentes a viagem a Brasília - DF, nos dias 11 a 14 de março de 2024, do Senhor Gileade Gabriel Osti.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/590/requerimento_no_002-2024_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/590/requerimento_no_002-2024_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal o envio de cópia de todo o processo referente ao Edital de Chamamento Público relacionado à Lei Complementar Municipal 04/2023, para aquisição de área de terra para implantação de casas populares.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/591/requerimento_no_003-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/591/requerimento_no_003-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal informações sobre o posicionamento da Secretaria de Educação para matrícula de alunos nas escolas municipais, quando existe mais de uma criança do mesmo núcleo familiar no mesmo nível educacional.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/592/requerimento_no_004-2024_-_cristiane_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/592/requerimento_no_004-2024_-_cristiane_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que preste informações relativa a quantidade de escolas cadastradas no Programa de Aceleração do Crescimento e a quantidade de escolas e CMEIs que possuem alvará de funcionamento e da Vigilância Sanitária.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_no_005-2024_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_no_005-2024_-_sandro.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal preste informações sobre o nome, cargo, vencimento e carga horária, se é concursado ou contratado, de todos os profissionais lotados no CMAEE.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/719/requerimento_no_006-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/719/requerimento_no_006-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações ao Executivo Municipal: _x000D_
 1) Quantos veículos pertencentes à frota da Secretaria Municipal de Saúde estão parados (sem uso) no pátio e qual o motivo? _x000D_
 2) Quantos veículos estão em oficinas para consertos e manutenção? _x000D_
 3) Qual o prazo médio de permanência de um veículo em manutenção?_x000D_
 4) Solicito encaminhamento de relatório contendo a escala dos últimos 12 (doze) meses, dos motoristas de ônibus, ambulâncias e veículos baixos, que saíram do município para levar pacientes para outras cidades para tratamento/atendimento.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_no_007-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_no_007-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer que o Chefe do Poder Executivo informe o motivo pelos quais alguns ônibus de transporte escolar estão sem monitores para acompanhar as crianças na ida e volta das escolas e quais os critérios são adotados pela Secretaria Municipal de Educação para que esses profissionais sejam disponibilizados para acompanhamento dos alunos nesse trajeto.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_no_008-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_no_008-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>REQUER do Chefe do Poder Executivo Municipal que seja encaminhado ao Poder Legislativo informações sobre as leis municipais nº 2163/2021, 2193/2021, 2223/2022, 2244/2022, 2252/2022, 2254/2022, 2255/2022, 2306/2023, 2324/2023, 2325/2023, 2356/2024. Quais as leis de fato já foram regulamentadas e estão sendo executadas? A qual departamento compete a fiscalização do cumprimento de referidas leis? Em relação às que ainda não estão sendo executadas, o quê está faltando para seu efetivo cumprimento?</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_no_009-2024_-_cristiane_-_mirele_-_ferroquina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_no_009-2024_-_cristiane_-_mirele_-_ferroquina.pdf</t>
   </si>
   <si>
     <t>REQUER, após ouvido o plenário e aprovado, a retirada do Projeto de Lei n.º 034/2024, bem como que seja deferida a possibilidade de sua reparesentação, após os necessários ajustes ao texto.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite, Sandro Sabino Borges</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_no_010-2024_-_mirele_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_no_010-2024_-_mirele_-_sandro.pdf</t>
   </si>
   <si>
     <t>Requerem do Prefeito Municipal que seja informado se já está elaborado ou licitado o Projeto Arquitetônico do futuro Hospital Regional de Guaíra, e, em caso positivo, que seja disponibilizado cópia do referido projeto para análise e verificação do andamento do procedimento.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1445/requerimento_no_011-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1445/requerimento_no_011-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita as seguintes informações ao Chefe da Funai no Município de Guaíra: 1 – Qual o controle realizado pela FUNAI para registros dos indígenas que chegam para fixar domicílio no Município de Guaíra/PR; 2 – Quais os critérios utilizados para registro dos RANIs dos indígenas domiciliados no Município de Guaíra/PR; 3 – A FUNAI tem o cadastro de todos os indígenas residentes em Guaíra? Quantos cadastrados efetivamente possuem RANIs devidamente registrado? 4 – A FUNAI tem autonomia sobre as comunidades indígenas para identificar pessoas que não são indígenas e lá residem?</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_no_012-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_no_012-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>REQUER o envio de expediente ao Excelentíssimo Senhor Heraldo Trento – Chefe do Poder Executivo Municipal, solicitando para que encaminhe à esta Casa de Leis, informações referentes aos questionamentos abaixo:_x000D_
 _x000D_
 1 – O § 3º, do artigo 19-J, da Lei Federal n.º 8.080/1990 está sendo cumprido pelas unidades de saúde públicas municipais?_x000D_
 _x000D_
 2 – As unidades particulares de saúde estão cumprindo o disposto no citado dispositivo?_x000D_
 _x000D_
 3 – Qual Secretaria ou órgão está responsável pela fiscalização do cumprimento desta lei?</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1489/requerimento_no_013-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1489/requerimento_no_013-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo, relativo a quantidade de nutricionistas que atendem nas Unidades de Saúde do Município de Guaíra.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1490/requerimento_no_014-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1490/requerimento_no_014-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo relativo a verba direcionada à UPA, uso dessa verba, exames realizados na UPA, entre outras.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Beto Salamanca, Adriano Richter, Claudemir Motorista, Cristiane Giangarelli, Karina Bach, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/593/mocao_01-24_-_bpfron.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/593/mocao_01-24_-_bpfron.pdf</t>
   </si>
   <si>
     <t>Moção em favor dos policiais 1º Ten. Vitor Voltolini Junior, CB Carlos Messias Meneguci, CB Johne Oliveira Coleraus, SD Jaques Douglas Santana, SD Alex Gomes da Silva Muller, SD Mauricio Nakashima e SD Cassio Rafael de Oliveira do Batalhão de Polícia de Fronteira, pelo trabalho de resgate de um cidadão guairense que estava em cárcere privado em área de invasão indígena na Vila Eletrosul, em 10 de janeiro de 2024.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Karina Bach, Raufi Franco, Sandro Sabino Borges, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/594/mocao_02-24_-_cida_borghetti.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/594/mocao_02-24_-_cida_borghetti.pdf</t>
   </si>
   <si>
     <t>Moção em favor da Sra. Maria Aparecida Borghetti (Cida Borghetti), pelo importante trabalho desenvolvido enquanto Governadora do Estado do Paraná, quando em 2018, aqui nesta Casa de Leis, assinou Decreto de Isenção dos tributos para operações com produtos industrializados (ICMS) promovidas em cidades gêmeas de Município estrangeiros.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>Luis Ferroquina, Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Karina Bach, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/649/mocao_03-2024_-_familia_possan.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/649/mocao_03-2024_-_familia_possan.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações aos membros da Família Possan, pelo gesto de generosidade realizado ao efetuar a doação do terreno para construção de um hospital regional de fronteira em Guaíra - PR.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Adriano Richter, Beto Salamanca, Claudemir Motorista, Karina Bach, Luis Ferroquina, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/734/mocao_04-2024_-_prf.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/734/mocao_04-2024_-_prf.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à Professora Elaine Gonçalves Ferreira Alcântara, Gerente e Coordenadora do Projeto Educar PRF, ao senhor Victor Hugo Kikuti, Chefe da Delegacia da PRF em Guaíra e ao senhor Antonio Klei Viana Rêgo, Chefe da Educação para o Trânsito da Delegacia da PRF, pelo brilhante projeto EDUCAR PRF, projeto de iniciativa nacional que visa transformar a realidade do trânsito a partir das salas de aula.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Karina Bach, Luis Ferroquina, Mirele Paula Cetto Leite, Raufi Franco, Sandro Sabino Borges, Tereza Camilo, Zé Cirineu</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1446/mocao_05-2024_-_senhor_brasil_andrade_holsbach.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1446/mocao_05-2024_-_senhor_brasil_andrade_holsbach.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES, ao Senhor Brasil Andrade Holsbach, pela iniciativa de fundação da Sociedade Pestalozzi de Guaíra, em julho de 1.977.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1479/mocao_06-24_-_manuel_gomez_cabrera.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1479/mocao_06-24_-_manuel_gomez_cabrera.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações ao Senhor Manuel Gómez Cabrera.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/521/indicacao_n_001-2024_-_cristiane_g..pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/521/indicacao_n_001-2024_-_cristiane_g..pdf</t>
   </si>
   <si>
     <t>Solicita as providências necessárias para que o serviço de entrega de correspondências e coleta de lixo sejam regularizados no loteamento Toldo.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>Raufi Franco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/522/indicacao_n_002-2024_-_raufi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/522/indicacao_n_002-2024_-_raufi.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de postes de iluminação na quadra de areia instalada na Praça Central do Distrito de Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>Givanildo José Tirolti</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/523/indicacao_n_003-2024_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/523/indicacao_n_003-2024_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para regularizar a numeração dos imóveis de Guaíra.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Claudemir Motorista</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_n_004-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_n_004-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um multirão de exames clínicos para desafogar a fila de exames ultrassom transvaginal e demais exames afetos às mulheres.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_n_005-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_n_005-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um ponto de ônibus na estrada rural de acesso ao Cruzeirinho.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/526/indicacao_n_006-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/526/indicacao_n_006-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma quadra de areia para beach tennis no Parque do Lago.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/527/indicacao_n_007-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/527/indicacao_n_007-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação ou construção de novas salas de aula no CMEI Maria Aparecida Silva Pereira.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/528/indicacao_n_008-2024_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/528/indicacao_n_008-2024_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para instalação de sistema de isolamento térmico no Terminal Rodoviário Municipal.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/529/indicacao_n_009-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/529/indicacao_n_009-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um estudo a fim de identificar a causa da morte dos peixes no lago do Parque do Lago.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/530/indicacao_n_010-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/530/indicacao_n_010-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita providências para o enfrentamento contra os escorpiões em Guaíra.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/531/indicacao_n_011-_2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/531/indicacao_n_011-_2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um parque infantil e campo de futebol no Parque Anhembi.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/532/indicacao_n_012-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/532/indicacao_n_012-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de semáforo no cruzamento das Avenidas Thomaz Luiz Zeballos e Joaquim Dornelles Vargas.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/533/indicacao_n_013-2024_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/533/indicacao_n_013-2024_-_sandro.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutores de velocidade na Rua Gina Suga, próximo ao número 216, e Rua Elias Monteiro, entre as ruas Bento Munhoz da Rocha Neto e Rua Generoso Brites.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_n_014-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_n_014-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição das cadeiras quebradas do Cine Teatro 7 Quedas.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_n_015-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_n_015-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a criação do Conselho Municipal de Proteção e Defesa dos Direitos dos Animais em Guaíra.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_n_016-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_n_016-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de mais farmacêuticos.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_n_017-2024_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_n_017-2024_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção ou substituição da Academia ao Ar Livre da Praça Eurico Gaspar Dutra, Vila Velha.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_n_018-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_n_018-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a reposição das lâmpadas de LED dos postes de iluminação da Avenida Mate Laranjeiras.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_n_019-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_n_019-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita que seja possibilitado ao munícipe optar pelo IPTU Digital.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_no_020-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_no_020-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita que os exames laboratoriais de um paciente seja realizado em um único laboratório.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_no_021-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_no_021-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um estande literário no Parque do Lago.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_no_022-2024_-_cristiane_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_no_022-2024_-_cristiane_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição do padrão de energia, do telhado e forros da Escola Municipal Almirante Tamandaré.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_no_023-2024_-_cristiane_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_no_023-2024_-_cristiane_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de mediador escolar para acompanhamento de criança autista e a disponibilização de reforço escolar para a Escola Municipal Duque de Caxias.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Alexandre Mouza Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_no_024-2024_-_alexandre.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_no_024-2024_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de terreno público para construção de UBS para os moradores dos bairros Jardim dos Pássaros, Jardim Itaipú, Jardim Imperial, Jardim Eco Park, Jardim Higienópolis e Isaac Vanin.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_no_025-2024_-_alexandre.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_no_025-2024_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de material para a reforma do Salão Comunitário do Bairro Isaac Vanin, reforma da ATI e instalação de um parque infantil.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_no_026-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_no_026-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno da distribuição dos kits maternidade do Projeto Nascer Guaíra.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_no_027-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_no_027-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de reformas no ponto de ônibus da Comunidade São José, área rural de Guaíra.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_no_028-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_no_028-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutores de velocidade nas Ruas Edson Luis da Rosa e Antônio Miranda, no Jardim Internacional.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_no_029-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_no_029-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação do trecho da Avenida Marginal, entre a Avenida Martin Luther King e Rua Itália, próximo ao Jardim Santa Paula.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_no_030-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_no_030-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um curso preparatório para a prova do ENEM, de forma gratuita, para os alunos da rede pública.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_no_031-2024_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_no_031-2024_-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita a realização dos estudos necessários para descentralizar e implantação da Escola Municipal Técnica e Profissionalizante - EMTP - nas comunidades do Distrito de Dr. Oliveira Castro, Cruzeirinho, Bela Vista e Maracaju dos Gaúchos.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_no_032-2024_-_alexandre.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_no_032-2024_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e manutenção das calçadas e dos bueiros, e a instalação de lixeiras, ao longo da Avenida Joaquim Dornelas Vargas, no Jardim Imperial e Eco Park.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_no_033-2024_-_alexandre.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_no_033-2024_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma escola municipal de ensino fundamental no Jardim Imperial.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_no_034-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_no_034-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma passarela para pedestre sobre o córrego em frente ao Parque do Lago, entre as Rua João Giangarelli e Rua Albino Guzella.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_no_035-2024_-_cristiane_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_no_035-2024_-_cristiane_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a reinstalação dos equipamentos da ATI da praça central de Bela Vista.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_no_036-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_no_036-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da quadra de esportes da Prainha, Vila Velha.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_no_037-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_no_037-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de bebedouro com água normal e gelada, bebedouro para animais e nebulizador de água, no Parque do Lago.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_no_038-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_no_038-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de assistente social para atuação na Secretaria de Saúde de Guaíra.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Beto Salamanca</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_no_039-2024_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_no_039-2024_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita as providencias necessárias para que os exames solicitados pelos médicos que atendem nas UBSs de Bela Vista e do Distrito de Dr. Oliveira Castro sejam realizadas na própria UBS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_no_040-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_no_040-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um ponto de ônibus na Vila São Francisco, próximo a Travessa do Cascudo e a Avenida Barão do Rio Branco.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_no_041-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_no_041-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um ponto de ônibus na Vila Santa Clara, próximo à Rua Maria Luiza Schütz com a Avenida Lindolfo Pedro Ames.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_no_042-2024_-_alexandre.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_no_042-2024_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à pessoa de Ozete Maria Batista, através da denominação de rua.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_no_043-2024_-_alexandre.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_no_043-2024_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à pessoa de Rosalvo Teixeira Lima, através de denominação de rua.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_no_044-2024_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_no_044-2024_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a inclusão no orçamento público de 2025, de dotação para aquisição e distribuição gratuita de sementes de aveia, através de programa de incentivo ao pequeno produtor rural de Guaíra.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_no_045-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_no_045-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a elaboração de um cronograma anual para a dedetização das escolas municipais e CMEIs de Guaíra.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_no_046-2024_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_no_046-2024_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de mais uma sala de aula e uma quadra poliesportiva na escola Mario Calmon, em Bela Vista.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_no_047-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_no_047-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um Centro de Referência para Atendimento à Mulher - CRAM.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_no_048-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_no_048-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma casa de passagem para acolher pessoas em estado de vulnerabilidade.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_no_049-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_no_049-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização do aplicativo do Botão do Pânico para mulheres detentoras de medida protetiva judicial por violência doméstica.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_no_050-2024_-_alexandre.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_no_050-2024_-_alexandre.pdf</t>
   </si>
   <si>
     <t>Solicita o calçamento das Ruas Tufy Yared e Professora Maria Jose Fidelis, no bairro Isaac Vanin.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_no_051-2024_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_no_051-2024_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à pessoa de Airto Bonifácio, através da denominação de rua.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_no_052-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_no_052-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de vagas exclusivas de estacionamento para embarque e desembarque de pessoas em frente a clínicas de fisioterapia e reabilitação.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_no_053-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_no_053-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a revitalização da pista de caminhada da Avenida Beira Rio, com instalação de lixeiras, pontos de acessibilidade e sinalizações.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_no_054-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_no_054-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de mais uma estação de reciclagem na Praça Duque de Caxias, ou substitua o existente por um de tamanho maior.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_no_055-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_no_055-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento da rua Dr. Rogerio Luz, entre a Avenida Thomaz Luiz Zeballos e Avenida Paraná.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_no_056-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_no_056-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do canteiro central da Avenida Paraná.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_no_057-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_no_057-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita que as gestantes de Guaíra sejam acompanhadas até o 7º mês de gestação por médico obstetra e que esses atendimentos sejam concentrados na Unidade Materna, anexa ao Posto de Saúde Central.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_no_058-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_no_058-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento asfáltico próximo ao mercado Guimarães, entre a Viela Maracaiu, Rua Mato Grosso do Sul e Viela Dourados, na Vila Eletrosul.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_no_059-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_no_059-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de três lombadas na Rua Boa Esperança, Vila Alta.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_no_060-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_no_060-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um local para ser usado como abrigo temporário para moradores de rua no período de inverno.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_no_061-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_no_061-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma campanha de conscientização direcionada aos portadores de HIV, para orientação de como buscar ajuda/apoio em caso de detecção de caso positivo da doença.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_no_062-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_no_062-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lombadas na Rua Parigot de Souza, entre as Ruas Ulisses Guimarães e Vitória Bitencourt Gomes, no Parque Hortência.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_no_063-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_no_063-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de um QRCode e sua instalação em pontos estratégicos, com informações de restaurantes, lanchonetes, hotéis, pontos turísticos, entre outros.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_no_064-2024_-_ferroquina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_no_064-2024_-_ferroquina.pdf</t>
   </si>
   <si>
     <t>Solicita  homenagem póstuma à pessoa de Valdenir Worns, "Ferrugem", através da denominação do Viveiro Municipal.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_065-2024_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_065-2024_-_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita homenagem póstuma à pessoa de Wener Waldow através da denominação de rua.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_066-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_066-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma quadra para prática de tênis nas Marinas e/ou Parque do Lago.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_no_067-2024_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_no_067-2024_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de estudos para revisão da taxa de lixo e da iluminação pública das chácaras e lotes situados na área central do Distrito de Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_no_068-2024_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_no_068-2024_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita estudos necessários para rever os valores cobrados para uso, por hora, do trator municipal pelos pequenos produtores rurais.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_no_069-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_no_069-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma passarela sobre a rodovia, em frente à UPA, na Avenida Osvaldo Cruz.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_no_070-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_no_070-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que disponibilize cursos de qualificação profissional através do Programa Qualifica Paraná, oportunizando a população guairense além de uma formação técnica profissional, o subsídio financeiro oferecido ao cidadão com os eventuais custos de transporte e alimentação.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_071-2024_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_071-2024_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através do setor competente da administração pública, possa realizar estudos a fim de viabilizar a concessão para uso de espaço público para construção de novos hangares no aeroporto Municipal, bem como a pavimentação ligando o Aeroporto Municipal ao Bairro Vila Eletrosul.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_no_072-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_no_072-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através do setor competente da administração pública, providenciem homenagem póstuma através de denominação do Campo de Futebol do Bairro São José à pessoa de Olivio de Oliveira Cordeiro, falecido em 18 de dezembro de 2023.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Beto Salamanca, Luis Ferroquina</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_no_073-2024_-_valberto_e_ferroquina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_no_073-2024_-_valberto_e_ferroquina.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através do setor competente da administração pública, realize, em caráter de urgência, a pavimentação da estrada de acesso aos núcleos de produção de ovos férteis e recria de matrizes da Cooperativa Lar, localizado na Comunidade de Encruzo Lovera, área rural do Município de Guaíra/PR, desde a BR 163 até o Núcleo de Produção, trajeto de cerca de dois quilômetros.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_no_074-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_no_074-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através do setor competente da administração pública, determine que seja realizada a instalação de lombadas (quebra-molas) na Maria Aparecida Franzoni, Jardim Imperial, Município de Guaíra, bem como sejam realizados estudos necessários para transformar a referida rua em rua de mão única, tendo em vista ser a mesma muito estreita para fluxo de veículos nos dois sentidos.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_no_075-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_no_075-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através do setor competente da administração pública, determine a fiscalização, em caráter de urgência, dos terrenos particulares localizados na Rua Recife, no acesso ao Bairro Santa Paula, tendo em vista o péssimo estado de conservação em que se encontram, com mato alto, acumulo de lixo e proliferação de animais peçonhentos e insetos.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_no_076-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_no_076-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através do setor competente da administração pública, providenciem a instalação de um semáforo, travessia elevada, ou qualquer outro dispositivo redutor de velocidade compatível à via, na Rua Oswaldo Cruz, próximo à Cooperativa Integrada e I.Ried.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_no_077-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_no_077-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através do setor competente da administração pública, providenciem um playground infantil com piso emborrachado e balanços com cinto de segurança.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_no_078-2024_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_no_078-2024_-_valberto.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através do setor competente da administração pública, realize os estudos necessários para instalação de um semáforo, ou dispositivo redutor de velocidade em caráter de URGÊNCIA, no cruzamento das Avenidas Ministro Gabriel Passos e Marcelino Rolon, a fim de reduzir o número de acidentes que estão acontecendo naquele local, trazendo a segurança necessária aos moradores do bairro São José e demais usuários das vias.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_079-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_079-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providencie a instalação de um redutor de velocidade compatível à via, na Rua Luiz Gonzaga, Parque Anhembi.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_no_080-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_no_080-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação de um sistema de agendamento regular para pacientes idosos ou portadores de doenças crônicas, através de aplicativo próprio a ser desenvolvido para essa finalidade.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_n_081-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_n_081-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a inclusão da condição de autismo das crianças no sistema de saúde, para que estas crianças, que precisam de atendimento prioritário, não precisem toda vez mostrar laudos para comprovação da necessidade de atendimento prioritário.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_n_082-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_n_082-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providenciem a instalação de pedras poliédricas, bem como a instalação de postes de luz nas ruas pertencentes ao Bairro Santa Clara II.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_no_083-2024_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_no_083-2024_-_valberto.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que realize estudos para a disponibilização de rede wi-fi gratuita, especialmente próximo ao Ginásio de Esportes de Bela Vista e Distrito de Dr. Oliveira Castro, área rural do nosso Município.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Luis Ferroquina, Raufi Franco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_no_084-2024_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_no_084-2024_-_valberto.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que providencie a instalação de um ponto de ônibus adequado nas proximidades do Bar do Marcio, no Distrito de Dr. Oliveira Castro, a fim de garantir a segurança das pessoas que diariamente utilizam o local para esperar o ônibus que as levam para trabalhar nas unidades da Cooperativa Lar, bem como os alunos que esperam o transporte escolar diariamente naquela região.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_085-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_085-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao setor competente da Administração Pública, que providencie instalação de câmeras de monitoramento na Capela Mortuária, e determine ronda noturna pela Guarda Municipal, no entorno da Capela, sempre que tiver velório durante a noite.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_086-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_086-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica que o setor competente da Administração Pública providencie a revitalização do Bosque Municipal, localizado no Jardim dos Pássaros, com a construção de uma pista de caminhada e instalação de um parque infantil e academia ao ar livre.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_n_087-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_n_087-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica que o setor competente da Administração Pública, providencie as melhorias e reformas necessárias nas porteiras e cercas, bem como a substituição e fixação de palanques e estacas do espaço Equoterapia.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_n_088-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_n_088-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica que o setor competente da Administração Pública providencie uma limpeza e melhorias necessárias na nascente localizada nos fundos da Prainha, na Vila Velha.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_n_089-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_n_089-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Guaíra que, através do setor competente da administração pública, providencie a instalação de mesas e banquetas fixas para jogos como cartas, dama, trilha, dominó, dentre outros jogos de tabuleiro, em locais como Centro Náutico Marinas, Parque do Lago, Praça Duque de Caxias, Canteiro Central da Avenida Paraná, esquina com Avenida Tamandaré, para proporcionar entretenimento para os idosos de nosso Município.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providencie a instalação de pedras poliédricas e iluminação nas Ruas pertencentes ao Bairro Santa Clara II.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_n_091-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_n_091-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Guaíra que, através do setor competente da administração pública, providencie a contratação de 02 (dois) novos assistentes sociais para atendimento das demandas do CREAS, e 01 (um) assistente social para o CRAS.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_092-2024_-_sandro.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_092-2024_-_sandro.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que, através do setor competente da Administração Pública, sejam tomadas as providências necessárias visando a instalação de redutores de velocidade na rua Parigot de Souza, trecho compreendido entre o Mercado JL e a rua Ministro Gabriel Passos.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_093-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_093-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que, através do setor competente, providencie a contratação de um profissional interprete de LIBRAS para ficar a disposição da Secretaria de Saúde, para facilitar a comunicação dos pacientes surdos nas Unidades Básicas de Saúde e UPA.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_094-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_094-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que, através do setor competente, providencie a reforma da frente do CMEI Luiz Venâncio, localizado no Jd. Zeballos, com a pavimentação da calçada de toda a frente da escolinha.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_095-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_095-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que, através do setor competente, providencie a reforma do Parque Infantil da Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_no_096-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_no_096-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que, através do setor competente, providencie a substituição dos palitos de concreto na fachada de frente da Escola Municipal Irmã Maria Leônia, substituindo-os por muro fechado, na busca de aumentar a segurança aos alunos, professores e servidores da escola.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_no_097-2024_-_ferroquina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_no_097-2024_-_ferroquina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que, através do setor competente, realize os estudos necessários para a implantação de estacionamento no canteiro central da Rua Ferdinando André Morra, no Parque Industrial, no trecho compreendido entre as ruas Nilza Barbosa Martins e Shiro Takashima.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_no_098-2024_-_raufi.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_no_098-2024_-_raufi.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providenciem uma homenagem póstuma através de denominação de rua à pessoa de Marcia Maria Viana Ortt.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_no_099-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_no_099-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providencie a pintura com sinalização de vagas de estacionamento para motos nos canteiros centrais da Avenida Mate Laranjeiras, especialmente no estacionamento em frente à Lojas Americanas.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_no_100-2024_-_ferroquina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_no_100-2024_-_ferroquina.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, realize os estudos necessários para a implantação  de totens digitais em pontos estratégicos da área central do Município de Guaíra, que possam levar informações relevantes do Poder Executivo a toda população, 24 horas por dia.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/indicacao_no_101-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/indicacao_no_101-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providencie a substituição das lâmpadas amarelas dos postes de iluminação de rua, no Jardim Imperial, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_no_102-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_no_102-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, realize os estudos necessário para a implantação de cestas coletoras na parte interna dos bueiros existentes na cidade, evitando acumulo de lixo nas galerias pluviais que impedem o escoamento de águas, causando alagamento de ruas em dias de chuvas intensas.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/indicacao_no_103-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/indicacao_no_103-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, determine a realização de serviço de manutenção nos banheiros da Praça Duque de Caxias (Praça da Feira), especialmente no banheiro feminino que está com a válvula da descarga estragada, impossibilitando acioná-la quando necessário, e com vazamento contínuo de água no vaso sanitário.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_no_104-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_no_104-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providencie a aquisição de carrinho coletor para transporte de lixo do CMEI João Gracino, localizado na Vila Alta, a fim de transportar os lixos de dentro da escola até a lixeira externa.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_105-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_105-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providenciem estudos necessários para a realização de reformas e melhorias no Porto Internacional 7 Quedas, com reforma e ampliação do banheiro masculino, construção de banheiro feminino, alteração de padrão de energia e reforma e ampliação do espaço destinado a lavagem de louças e roupas, com adequação e melhoria inclusive no sistema de esgoto local.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_no_106-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_no_106-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providenciem a instalação de um ponto de ônibus coberto na Vila Rica, preferencialmente na Avenida Paraná, a fim de garantir a segurança das crianças que esperam o transporte escolar diariamente naquela região.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_107-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_107-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providenciem a limpeza e manutenção urgente do Kartódromo, implantação de novos postes de luz e substituição das lâmpadas de postes que estão queimadas, instalação de aparelhos de ginástica e reforço na segurança do local, com a presença da Guarda Municipal especialmente no final do dia.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_108-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_108-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, realize os estudos necessário para a realização de reforma da área do espaço localizado aos fundos do escritório da Copel, ao lado do Cine Teatro, onde antigamente existiam algumas churrasqueiras, quadra de areia e parque infantil.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_109-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_109-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, realize os estudos necessário para que seja autorizado o fechamento da Praça São Francisco disponibilizando-a para a realização das aulas de Karatê do Município.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_no_110-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_no_110-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, solicite abertura de processo de chamamento público para a contratação de endodontistas para realização de tratamento de canal dentário na cidade de Guaíra.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_111-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_111-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, realize análises e estudos necessários para redução de área e rebaixamento do meio fio, na rotatória localizada no cruzamento entre a Avenida Joaquim Dornelles Vargas com a Rua Coripheu de Azevedo Marques, nos moldes já realizados na rotatória da Praça Duque de Caxias (Praça da Feira).</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Luis Ferroquina</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_112-2024_-_cristiane_e_ferroquina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_112-2024_-_cristiane_e_ferroquina.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providenciem homenagem póstuma através de denominação de rua ou prédio público à pessoa de Rosalino Domingos Weber, pioneiro do Município de Guaíra, falecido em 09 de agosto de 2024, aos 94 anos.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_113-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_113-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal que, através do setor competente da Administração Pública, sejam implantadas placas de sinalização específica para embarque e desembarque de estudantes ou vagas exclusivas para veículos escolares, em frente ao CMAEE – Centro Municipal de Atendimento Educacional Especializado, localizado na Avenida Martin Luther King, nº 60.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_no_114-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_no_114-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, sejam disponibilizados guardas municipais ou segurança terceirizada para atuar nos horários de entrada e saída das crianças nos CMEIs – Centro Municipal de Educação Infantil e Escolas Municipais de Guaíra/PR.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_115-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_115-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, determine que seja realizada a instalação de lombada (quebra-molas) na Rua Jânio Quadros, em frente ao estabelecimento comercial Pescados Mattos, no Parque Anhembi, Município de Guaíra.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_no_116-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_no_116-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, solicite os estudos necessários para a substituição dos tubos menores das galerias pluviais e grades das bocas de lobo da Rua Luan Santos e adjacentes no bairro Vila Rica.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no_117-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no_117-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, realize os estudos necessários para a instalação de uma travessia elevada na Av. Almirante Tamandaré nas mediações que antecedem o acesso à rotatória da Praça Castelo Branco.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no_118-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no_118-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providenciem a reforma e manutenção da Rua Monteiro Lobato, Jardim Sete Quedas, entre as ruas Presidente Kennedy e Av. Ministro Gabriel Passos, com a limpeza dos canteiros, podas de árvores, pintura do meio fio, e também realize estudos de viabilidade para a implantação de retorno no canteiro central nas proximidades da Rua Olavo Bilac.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_119-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_119-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, realize os estudos necessários para a instalação de estacionamento diagonal em frente ao CMEI Luiz Venâncio, a fim de otimizar o fluxo de veículos nos horários de entrada e saída de alunos, quando os pais vão levar e buscar seus filhos.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_120-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_120-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através do setor competente da Administração Pública, providenciem homenagem póstuma através de denominação do Bosque Municipal localizado no Jardim dos Pássaros, à pessoa de Wilma Schmidtke Bohringer, pioneira do Município de Guaíra, falecida em 20 de julho de 2014, aos 86 anos.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_no_121-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_no_121-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, realize os estudos necessários para a instalação de uma travessia elevada na Rua Pastor João Sorem, próximo a Igreja Evangélica Congregacional.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_no_122-2024_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_no_122-2024_-_adriano.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, realize os estudos necessários para dar condições e segurança aos pedestres e aos motoristas que transitam pela Av. Almirante Tamandaré (BR-163), bem como em seus cruzamentos (conforme figura em anexo) e em especial o cruzamento com a Av. Paraná (Acesso ao Bairro Santa Paula).</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1433/indicacao_no_123-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1433/indicacao_no_123-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, através dos departamentos competentes, que realizem estudos para viabilizar um veículo de transportes para os pacientes da Saúde, moradores do Distrito de Doutor Oliveira Castro, que precisam se deslocar para tratamento de saúde em Guaíra, assim como desloca-los até o local onde o ônibus que leva a Toledo e Cascavel passa diariamente para pegar essas pessoas.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1434/indicacao_no_124-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1434/indicacao_no_124-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, através dos departamentos competentes, disponibilizem um canal de whatsapp para agendamento do transporte dos pacientes da saúde, assim como uma linha com saída às 04h00 da manhã, para que os pacientes estejam em Toledo em Cascavel na primeira hora de atendimento do dia.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_no_125-2024_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_no_125-2024_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que solicite o planejamento e realização da ação voltada ao fortalecimento da empregabilidade no Município de Guaíra “Ação para Empregabilidade” a ação visa aproximar empresas contratantes daqueles que buscam uma oportunidade de trabalho.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_no_126-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_no_126-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, homenagem póstuma através de denominação de rua, à pessoa de João Nunes Lourenço, falecido em 23 de fevereiro de 2019, aos 85 anos.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1441/indicacao_no_127-2024_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1441/indicacao_no_127-2024_-_tereza.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que providencie a instalação de um redutor de velocidade (quebra-molas) na Rua Bela Vista, no Bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_no_128-2024_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_no_128-2024_-_tereza.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que disponibilize a realização de sessões de fisioterapia domiciliar, com o deslocamento do profissional de saúde na residência do paciente, para casos de pessoas acamadas ou com mobilidade reduzida, temporário ou permanente.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_no_129-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_no_129-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que providencie a adequação do acesso da Rua dos Lírios, na Vila Margarida, para cadeirantes e pessoas com mobilidade física reduzida.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1444/indicacao_no_130-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1444/indicacao_no_130-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que providencie, em caráter de urgência, a instalação de placa de identificação de lombada na Rua Shiro Takashima, próxima a entrada da Vila Alta.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1452/indicacao_no_131-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1452/indicacao_no_131-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providencie, em caráter de urgência, a instalação de lixeiras para descarte de lixos orgânicos e recicláveis, em frente à Escola Municipal Rita Ana de Cássia, na Vila Eletrosul.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1453/indicacao_no_132-2024_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1453/indicacao_no_132-2024_-_tereza.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da administração pública, providencie a instalação de um redutor de velocidade (quebra-molas) na Rua dos Lírios, próximo ao nº 33, no Bairro Vila Margarida.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1455/indicacao_no_133-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1455/indicacao_no_133-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, determine que seja realizada a poda das árvores da Rua São Gonçalo, na Vila Alta, tendo em vista que os galhos estão comprometendo o fornecimento de energia elétrica no bairro.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1456/indicacao_no_134-2024_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1456/indicacao_no_134-2024_-_claudemir.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da administração pública, providencie a instalação de um redutor de velocidade (quebra-molas) na Rua Santa Rita de Cássia, no Parque Hortência.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_no_135-2024_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_no_135-2024_-_adriano.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da administração pública, providencie estudos necessários para asfaltamento da Rua João Pessoa “Ultima Quadra”, no Bairro Parque Hortência.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_no_136_-_2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_no_136_-_2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providenciem homenagem póstuma através de denominação de rua à pessoa de TACILA BAVARESCO, falecida em 18 de julho de 2024, aos 83 anos.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_no_137_-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_no_137_-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>I N D I C A ao Prefeito Municipal de Guaíra que, através do setor competente da Administração Pública, providenciem instalação de pavimentação asfáltica da Rua Pedro Glonike Filho, no Jardim Internacional.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_no_138_-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_no_138_-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie reforma de equipamentos da ATI - Academia da Terceira Idade do Bairro Tancredo Neves.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1477/indicacao_no_139_-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1477/indicacao_no_139_-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie estudos para adequação do cruzamento das Avenidas Ministro Gabriel Passos e Thomaz Luiz Zeballos, na rotatória de acesso à Vila Alta, tendo em vista que se trata de rota de caminhões com carga pesada, que utilizam o Porto Internacional 7 Quedas, como entrada e saída do Paraguai.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1478/indicacao_no_140_-2024_-_valberto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1478/indicacao_no_140_-2024_-_valberto.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que providencie a instalação de uma caçamba de lixo próximo à Capela Mortuária da Comunidade Bela Vista, área rural de Guaíra.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1483/indicacao_no_141_-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1483/indicacao_no_141_-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a construção de uma calçada/passarela com cobertura para acesso as salas no CMEI Mario José de Farias Ferraz.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1484/indicacao_no_142_-2024_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1484/indicacao_no_142_-2024_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize os estudos necessários para criação de grupos de apoio com participação de médicos e psicólogos do quadro de servidores do Município, bem como a distribuição de remédios necessários para auxílio de fumantes que desejam parar de fumar.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1485/indicacao_no_143_-2024_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1485/indicacao_no_143_-2024_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que realize os estudos necessários para a instalação de um quebra-molas na Rua Bandeirantes, sentido Centro Náutico Marinas, a fim de evitar acidentes de trânsito nos cruzamentos com as ruas Paraguai e Santos Dumont.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1486/indicacao_no_144_-2024_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1486/indicacao_no_144_-2024_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providenciem estudos necessários para a construção de uma Capela Mortuária para atender demanda da Vila Eletrosul e bairros adjacentes.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>PCCLJ</t>
   </si>
   <si>
     <t>Parecer Constituição (CCLJ)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_02_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_02_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 02/2024, de iniciativa da Mesa Diretiva - Gestão 2024.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/652/parecer_03_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/652/parecer_03_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 003/2024, de iniciativa da Mesa Diretiva - Gestão 2024.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_04_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_04_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 004/2024, de iniciativa da Mesa Diretiva.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/654/parecer_05_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/654/parecer_05_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 005/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/655/parecer_06_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/655/parecer_06_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 009/2024, de iniciativa do Poder Executivo.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/656/parecer_07_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/656/parecer_07_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 010/2024, de iniciativa da vereadora Cristiane Giangarelli.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/657/parecer_8_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/657/parecer_8_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 011/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_9_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_9_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 012/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_10_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_10_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 013/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_11_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_11_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 014/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_12_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_12_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer ao veto integral do Poder Executivo Municipal ao Projeto de Lei n.º 061/2023, de iniciativa do vereador José Cirineu Machado.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_13_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_13_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Resolução n.º 001/2024, de autoriza da Mesa Diretiva - Gestão 2024.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/663/parecer_14_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/663/parecer_14_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei n.º 015/2024, de autoriza da Mesa Diretiva - Gestão 2024.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/664/parecer_15_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/664/parecer_15_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Resolução n.º 002/2024, de autoriza da Mesa Diretiva - Gestão 2024.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/665/parecer_17_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/665/parecer_17_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei Complementar n.º 002/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/666/parecer_18-2024_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/666/parecer_18-2024_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 019/2024, de autoriza das vereadoras Cristiane Giangarelli e Mirele Paula Cetto Leito.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/667/parecer_19-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/667/parecer_19-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 021/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/668/parecer_20-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/668/parecer_20-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 22/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/669/parecer_21-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/669/parecer_21-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 20/2024, de iniciativa da vereadora Karina Bach.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/670/parecer_22-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/670/parecer_22-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 24/2024 de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/702/parecer_23-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/702/parecer_23-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 03/2024, de iniciativa da Mesa Diretiva.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/703/parecer_24-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/703/parecer_24-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Complementar n.º 003/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/704/parecer_25-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/704/parecer_25-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 025/2024, de iniciativa da vereadora Karina Bach.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/706/parecer_26-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/706/parecer_26-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 026/2024, de iniciativa da vereadora Cristiane Giangarelli.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/721/parecer_27-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/721/parecer_27-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 028/2024.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/724/parecer_28-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/724/parecer_28-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 029/2024.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/727/parecer_29-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/727/parecer_29-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 030/2024.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/parecer_30-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/parecer_30-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a manutenção do veto ao Projeto de Lei n.º 029/2024, comunicado através da Mensagem n.º 023/2024.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/parecer_31-24_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/parecer_31-24_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a manutenção do veto ao Projeto de Lei n° 025/2024, comunicado através da Mensagem n.º 024/2024.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/parecer_32-24-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/parecer_32-24-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n° 036/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/parecer_33-24-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/parecer_33-24-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n° 031/2024, de autoria da Vereadora Karina Bach e da Emenda n.º 03/2024, também da Vereadora Karina Bach.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/parecer_34-24-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/parecer_34-24-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n° 032/2024, de autoria da Vereadora Mirele Paula Cetto Leite e da Emenda n.º 05/2024, apresentada pelo Vereador Luis Ferroquina.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/parecer_35-24-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/parecer_35-24-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n° 035/2024, de autoria da Vereadora Karina Bach e da Emenda n.º 04/2024, apresentada pelo Vereador Luis Ferroquina.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1381/parecer_36-24-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1381/parecer_36-24-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 034/2024, de autoria das Vereadoras Cristiane Giangarelli e Mirele Paula Cetto Leite e do Vereador Luis Ferroquina, e à Emenda Modificativa n.º 06/2024, apresentada pelas Vereadoras Cristiane Giangarelli e Mirele Paula Cetto Leite.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/parecer_37-24-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/parecer_37-24-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer desfavorável ao Projeto de Lei n° 033/2024, de autoria da Vereadora Mirele Paula Cetto Leite.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>Parecer desfavorável ao Projeto de Lei Complementar nº 005/2024, de autoria da Vereadora Karina Bach.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>Parecer desfavorável ao Projeto de Lei nº 038/2024, de autoria da Vereadora Karina Bach, com voto divergente.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n° 039/2024, de autoria da Vereadora Karina Bach, e às Emendas nº 08 e 09/2024.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n° 043/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/parecer_42-24-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/parecer_42-24-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Complementar n° 006/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1437/parecer_43-24-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1437/parecer_43-24-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n° 045/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1458/parecer_44_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1458/parecer_44_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 046/2024, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1470/parecer_45-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1470/parecer_45-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Emenda à Lei Orgânica n° 001/2024, de autoria dos Vereadores Tereza Camilo do Santos, Cristiane Giangarelli, Luís Ferroquina e José Cirineu Machado.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1472/parecer_46-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1472/parecer_46-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 047/2024, da autoria da Mesa Diretora, convertido no Projeto de Resolução nº 04/2024 pela Emenda nº 10/2024, da autoria do Vereador Luís Ferroquina.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1473/parecer_47-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1473/parecer_47-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 048/2024, da autoria da Vereadora Mirele Paula Cetto Leite.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1475/parecer_48-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1475/parecer_48-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 049/2024, da autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1487/parecer_49-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1487/parecer_49-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 051/2024.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1494/parecer_50-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1494/parecer_50-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 052/2024, da autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1496/parecer_51-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1496/parecer_51-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 053/2024, da autoria do Vereador Adriano Cezar Richter.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1498/parecer_52-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1498/parecer_52-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 54/2024, da autoria da Mesa Diretiva.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1499/parecer_53-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1499/parecer_53-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 055/2024, da autoria das Vereadoras Cristiane Giangarelli, Mirele Paula Cetto Leite e Vereador Luís Ferroquina.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1501/parecer_54-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1501/parecer_54-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 56/2024, da autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1503/parecer_55-24_-_constituicao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1503/parecer_55-24_-_constituicao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 057/2024, da autoria do Vereador Adriano Cezar Richter.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>PCOFO</t>
   </si>
   <si>
     <t>Parecer Finanças (CFOF)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/001_-_p.l.__001_-_executivo_-_reajuste_servidores_do_executivo__2024.docx</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/001_-_p.l.__001_-_executivo_-_reajuste_servidores_do_executivo__2024.docx</t>
   </si>
   <si>
     <t>Ao Projeto de Lei n° 001/2024, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/678/parecer_02_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/678/parecer_02_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 02/2024, de iniciativa da Mesa Diretiva - Gestão 2024.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/679/parecer_03_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/679/parecer_03_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 003/2024, de iniciativa da Mesa Diretiva - Gestão 2024.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/680/parecer_04_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/680/parecer_04_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 004/2024, de iniciativa da Mesa Diretiva - Gestão 2024.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/681/parecer_05_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/681/parecer_05_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 005/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/682/parecer_06_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/682/parecer_06_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 006/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/683/parecer_07_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/683/parecer_07_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 007/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/684/parecer_08_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/684/parecer_08_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 008/2024 de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/685/parecer_09_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/685/parecer_09_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 009/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/686/parecer_10_-_financa.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/686/parecer_10_-_financa.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 012/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/687/parecer_11_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/687/parecer_11_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 013/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/688/parecer_12_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/688/parecer_12_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 014/2024 de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/689/parecer_13_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/689/parecer_13_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 015/2024, de iniciativa da Mesa Diretiva - Gestão 2024.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/690/parecer_14_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/690/parecer_14_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 16/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/691/parecer_15_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/691/parecer_15_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 018/204, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/692/parecer_16-24_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/692/parecer_16-24_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n 022/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/693/parecer_17-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/693/parecer_17-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 023/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/726/parecer_18-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/726/parecer_18-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 027/2024.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/723/parecer_19-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/723/parecer_19-24_-_financas.pdf</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/725/parecer_20-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/725/parecer_20-24_-_financas.pdf</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/parecer_21-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/parecer_21-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a tramitação do Projeto de Lei n.º 037/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/parecer_22-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/parecer_22-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável a tramitação do Projeto de Lei n.º 040/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/parecer_23-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/parecer_23-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à aprovação das Contas do Poder Executivo Municipal referente ao exercício de 2022.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1448/parecer_24-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1448/parecer_24-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 041/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1449/parecer_25-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1449/parecer_25-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei nº 042/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1450/parecer_26-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1450/parecer_26-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à aprovação das Contas do Poder Executivo Municipal referente ao exercício de 2023.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1468/parecer_27-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1468/parecer_27-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 044/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1469/parecer_28-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1469/parecer_28-24_-_financas.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 050/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_29-24_-_financas.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_29-24_-_financas.pdf</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Obras/Serviços Públicos (COSP)</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/694/parecer_01_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/694/parecer_01_-_obras.pdf</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/695/parecer_2_-24_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/695/parecer_2_-24_obras.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 011/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/696/parecer_3-24_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/696/parecer_3-24_-_obras.pdf</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/697/parecer_4-24_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/697/parecer_4-24_-_obras.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 024/2024, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/698/parecer_5-24_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/698/parecer_5-24_-_obras.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Complementar n.º 003/2024.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1474/parecer_7-24_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1474/parecer_7-24_-_obras.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 048/2024, de autoria da Vereadora Mirele Paula Cetto Leite.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1488/parecer_8-24_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1488/parecer_8-24_-_obras.pdf</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1497/parecer_9-24_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1497/parecer_9-24_-_obras.pdf</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1504/parecer_10-24_-_obras.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1504/parecer_10-24_-_obras.pdf</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer Educação/Saúde (CESA)</t>
   </si>
   <si>
     <t>CESA - Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/673/parecer_01_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/673/parecer_01_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 010/2024, de iniciativa da vereadora Cristiane Giangarelli.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/674/parecer_2_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/674/parecer_2_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 12/2024,  de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_3_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_3_-_educacao.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_4-24_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_4-24_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 19/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/677/parecer_5-24_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/677/parecer_5-24_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n.º 020/2024, de autoriza da vereadora Karina Bach.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/705/parecer_6-24_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/705/parecer_6-24_-_educacao.pdf</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/707/parecer_7-24_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/707/parecer_7-24_-_educacao.pdf</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/722/parecer_8-24_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/722/parecer_8-24_-_educacao.pdf</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/parecer_9-24_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/parecer_9-24_-_educacao.pdf</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1438/parecer_10-24_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1438/parecer_10-24_-_educacao.pdf</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1495/parecer_11-24_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1495/parecer_11-24_-_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 052/2024, da autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1500/parecer_12-24_-_educacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1500/parecer_12-24_-_educacao.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer de Comissão Especial</t>
   </si>
   <si>
     <t>CELC3 - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/699/parecer_3-24_-_especial.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/699/parecer_3-24_-_especial.pdf</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>PEPLCseis - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1436/parecer_4-24_-_especial.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1436/parecer_4-24_-_especial.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei Complementar nº 006/2024, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/875/mensagem_veto_1-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/875/mensagem_veto_1-24.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei n.º 029/2024.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/mensagem_veto_24-24_pl_25-24.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/mensagem_veto_24-24_pl_25-24.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei Ordinária n.º 025/2024.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>MAPE</t>
   </si>
   <si>
     <t>Mensagem Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1466/mensagem_aditiva_no_01-2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1466/mensagem_aditiva_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei n.º 044, referente à Mensagem 32/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4051,67 +4054,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1465/pelo_1-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/4/projeto_de_lei_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei__n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_16-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_lei_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_18-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_19-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_lei_20-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_21-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_22-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/47/projeto_de_lei_n_24-24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_26-24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_n_028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/720/projeto_de_lei_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/735/projeto_de_lei_31-24_-_karina_-_validade_laudo_medico.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/751/projeto_de_lei_32-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/786/projeto_de_lei_33-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/787/projeto_de_lei_34-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/projeto_de_lei_35-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/projeto_de_lei_37-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/projeto_de_lei_38-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/projeto_de_lei_39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/projeto_de_lei_40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1406/projeto_de_lei_41-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/projeto_de_lei_42-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/projeto_de_lei_43-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/projeto_de_lei_44-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/projeto_de_lei_45-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/projeto_de_lei_46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1454/projeto_de_lei_47-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1457/projeto_de_lei_48-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1462/projeto_de_lei_49-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1464/projeto_de_lei_50-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1476/projeto_de_lei_51-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1480/projeto_de_lei_52-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1481/projeto_de_lei_53-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1482/projeto_de_lei_54-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1491/projeto_de_lei_n_55-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1492/projeto_de_lei_n_056-2024_-_autoriza_executivo_a_indenizar_proprietario_de_imovel_afetado_por_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_de_lei_n_057-2024_-_disciplina_incentivo_da_admin_publica_aos_projetos_desenvolvimento_turistico.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/26/projeto_lei_c_02-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lc_03-24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lc_04-24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_lc_05-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/projeto_lei_c_06-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_dl_1-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/projeto_dl_2-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_dl_3-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/projeto_dl_4-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1451/projeto_dl_5-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_res._01-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_res._02-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_resolucao_n._03-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1471/projeto_res._04-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/700/emenda_aditiva_-1-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/701/emenda_modificativa_02-24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/emenda_03-24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/emenda_04-24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/emenda_05-24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/emenda_06-24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/emenda_07-24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/emenda_08-24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/emenda_09-24.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1467/emenda_10-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1505/emenda_11-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_no_001-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/590/requerimento_no_002-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/591/requerimento_no_003-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/592/requerimento_no_004-2024_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_no_005-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/719/requerimento_no_006-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_no_007-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_no_008-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_no_009-2024_-_cristiane_-_mirele_-_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_no_010-2024_-_mirele_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1445/requerimento_no_011-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_no_012-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1489/requerimento_no_013-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1490/requerimento_no_014-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/593/mocao_01-24_-_bpfron.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/594/mocao_02-24_-_cida_borghetti.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/649/mocao_03-2024_-_familia_possan.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/734/mocao_04-2024_-_prf.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1446/mocao_05-2024_-_senhor_brasil_andrade_holsbach.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1479/mocao_06-24_-_manuel_gomez_cabrera.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/521/indicacao_n_001-2024_-_cristiane_g..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/522/indicacao_n_002-2024_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/523/indicacao_n_003-2024_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_n_004-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_n_005-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/526/indicacao_n_006-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/527/indicacao_n_007-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/528/indicacao_n_008-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/529/indicacao_n_009-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/530/indicacao_n_010-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/531/indicacao_n_011-_2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/532/indicacao_n_012-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/533/indicacao_n_013-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_n_014-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_n_015-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_n_016-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_n_017-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_n_018-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_n_019-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_no_020-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_no_021-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_no_022-2024_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_no_023-2024_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_no_024-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_no_025-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_no_026-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_no_027-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_no_028-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_no_029-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_no_030-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_no_031-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_no_032-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_no_033-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_no_034-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_no_035-2024_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_no_036-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_no_037-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_no_038-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_no_039-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_no_040-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_no_041-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_no_042-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_no_043-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_no_044-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_no_045-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_no_046-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_no_047-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_no_048-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_no_049-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_no_050-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_no_051-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_no_052-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_no_053-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_no_054-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_no_055-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_no_056-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_no_057-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_no_058-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_no_059-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_no_060-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_no_061-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_no_062-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_no_063-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_no_064-2024_-_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_065-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_066-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_no_067-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_no_068-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_no_069-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_no_070-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_071-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_no_072-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_no_073-2024_-_valberto_e_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_no_074-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_no_075-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_no_076-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_no_077-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_no_078-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_079-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_no_080-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_n_081-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_n_082-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_no_083-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_no_084-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_085-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_086-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_n_087-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_n_088-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_n_089-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_n_091-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_092-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_093-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_094-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_095-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_no_096-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_no_097-2024_-_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_no_098-2024_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_no_099-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_no_100-2024_-_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/indicacao_no_101-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_no_102-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/indicacao_no_103-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_no_104-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_105-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_no_106-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_107-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_108-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_109-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_no_110-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_111-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_112-2024_-_cristiane_e_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_113-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_no_114-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_115-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_no_116-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no_117-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no_118-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_119-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_120-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_no_121-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_no_122-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1433/indicacao_no_123-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1434/indicacao_no_124-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_no_125-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_no_126-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1441/indicacao_no_127-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_no_128-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_no_129-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1444/indicacao_no_130-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1452/indicacao_no_131-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1453/indicacao_no_132-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1455/indicacao_no_133-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1456/indicacao_no_134-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_no_135-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_no_136_-_2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_no_137_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_no_138_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1477/indicacao_no_139_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1478/indicacao_no_140_-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1483/indicacao_no_141_-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1484/indicacao_no_142_-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1485/indicacao_no_143_-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1486/indicacao_no_144_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_02_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/652/parecer_03_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_04_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/654/parecer_05_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/655/parecer_06_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/656/parecer_07_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/657/parecer_8_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_9_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_10_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_11_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_12_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_13_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/663/parecer_14_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/664/parecer_15_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/665/parecer_17_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/666/parecer_18-2024_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/667/parecer_19-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/668/parecer_20-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/669/parecer_21-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/670/parecer_22-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/702/parecer_23-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/703/parecer_24-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/704/parecer_25-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/706/parecer_26-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/721/parecer_27-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/724/parecer_28-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/727/parecer_29-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/parecer_30-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/parecer_31-24_constituicao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/parecer_32-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/parecer_33-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/parecer_34-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/parecer_35-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1381/parecer_36-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/parecer_37-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/parecer_42-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1437/parecer_43-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1458/parecer_44_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1470/parecer_45-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1472/parecer_46-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1473/parecer_47-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1475/parecer_48-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1487/parecer_49-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1494/parecer_50-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1496/parecer_51-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1498/parecer_52-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1499/parecer_53-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1501/parecer_54-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1503/parecer_55-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/001_-_p.l.__001_-_executivo_-_reajuste_servidores_do_executivo__2024.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/678/parecer_02_-_financas.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/679/parecer_03_-_financas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/680/parecer_04_-_financas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/681/parecer_05_-_financas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/682/parecer_06_-_financas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/683/parecer_07_-_financas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/684/parecer_08_-_financas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/685/parecer_09_-_financas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/686/parecer_10_-_financa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/687/parecer_11_-_financas.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/688/parecer_12_-_financas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/689/parecer_13_-_financas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/690/parecer_14_-_financas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/691/parecer_15_-_financas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/692/parecer_16-24_financas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/693/parecer_17-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/726/parecer_18-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/723/parecer_19-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/725/parecer_20-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/parecer_21-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/parecer_22-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/parecer_23-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1448/parecer_24-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1449/parecer_25-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1450/parecer_26-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1468/parecer_27-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1469/parecer_28-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_29-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/694/parecer_01_-_obras.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/695/parecer_2_-24_obras.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/696/parecer_3-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/697/parecer_4-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/698/parecer_5-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1474/parecer_7-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1488/parecer_8-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1497/parecer_9-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1504/parecer_10-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/673/parecer_01_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/674/parecer_2_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_3_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_4-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/677/parecer_5-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/705/parecer_6-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/707/parecer_7-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/722/parecer_8-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/parecer_9-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1438/parecer_10-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1495/parecer_11-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1500/parecer_12-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/699/parecer_3-24_-_especial.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1436/parecer_4-24_-_especial.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/875/mensagem_veto_1-24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/mensagem_veto_24-24_pl_25-24.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1466/mensagem_aditiva_no_01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1465/pelo_1-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/2/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/4/projeto_de_lei_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_n_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_n_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/9/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/10/projeto_de_lei__n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/11/projeto_de_lei_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_n_15-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_16-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_lei_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_18-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_19-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_lei_20-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/24/projeto_de_lei_21-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_22-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/47/projeto_de_lei_n_24-24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/387/projeto_de_lei_26-24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/708/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_n_028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/710/projeto_de_lei_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/720/projeto_de_lei_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/735/projeto_de_lei_31-24_-_karina_-_validade_laudo_medico.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/751/projeto_de_lei_32-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/786/projeto_de_lei_33-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/787/projeto_de_lei_34-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1208/projeto_de_lei_35-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1371/projeto_de_lei_37-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1379/projeto_de_lei_38-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1392/projeto_de_lei_39-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1393/projeto_de_lei_40-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1406/projeto_de_lei_41-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1407/projeto_de_lei_42-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1413/projeto_de_lei_43-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1422/projeto_de_lei_44-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1424/projeto_de_lei_45-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1431/projeto_de_lei_46-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1454/projeto_de_lei_47-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1457/projeto_de_lei_48-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1462/projeto_de_lei_49-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1464/projeto_de_lei_50-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1476/projeto_de_lei_51-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1480/projeto_de_lei_52-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1481/projeto_de_lei_53-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1482/projeto_de_lei_54-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1491/projeto_de_lei_n_55-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1492/projeto_de_lei_n_056-2024_-_autoriza_executivo_a_indenizar_proprietario_de_imovel_afetado_por_obras_publicas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1493/projeto_de_lei_n_057-2024_-_disciplina_incentivo_da_admin_publica_aos_projetos_desenvolvimento_turistico.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/26/projeto_lei_c_02-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lc_03-24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1230/projeto_de_lc_04-24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_lc_05-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1421/projeto_lei_c_06-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_dl_1-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1361/projeto_dl_2-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_dl_3-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1404/projeto_dl_4-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1451/projeto_dl_5-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_res._01-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_res._02-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_resolucao_n._03-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1471/projeto_res._04-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/700/emenda_aditiva_-1-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/701/emenda_modificativa_02-24.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1372/emenda_03-24.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1373/emenda_04-24.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1374/emenda_05-24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1380/emenda_06-24.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1382/emenda_07-24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1426/emenda_08-24.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1427/emenda_09-24.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1467/emenda_10-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1505/emenda_11-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_no_001-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/590/requerimento_no_002-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/591/requerimento_no_003-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/592/requerimento_no_004-2024_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/642/requerimento_no_005-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/719/requerimento_no_006-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1370/requerimento_no_007-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1390/requerimento_no_008-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1397/requerimento_no_009-2024_-_cristiane_-_mirele_-_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1403/requerimento_no_010-2024_-_mirele_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1445/requerimento_no_011-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1447/requerimento_no_012-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1489/requerimento_no_013-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1490/requerimento_no_014-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/593/mocao_01-24_-_bpfron.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/594/mocao_02-24_-_cida_borghetti.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/649/mocao_03-2024_-_familia_possan.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/734/mocao_04-2024_-_prf.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1446/mocao_05-2024_-_senhor_brasil_andrade_holsbach.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1479/mocao_06-24_-_manuel_gomez_cabrera.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/521/indicacao_n_001-2024_-_cristiane_g..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/522/indicacao_n_002-2024_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/523/indicacao_n_003-2024_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_n_004-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_n_005-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/526/indicacao_n_006-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/527/indicacao_n_007-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/528/indicacao_n_008-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/529/indicacao_n_009-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/530/indicacao_n_010-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/531/indicacao_n_011-_2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/532/indicacao_n_012-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/533/indicacao_n_013-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_n_014-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_n_015-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_n_016-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_n_017-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/538/indicacao_n_018-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_n_019-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/545/indicacao_no_020-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/546/indicacao_no_021-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/547/indicacao_no_022-2024_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/548/indicacao_no_023-2024_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_no_024-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/550/indicacao_no_025-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_no_026-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/552/indicacao_no_027-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_no_028-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/554/indicacao_no_029-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_no_030-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_no_031-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_no_032-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_no_033-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_no_034-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_no_035-2024_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_no_036-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_no_037-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_no_038-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_no_039-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_no_040-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_no_041-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_no_042-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_no_043-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_no_044-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_no_045-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_no_046-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_no_047-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_no_048-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_no_049-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/575/indicacao_no_050-2024_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/643/indicacao_no_051-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_no_052-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_no_053-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_no_054-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_no_055-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_no_056-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_no_057-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_no_058-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_no_059-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_no_060-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_no_061-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_no_062-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_no_063-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_no_064-2024_-_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/644/indicacao_no_065-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_no_066-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_no_067-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_no_068-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_no_069-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_no_070-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_no_071-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_no_072-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_no_073-2024_-_valberto_e_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_no_074-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_no_075-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_no_076-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_no_077-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_no_078-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_no_079-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/729/indicacao_no_080-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/730/indicacao_n_081-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/731/indicacao_n_082-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/732/indicacao_no_083-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/733/indicacao_no_084-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_085-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_086-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_n_087-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_n_088-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_n_089-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_n_091-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_092-2024_-_sandro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1365/indicacao_no_093-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1366/indicacao_no_094-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_no_095-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_no_096-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_no_097-2024_-_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_no_098-2024_-_raufi.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_no_099-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_no_100-2024_-_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1386/indicacao_no_101-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1387/indicacao_no_102-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1388/indicacao_no_103-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1389/indicacao_no_104-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_no_105-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_no_106-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_no_107-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_no_108-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1402/indicacao_no_109-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_no_110-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_no_111-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_no_112-2024_-_cristiane_e_ferroquina.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_no_113-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_no_114-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_no_115-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1415/indicacao_no_116-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no_117-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no_118-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no_119-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_no_120-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_no_121-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_no_122-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1433/indicacao_no_123-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1434/indicacao_no_124-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_no_125-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_no_126-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1441/indicacao_no_127-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_no_128-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_no_129-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1444/indicacao_no_130-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1452/indicacao_no_131-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1453/indicacao_no_132-2024_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1455/indicacao_no_133-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1456/indicacao_no_134-2024_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_no_135-2024_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_no_136_-_2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_no_137_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_no_138_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1477/indicacao_no_139_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1478/indicacao_no_140_-2024_-_valberto.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1483/indicacao_no_141_-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1484/indicacao_no_142_-2024_-_karina.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1485/indicacao_no_143_-2024_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1486/indicacao_no_144_-2024_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/651/parecer_02_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/652/parecer_03_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_04_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/654/parecer_05_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/655/parecer_06_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/656/parecer_07_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/657/parecer_8_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/658/parecer_9_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_10_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_11_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_12_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_13_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/663/parecer_14_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/664/parecer_15_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/665/parecer_17_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/666/parecer_18-2024_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/667/parecer_19-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/668/parecer_20-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/669/parecer_21-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/670/parecer_22-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/702/parecer_23-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/703/parecer_24-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/704/parecer_25-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/706/parecer_26-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/721/parecer_27-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/724/parecer_28-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/727/parecer_29-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1360/parecer_30-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1362/parecer_31-24_constituicao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1364/parecer_32-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1375/parecer_33-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1377/parecer_34-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1378/parecer_35-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1381/parecer_36-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1394/parecer_37-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1435/parecer_42-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1437/parecer_43-24-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1458/parecer_44_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1470/parecer_45-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1472/parecer_46-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1473/parecer_47-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1475/parecer_48-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1487/parecer_49-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1494/parecer_50-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1496/parecer_51-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1498/parecer_52-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1499/parecer_53-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1501/parecer_54-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1503/parecer_55-24_-_constituicao.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1716/001_-_p.l.__001_-_executivo_-_reajuste_servidores_do_executivo__2024.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/678/parecer_02_-_financas.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/679/parecer_03_-_financas.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/680/parecer_04_-_financas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/681/parecer_05_-_financas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/682/parecer_06_-_financas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/683/parecer_07_-_financas.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/684/parecer_08_-_financas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/685/parecer_09_-_financas.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/686/parecer_10_-_financa.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/687/parecer_11_-_financas.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/688/parecer_12_-_financas.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/689/parecer_13_-_financas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/690/parecer_14_-_financas.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/691/parecer_15_-_financas.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/692/parecer_16-24_financas.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/693/parecer_17-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/726/parecer_18-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/723/parecer_19-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/725/parecer_20-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1395/parecer_21-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1396/parecer_22-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1405/parecer_23-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1448/parecer_24-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1449/parecer_25-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1450/parecer_26-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1468/parecer_27-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1469/parecer_28-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1502/parecer_29-24_-_financas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/694/parecer_01_-_obras.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/695/parecer_2_-24_obras.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/696/parecer_3-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/697/parecer_4-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/698/parecer_5-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1474/parecer_7-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1488/parecer_8-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1497/parecer_9-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1504/parecer_10-24_-_obras.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/673/parecer_01_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/674/parecer_2_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/675/parecer_3_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/676/parecer_4-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/677/parecer_5-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/705/parecer_6-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/707/parecer_7-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/722/parecer_8-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1376/parecer_9-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1438/parecer_10-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1495/parecer_11-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1500/parecer_12-24_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/699/parecer_3-24_-_especial.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1436/parecer_4-24_-_especial.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/875/mensagem_veto_1-24.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1143/mensagem_veto_24-24_pl_25-24.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2024/1466/mensagem_aditiva_no_01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H357"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="170.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5622,7779 +5625,7779 @@
       </c>
       <c r="G59" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H59" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>98</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>21</v>
       </c>
       <c r="D60" t="s">
         <v>225</v>
       </c>
       <c r="E60" t="s">
         <v>226</v>
       </c>
       <c r="F60" t="s">
-        <v>18</v>
+        <v>227</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H60" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>175</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>26</v>
       </c>
       <c r="D61" t="s">
         <v>225</v>
       </c>
       <c r="E61" t="s">
         <v>226</v>
       </c>
       <c r="F61" t="s">
-        <v>18</v>
+        <v>227</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H61" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>25</v>
       </c>
       <c r="D62" t="s">
         <v>225</v>
       </c>
       <c r="E62" t="s">
         <v>226</v>
       </c>
       <c r="F62" t="s">
         <v>122</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H62" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>29</v>
       </c>
       <c r="D63" t="s">
         <v>225</v>
       </c>
       <c r="E63" t="s">
         <v>226</v>
       </c>
       <c r="F63" t="s">
         <v>82</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H63" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>32</v>
       </c>
       <c r="D64" t="s">
         <v>225</v>
       </c>
       <c r="E64" t="s">
         <v>226</v>
       </c>
       <c r="F64" t="s">
-        <v>18</v>
+        <v>227</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H64" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>110</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E65" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F65" t="s">
         <v>22</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H65" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E66" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F66" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H66" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>26</v>
       </c>
       <c r="D67" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E67" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F67" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H67" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>25</v>
       </c>
       <c r="D68" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E68" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F68" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H68" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>29</v>
       </c>
       <c r="D69" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E69" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F69" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H69" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>102</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E70" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F70" t="s">
         <v>22</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H70" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>106</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>21</v>
       </c>
       <c r="D71" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E71" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H71" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>179</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>26</v>
       </c>
       <c r="D72" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E72" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F72" t="s">
         <v>22</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H72" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>25</v>
       </c>
       <c r="D73" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E73" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F73" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H73" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E74" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H74" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>21</v>
       </c>
       <c r="D75" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E75" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F75" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H75" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>26</v>
       </c>
       <c r="D76" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E76" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F76" t="s">
         <v>82</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H76" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>25</v>
       </c>
       <c r="D77" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E77" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F77" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H77" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>29</v>
       </c>
       <c r="D78" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E78" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F78" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H78" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>32</v>
       </c>
       <c r="D79" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E79" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F79" t="s">
         <v>78</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H79" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>35</v>
       </c>
       <c r="D80" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E80" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F80" t="s">
         <v>199</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H80" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>38</v>
       </c>
       <c r="D81" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E81" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F81" t="s">
         <v>82</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H81" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>41</v>
       </c>
       <c r="D82" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E82" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F82" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H82" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>44</v>
       </c>
       <c r="D83" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E83" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F83" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H83" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>47</v>
       </c>
       <c r="D84" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E84" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F84" t="s">
         <v>48</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H84" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E85" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F85" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H85" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>21</v>
       </c>
       <c r="D86" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E86" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F86" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H86" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>26</v>
       </c>
       <c r="D87" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E87" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F87" t="s">
         <v>48</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="H87" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>25</v>
       </c>
       <c r="D88" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E88" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F88" t="s">
         <v>78</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H88" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>29</v>
       </c>
       <c r="D89" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E89" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F89" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H89" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>32</v>
       </c>
       <c r="D90" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E90" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F90" t="s">
         <v>122</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H90" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>35</v>
       </c>
       <c r="D91" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E91" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F91" t="s">
         <v>122</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H91" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>38</v>
       </c>
       <c r="D92" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E92" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F92" t="s">
         <v>82</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H92" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>41</v>
       </c>
       <c r="D93" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E93" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F93" t="s">
         <v>131</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H93" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>44</v>
       </c>
       <c r="D94" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E94" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F94" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H94" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>47</v>
       </c>
       <c r="D95" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E95" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F95" t="s">
         <v>48</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H95" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>55</v>
       </c>
       <c r="D96" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E96" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F96" t="s">
         <v>122</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H96" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>59</v>
       </c>
       <c r="D97" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E97" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F97" t="s">
         <v>82</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="H97" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>51</v>
       </c>
       <c r="D98" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E98" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F98" t="s">
         <v>82</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H98" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E99" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F99" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H99" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>21</v>
       </c>
       <c r="D100" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E100" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F100" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="H100" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>26</v>
       </c>
       <c r="D101" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E101" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F101" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H101" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>25</v>
       </c>
       <c r="D102" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E102" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F102" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="H102" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>29</v>
       </c>
       <c r="D103" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E103" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F103" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H103" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>32</v>
       </c>
       <c r="D104" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E104" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F104" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H104" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E105" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F105" t="s">
         <v>48</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H105" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>21</v>
       </c>
       <c r="D106" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E106" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F106" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H106" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>26</v>
       </c>
       <c r="D107" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E107" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F107" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H107" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>25</v>
       </c>
       <c r="D108" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E108" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F108" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H108" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>29</v>
       </c>
       <c r="D109" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E109" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F109" t="s">
         <v>82</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H109" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>32</v>
       </c>
       <c r="D110" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E110" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F110" t="s">
         <v>82</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H110" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>35</v>
       </c>
       <c r="D111" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E111" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F111" t="s">
         <v>82</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H111" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>38</v>
       </c>
       <c r="D112" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E112" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F112" t="s">
         <v>199</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H112" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>41</v>
       </c>
       <c r="D113" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E113" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F113" t="s">
         <v>82</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="H113" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>44</v>
       </c>
       <c r="D114" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E114" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F114" t="s">
         <v>82</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H114" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>47</v>
       </c>
       <c r="D115" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E115" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F115" t="s">
         <v>48</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H115" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>55</v>
       </c>
       <c r="D116" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E116" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F116" t="s">
         <v>122</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H116" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>59</v>
       </c>
       <c r="D117" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E117" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F117" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="H117" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>51</v>
       </c>
       <c r="D118" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E118" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F118" t="s">
         <v>48</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H118" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>54</v>
       </c>
       <c r="D119" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E119" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F119" t="s">
         <v>82</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H119" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>58</v>
       </c>
       <c r="D120" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E120" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F120" t="s">
         <v>82</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H120" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>62</v>
       </c>
       <c r="D121" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E121" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F121" t="s">
         <v>199</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H121" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>65</v>
       </c>
       <c r="D122" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E122" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F122" t="s">
         <v>82</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H122" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>68</v>
       </c>
       <c r="D123" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E123" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F123" t="s">
         <v>82</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H123" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>71</v>
       </c>
       <c r="D124" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E124" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F124" t="s">
         <v>82</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="H124" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>74</v>
       </c>
       <c r="D125" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E125" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F125" t="s">
         <v>82</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H125" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>77</v>
       </c>
       <c r="D126" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E126" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F126" t="s">
         <v>78</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H126" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>81</v>
       </c>
       <c r="D127" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E127" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F127" t="s">
         <v>78</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H127" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>85</v>
       </c>
       <c r="D128" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E128" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F128" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="H128" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>88</v>
       </c>
       <c r="D129" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E129" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F129" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H129" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>98</v>
       </c>
       <c r="D130" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E130" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F130" t="s">
         <v>122</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H130" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
         <v>102</v>
       </c>
       <c r="D131" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E131" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F131" t="s">
         <v>122</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H131" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>106</v>
       </c>
       <c r="D132" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E132" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F132" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H132" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
         <v>110</v>
       </c>
       <c r="D133" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E133" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F133" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H133" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
         <v>91</v>
       </c>
       <c r="D134" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E134" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F134" t="s">
         <v>82</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H134" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
         <v>117</v>
       </c>
       <c r="D135" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E135" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F135" t="s">
         <v>199</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H135" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
         <v>121</v>
       </c>
       <c r="D136" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E136" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F136" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="H136" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
         <v>126</v>
       </c>
       <c r="D137" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E137" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F137" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H137" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
         <v>130</v>
       </c>
       <c r="D138" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E138" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F138" t="s">
         <v>48</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H138" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>135</v>
       </c>
       <c r="D139" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E139" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F139" t="s">
         <v>78</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H139" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>139</v>
       </c>
       <c r="D140" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E140" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F140" t="s">
         <v>122</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="H140" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>143</v>
       </c>
       <c r="D141" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E141" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F141" t="s">
         <v>82</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H141" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>147</v>
       </c>
       <c r="D142" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E142" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F142" t="s">
         <v>82</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="H142" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>151</v>
       </c>
       <c r="D143" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E143" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F143" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H143" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>155</v>
       </c>
       <c r="D144" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E144" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F144" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H144" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>159</v>
       </c>
       <c r="D145" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E145" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F145" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H145" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>163</v>
       </c>
       <c r="D146" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E146" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F146" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H146" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>167</v>
       </c>
       <c r="D147" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E147" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F147" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="H147" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>171</v>
       </c>
       <c r="D148" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E148" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F148" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H148" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>175</v>
       </c>
       <c r="D149" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E149" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F149" t="s">
         <v>48</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H149" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>179</v>
       </c>
       <c r="D150" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E150" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F150" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H150" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>94</v>
       </c>
       <c r="D151" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E151" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F151" t="s">
         <v>82</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H151" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>186</v>
       </c>
       <c r="D152" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E152" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F152" t="s">
         <v>82</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H152" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>190</v>
       </c>
       <c r="D153" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E153" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F153" t="s">
         <v>48</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="H153" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>194</v>
       </c>
       <c r="D154" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E154" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F154" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H154" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>198</v>
       </c>
       <c r="D155" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E155" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F155" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H155" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>203</v>
       </c>
       <c r="D156" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E156" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F156" t="s">
         <v>122</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="H156" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>207</v>
       </c>
       <c r="D157" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E157" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F157" t="s">
         <v>122</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H157" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>211</v>
       </c>
       <c r="D158" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E158" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F158" t="s">
         <v>48</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H158" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>215</v>
       </c>
       <c r="D159" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E159" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F159" t="s">
         <v>122</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="H159" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>218</v>
       </c>
       <c r="D160" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E160" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F160" t="s">
         <v>122</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="H160" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>222</v>
       </c>
       <c r="D161" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E161" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F161" t="s">
         <v>48</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H161" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D162" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E162" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F162" t="s">
         <v>122</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H162" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D163" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E163" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F163" t="s">
         <v>122</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="H163" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D164" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E164" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F164" t="s">
         <v>82</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="H164" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D165" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E165" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F165" t="s">
         <v>48</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="H165" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D166" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E166" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F166" t="s">
         <v>122</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H166" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D167" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E167" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F167" t="s">
         <v>122</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="H167" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D168" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E168" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F168" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="H168" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D169" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E169" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F169" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="H169" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D170" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E170" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F170" t="s">
         <v>48</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="H170" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D171" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E171" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F171" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="H171" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D172" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E172" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F172" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="H172" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D173" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E173" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F173" t="s">
         <v>82</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="H173" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D174" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E174" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F174" t="s">
         <v>82</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="H174" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D175" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E175" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F175" t="s">
         <v>199</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="H175" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D176" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E176" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F176" t="s">
         <v>48</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="H176" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D177" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E177" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F177" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="H177" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D178" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E178" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F178" t="s">
         <v>122</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="H178" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D179" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E179" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F179" t="s">
         <v>122</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H179" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D180" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E180" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F180" t="s">
         <v>82</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H180" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D181" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E181" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F181" t="s">
         <v>82</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="H181" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D182" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E182" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F182" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="H182" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D183" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E183" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F183" t="s">
         <v>82</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="H183" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D184" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E184" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F184" t="s">
         <v>82</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="H184" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D185" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E185" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F185" t="s">
         <v>122</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="H185" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D186" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E186" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F186" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="H186" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D187" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E187" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F187" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="H187" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D188" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E188" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F188" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="H188" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D189" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E189" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F189" t="s">
         <v>48</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="H189" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D190" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E190" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F190" t="s">
         <v>48</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="H190" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D191" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E191" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F191" t="s">
         <v>122</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H191" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D192" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E192" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F192" t="s">
         <v>122</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="H192" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D193" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E193" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F193" t="s">
         <v>82</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="H193" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D194" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E194" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F194" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H194" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D195" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E195" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F195" t="s">
         <v>82</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="H195" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D196" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E196" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F196" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H196" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D197" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E197" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F197" t="s">
         <v>122</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H197" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D198" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E198" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F198" t="s">
         <v>122</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="H198" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D199" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E199" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F199" t="s">
         <v>48</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="H199" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D200" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E200" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F200" t="s">
         <v>48</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="H200" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D201" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E201" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F201" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="H201" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D202" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E202" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F202" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="H202" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D203" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E203" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F203" t="s">
         <v>122</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="H203" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D204" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E204" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F204" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="H204" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D205" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E205" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F205" t="s">
         <v>82</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="H205" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="D206" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E206" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F206" t="s">
         <v>82</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="H206" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D207" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E207" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F207" t="s">
         <v>122</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H207" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D208" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E208" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F208" t="s">
         <v>48</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="H208" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D209" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E209" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F209" t="s">
         <v>48</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="H209" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="D210" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E210" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F210" t="s">
         <v>122</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="H210" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D211" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E211" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F211" t="s">
         <v>122</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="H211" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D212" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E212" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F212" t="s">
         <v>82</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="H212" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="D213" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E213" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F213" t="s">
         <v>82</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="H213" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="D214" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E214" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F214" t="s">
         <v>122</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="H214" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D215" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E215" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F215" t="s">
         <v>122</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="H215" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D216" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E216" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F216" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="H216" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D217" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E217" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F217" t="s">
         <v>48</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="H217" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D218" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E218" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F218" t="s">
         <v>122</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H218" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D219" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E219" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F219" t="s">
         <v>122</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="H219" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="D220" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E220" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F220" t="s">
         <v>122</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="H220" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D221" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E221" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F221" t="s">
         <v>48</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="H221" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="D222" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E222" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F222" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="H222" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="D223" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E223" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F223" t="s">
         <v>48</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="H223" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="D224" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E224" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F224" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H224" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="D225" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E225" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F225" t="s">
         <v>48</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="H225" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="D226" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E226" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F226" t="s">
         <v>199</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="H226" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D227" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E227" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F227" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="H227" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D228" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E228" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F228" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="H228" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D229" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E229" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F229" t="s">
         <v>199</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="H229" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D230" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E230" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F230" t="s">
         <v>48</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="H230" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="D231" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E231" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F231" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="H231" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D232" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E232" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F232" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="H232" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D233" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E233" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F233" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="H233" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D234" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E234" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F234" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H234" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D235" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E235" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F235" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="H235" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D236" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E236" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F236" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="H236" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D237" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E237" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F237" t="s">
         <v>82</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="H237" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D238" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E238" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F238" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="H238" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D239" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E239" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F239" t="s">
         <v>199</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="H239" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="D240" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E240" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F240" t="s">
         <v>48</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="H240" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D241" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E241" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F241" t="s">
         <v>48</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="H241" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D242" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E242" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F242" t="s">
         <v>48</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="H242" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D243" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E243" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F243" t="s">
         <v>48</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="H243" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="D244" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E244" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F244" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="H244" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="D245" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E245" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F245" t="s">
         <v>82</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="H245" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D246" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E246" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F246" t="s">
         <v>82</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="H246" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D247" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E247" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F247" t="s">
         <v>122</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="H247" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="D248" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E248" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F248" t="s">
         <v>48</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="H248" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
         <v>21</v>
       </c>
       <c r="D249" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E249" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F249" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="H249" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
         <v>26</v>
       </c>
       <c r="D250" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E250" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F250" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="H250" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
         <v>25</v>
       </c>
       <c r="D251" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E251" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F251" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H251" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
         <v>29</v>
       </c>
       <c r="D252" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E252" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F252" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="H252" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
         <v>32</v>
       </c>
       <c r="D253" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E253" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F253" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H253" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
         <v>35</v>
       </c>
       <c r="D254" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E254" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F254" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="H254" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
         <v>38</v>
       </c>
       <c r="D255" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E255" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F255" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="H255" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
         <v>41</v>
       </c>
       <c r="D256" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E256" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F256" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="H256" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
         <v>44</v>
       </c>
       <c r="D257" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E257" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F257" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="H257" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
         <v>47</v>
       </c>
       <c r="D258" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E258" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F258" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="H258" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
         <v>55</v>
       </c>
       <c r="D259" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E259" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F259" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="H259" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
         <v>59</v>
       </c>
       <c r="D260" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E260" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F260" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H260" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
         <v>51</v>
       </c>
       <c r="D261" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E261" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F261" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H261" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
         <v>54</v>
       </c>
       <c r="D262" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E262" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F262" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="H262" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
         <v>62</v>
       </c>
       <c r="D263" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E263" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F263" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="H263" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
         <v>65</v>
       </c>
       <c r="D264" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E264" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F264" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="H264" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
         <v>68</v>
       </c>
       <c r="D265" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E265" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F265" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="H265" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
         <v>71</v>
       </c>
       <c r="D266" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E266" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F266" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="H266" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>74</v>
       </c>
       <c r="D267" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E267" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F267" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="H267" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
         <v>77</v>
       </c>
       <c r="D268" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E268" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F268" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="H268" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
         <v>81</v>
       </c>
       <c r="D269" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E269" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F269" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="H269" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
         <v>85</v>
       </c>
       <c r="D270" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E270" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F270" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="H270" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
         <v>88</v>
       </c>
       <c r="D271" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E271" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F271" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="H271" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
         <v>98</v>
       </c>
       <c r="D272" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E272" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F272" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="H272" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
         <v>102</v>
       </c>
       <c r="D273" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E273" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F273" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="H273" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
         <v>106</v>
       </c>
       <c r="D274" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E274" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F274" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H274" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
         <v>110</v>
       </c>
       <c r="D275" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E275" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F275" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="H275" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
         <v>91</v>
       </c>
       <c r="D276" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E276" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F276" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="H276" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
         <v>117</v>
       </c>
       <c r="D277" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E277" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F277" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="H277" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>121</v>
       </c>
       <c r="D278" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E278" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F278" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H278" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
         <v>126</v>
       </c>
       <c r="D279" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E279" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F279" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="H279" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
         <v>130</v>
       </c>
       <c r="D280" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E280" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F280" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="H280" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>135</v>
       </c>
       <c r="D281" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E281" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F281" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="H281" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
         <v>139</v>
       </c>
       <c r="D282" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E282" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F282" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="H282" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
         <v>143</v>
       </c>
       <c r="D283" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E283" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F283" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="H283" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
         <v>147</v>
       </c>
       <c r="D284" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E284" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F284" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H284" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
         <v>151</v>
       </c>
       <c r="D285" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E285" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F285" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H285" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
         <v>155</v>
       </c>
       <c r="D286" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E286" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F286" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H286" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
         <v>159</v>
       </c>
       <c r="D287" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E287" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F287" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H287" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
         <v>163</v>
       </c>
       <c r="D288" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E288" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F288" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="H288" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
         <v>167</v>
       </c>
       <c r="D289" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E289" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F289" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="H289" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
         <v>171</v>
       </c>
       <c r="D290" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E290" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F290" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="H290" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>175</v>
       </c>
       <c r="D291" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E291" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F291" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H291" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
         <v>179</v>
       </c>
       <c r="D292" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E292" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F292" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="H292" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
         <v>94</v>
       </c>
       <c r="D293" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E293" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F293" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="H293" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
         <v>186</v>
       </c>
       <c r="D294" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E294" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F294" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="H294" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>190</v>
       </c>
       <c r="D295" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E295" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F295" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="H295" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>194</v>
       </c>
       <c r="D296" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E296" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F296" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="H296" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
         <v>198</v>
       </c>
       <c r="D297" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E297" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F297" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="H297" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
         <v>203</v>
       </c>
       <c r="D298" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E298" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F298" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="H298" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
         <v>207</v>
       </c>
       <c r="D299" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E299" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F299" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="H299" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
         <v>211</v>
       </c>
       <c r="D300" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E300" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F300" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H300" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
         <v>215</v>
       </c>
       <c r="D301" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E301" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="F301" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="H301" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
         <v>10</v>
       </c>
       <c r="D302" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E302" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F302" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="H302" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
         <v>21</v>
       </c>
       <c r="D303" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E303" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F303" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="H303" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
         <v>26</v>
       </c>
       <c r="D304" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E304" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F304" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="H304" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
         <v>25</v>
       </c>
       <c r="D305" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E305" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F305" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="H305" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
         <v>29</v>
       </c>
       <c r="D306" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E306" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F306" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H306" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>32</v>
       </c>
       <c r="D307" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E307" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F307" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="H307" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
         <v>35</v>
       </c>
       <c r="D308" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E308" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F308" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H308" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
         <v>38</v>
       </c>
       <c r="D309" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E309" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F309" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="H309" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
         <v>41</v>
       </c>
       <c r="D310" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E310" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F310" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="H310" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
         <v>44</v>
       </c>
       <c r="D311" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E311" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F311" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="H311" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
         <v>47</v>
       </c>
       <c r="D312" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E312" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F312" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="H312" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
         <v>55</v>
       </c>
       <c r="D313" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E313" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F313" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="H313" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
         <v>59</v>
       </c>
       <c r="D314" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E314" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F314" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H314" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
         <v>51</v>
       </c>
       <c r="D315" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E315" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F315" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="H315" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
         <v>54</v>
       </c>
       <c r="D316" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E316" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F316" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H316" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
         <v>58</v>
       </c>
       <c r="D317" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E317" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F317" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="H317" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
         <v>62</v>
       </c>
       <c r="D318" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E318" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F318" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="H318" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
         <v>65</v>
       </c>
       <c r="D319" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E319" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F319" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="H319" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
         <v>68</v>
       </c>
       <c r="D320" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E320" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F320" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H320" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
         <v>71</v>
       </c>
       <c r="D321" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E321" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F321" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="H321" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
         <v>74</v>
       </c>
       <c r="D322" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E322" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F322" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="H322" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
         <v>77</v>
       </c>
       <c r="D323" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E323" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F323" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="H323" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
         <v>81</v>
       </c>
       <c r="D324" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E324" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F324" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="H324" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
         <v>85</v>
       </c>
       <c r="D325" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E325" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F325" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H325" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>88</v>
       </c>
       <c r="D326" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E326" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F326" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="H326" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
         <v>98</v>
       </c>
       <c r="D327" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E327" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F327" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="H327" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
         <v>102</v>
       </c>
       <c r="D328" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E328" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F328" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="H328" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
         <v>106</v>
       </c>
       <c r="D329" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E329" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F329" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="H329" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
         <v>110</v>
       </c>
       <c r="D330" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E330" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="F330" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="H330" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
         <v>10</v>
       </c>
       <c r="D331" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E331" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F331" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="H331" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
         <v>21</v>
       </c>
       <c r="D332" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E332" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F332" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="H332" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
         <v>26</v>
       </c>
       <c r="D333" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E333" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F333" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="H333" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
         <v>25</v>
       </c>
       <c r="D334" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E334" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F334" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="H334" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
         <v>29</v>
       </c>
       <c r="D335" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E335" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F335" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="H335" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
         <v>32</v>
       </c>
       <c r="D336" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E336" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F336" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H336" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
         <v>35</v>
       </c>
       <c r="D337" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E337" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F337" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="H337" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
         <v>38</v>
       </c>
       <c r="D338" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E338" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F338" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="H338" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
         <v>41</v>
       </c>
       <c r="D339" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E339" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F339" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="H339" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
         <v>44</v>
       </c>
       <c r="D340" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E340" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F340" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="H340" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
         <v>10</v>
       </c>
       <c r="D341" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E341" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F341" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="H341" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
         <v>21</v>
       </c>
       <c r="D342" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E342" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F342" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="H342" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
         <v>26</v>
       </c>
       <c r="D343" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E343" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F343" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="H343" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
         <v>25</v>
       </c>
       <c r="D344" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E344" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F344" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="H344" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
         <v>29</v>
       </c>
       <c r="D345" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E345" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F345" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="H345" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>32</v>
       </c>
       <c r="D346" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E346" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F346" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="H346" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>35</v>
       </c>
       <c r="D347" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E347" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F347" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="H347" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
         <v>38</v>
       </c>
       <c r="D348" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E348" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F348" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="H348" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
         <v>41</v>
       </c>
       <c r="D349" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E349" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F349" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="H349" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
         <v>44</v>
       </c>
       <c r="D350" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E350" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F350" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="H350" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
         <v>47</v>
       </c>
       <c r="D351" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E351" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F351" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="H351" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
         <v>55</v>
       </c>
       <c r="D352" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="E352" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="F352" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="H352" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
         <v>26</v>
       </c>
       <c r="D353" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="E353" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="F353" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="H353" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
         <v>25</v>
       </c>
       <c r="D354" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="E354" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="F354" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="H354" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
         <v>10</v>
       </c>
       <c r="D355" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="E355" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F355" t="s">
-        <v>18</v>
+        <v>227</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="H355" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
         <v>21</v>
       </c>
       <c r="D356" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="E356" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="F356" t="s">
-        <v>18</v>
+        <v>227</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="H356" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
         <v>10</v>
       </c>
       <c r="D357" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="E357" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="F357" t="s">
-        <v>18</v>
+        <v>227</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="H357" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>