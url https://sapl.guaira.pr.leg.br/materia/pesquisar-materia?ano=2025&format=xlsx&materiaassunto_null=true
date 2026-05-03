--- v1 (2026-02-05)
+++ v2 (2026-05-03)
@@ -54,8329 +54,8329 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, João Carlos Hartekoff, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/projeto_de_emenda_a_lei_organica_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/projeto_de_emenda_a_lei_organica_01.2025.pdf</t>
   </si>
   <si>
     <t>Suspende o prazo do Prefeito para análise de projetos de lei aprovados pela Câmara durante o recesso legislativo.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Gilmar Soares da Fonseca, Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_de_emenda_a_lei_organica_02.2025.pdf</t>
   </si>
   <si>
     <t>Inclui no processo legislativo orçamentário municipal as emendas impositivas previstas na Emenda Constitucional nº 86, de 17 de março de 2015 e Emenda Constitucional nº 100, de 26 de junho de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretiva - MD</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_01.2025_-_mesa.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_01.2025_-_mesa.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo à Lei municipal nº. 2.221/2022, que dispõe sobre os cargos efetivos e comissionados da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/projeto_de_lei_02.2025_-_mesa.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/projeto_de_lei_02.2025_-_mesa.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei Municipal nº. 1.935/2015, que dispõe acerca do Auxílio Alimentação dos servidores da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>Poder Executivo Municipal - Prefeito</t>
-[...2 lines deleted...]
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/projeto_de_lei_03.2025_-_executivo.pdf</t>
+    <t>Gileade Gabriel Osti</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/projeto_de_lei_03.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Reajusta em 6,0% o valor real dos vencimentos e dos salários do pessoal ativo, inativo e pensionista do Município de Guaíra.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/projeto_de_lei_04.2025_-_mesa.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/projeto_de_lei_04.2025_-_mesa.pdf</t>
   </si>
   <si>
     <t>Concede aos servidores ativos e inativos da Câmara Municipal de Guaíra, a revisão geral anual de 6% (seis por cento) no valor real dos vencimentos e dos salários.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_05.2025_-_mesa_-_abono_jornada_-_com_emenda.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_05.2025_-_mesa_-_abono_jornada_-_com_emenda.pdf</t>
   </si>
   <si>
     <t>Cria o abono pecuniário por extensão de carga horária aos servidores efetivos da Câmara Municipal de Guaíra, Estado do Paraná, ocupantes de cargos cuja carga horária semanal seja inferior a 40 (quarenta) horas, e dá outras providências.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Karina Bach</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/projeto_de_lei_06.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/projeto_de_lei_06.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do fornecimento gratuito de protetor solar para pessoas com doenças de pele no âmbito do Município de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Keila Marta Francisco, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_07.2025_-_mireli_-_cristiane_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_07.2025_-_mireli_-_cristiane_-_keila.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Defesa Pessoal para Mulheres no âmbito do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cristiane Giangarelli</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/projeto_de_lei_08.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/projeto_de_lei_08.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Institui o Conjunto de Rotas Turísticas Caminho das Sete Quedas no Município de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/projeto_de_lei_09.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/projeto_de_lei_09.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.043 de 14 de março de 2018 do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_10.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_10.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal  2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 119.106,62 (cento e dezenove mil, cento e seis reais e sessenta e dois centavos).</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_11.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_11.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de uso não onerosa de bem público municipal, denominado Porto de Pesca Manoel Messias dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/projeto_de_lei_12.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/projeto_de_lei_12.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Empresa Amiga das Mães Guairenses, no âmbito do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Adriano Richter</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_lei_13.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_lei_13.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Disciplina e estabelece preceitos para a implantação de campanhas destinadas ao desenvolvimento das potencialidades de educandos com altas habilidades ou superdotação na rede pública e particular de ensino do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gilmar Soares da Fonseca</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/projeto_de_lei_14.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/projeto_de_lei_14.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Robótica Educacional e dá outras providências.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adriano Richter, Beto Salamanca, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/projeto_de_lei_15.2025_-_adriano-beto-mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/projeto_de_lei_15.2025_-_adriano-beto-mirele.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Incentivo à Produção de Energia Fotovoltaica, e dá outras providências.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/projeto_de_lei_16.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/projeto_de_lei_16.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder bolsa-auxílio destinada ao transporte de estudantes residentes no Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Adriano Richter, Cristiane Giangarelli, Beto Salamanca, Claudemir Motorista, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/projeto_de_lei_17.2025_-_todos.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/projeto_de_lei_17.2025_-_todos.pdf</t>
   </si>
   <si>
     <t>Regulamenta a legislação nacional de trânsito no que diz respeito à circulação, nas vias urbanas de Guaíra, de ciclomotores, bicicletas elétricas e equipamentos de mobilidade individual autopropelidos; disciplina o uso do espaço público para a exploração do serviço de compartilhamento de bicicletas e patinetes elétricas acionadas por meio de plataforma digital; e dá outras providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/projeto_de_lei_18.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/projeto_de_lei_18.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Emprego e Dignidade voltado para as pessoas em situação de vulnerabilidade, e dá outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/projeto_de_lei_19.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/projeto_de_lei_19.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Escola do Legislativo no âmbito do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_de_lei_20.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_de_lei_20.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal 2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentária (Lei Municipal 2.373 de 08/11/2024), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 131.598,70 (cento e trinta e um mil, quinhentos e noventa e oito reais e setenta centavos).</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Plenário da Câmara - PLENO</t>
-[...2 lines deleted...]
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1657/projeto_de_lei_21.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1657/projeto_de_lei_21.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal 2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 246.000,00 (duzentos e quarenta e seis mil reais).</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_22.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_22.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Educação para o Empreendedorismo e dá outras providências.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1681/projeto_de_lei_23.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1681/projeto_de_lei_23.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui a "Gratificação de Atividades no Transporte Escolar - GATE", aos servidores no exercício de funções no transporte escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1682/projeto_de_lei_24.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1682/projeto_de_lei_24.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.965 de 11.12.2015, e dá outras providências.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_de_lei_25.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_de_lei_25.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Estabelece o Programa Cuidando da Pele no âmbito do Município de Guaíra.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1733/projeto_de_lei_26.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1733/projeto_de_lei_26.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Criança Segura no Município de Guaíra.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_27.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_27.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Prorroga, até 23 de junho de 2026, a vigência do Plano Nacional de Educação, aprovado por meio da Lei nº 1939, de 23 de junho de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_28.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_28.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivos a Fruticultura no Município de Guaíra, e autoriza a concessão de incentivo através de mudas frutíferas e assistência técnico aos agricultores familiares estabelecidos no Município a fim de fomentar a implantação da fruticultura e dá outras providências.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_29.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_29.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Sementes do Amanhã, e dá outras providências.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Claudemir Motorista, Karina Bach, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_30.2025_-_claudemir_-_karina_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_30.2025_-_claudemir_-_karina_-_tereza.pdf</t>
   </si>
   <si>
     <t>Cria o Auxílio Mudança de Moradia e dá outras providências.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_31.2025_-_mesa.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_31.2025_-_mesa.pdf</t>
   </si>
   <si>
     <t>Institui a Procuradoria da Mulher no âmbito da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_32.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_32.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guaíra, Estado do Paraná, a participar do Consórcio Intermunicipal de Educação e Ensino do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_33.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_33.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Guaíra, Estado do Paraná, a criar o Fundo Municipal dos Direitos das Mulheres (FMDM) e dá outras providências.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1772/projeto_de_lei_34.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1772/projeto_de_lei_34.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.676 de 31 de março de 2010 do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_35.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_35.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.593 de 27 de agosto de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1808/projeto_de_lei_36.2025_-_mesa.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1808/projeto_de_lei_36.2025_-_mesa.pdf</t>
   </si>
   <si>
     <t>Cria e acrescenta atribuições de cargos da estrutura administrativa da Câmara Municipal de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_de_lei_37.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_de_lei_37.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal para o Esporte (FME) do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_de_lei_38.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_de_lei_38.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte de Guaíra, Estado do Paraná, revoga a Lei nº 1.378/2006, e dá outras providências.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_de_lei_39.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_de_lei_39.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de ambulâncias em prol do CONSAMU, e dá outras providências.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1862/projeto_de_lei_40.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1862/projeto_de_lei_40.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal 2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 3.634.000,00 (três milhões, seiscentos e trinta e quatro mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1863/projeto_de_lei_41.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1863/projeto_de_lei_41.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de 1 (um) veículo em prol do HOSPITAL BENEFICENTE ASSISTE GUAÍRA, e dá outras providências.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Karina Bach, Cristiane Giangarelli, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_42.2025_-_karina_-_cristiane_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_42.2025_-_karina_-_cristiane_-_mirele.pdf</t>
   </si>
   <si>
     <t>Institui a Medalha de Honra ao Mérito Amanda Monique Gazola e dá outras providências.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_43.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_43.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.247 de 03.12.2003 e dá outras providências.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite, Cristiane Giangarelli, Karina Bach</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_44.2025_-_mirele_-_cristiane_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_44.2025_-_mirele_-_cristiane_-_karina.pdf</t>
   </si>
   <si>
     <t>Institui o fornecimento de alimentação aos alunos das escolas públicas municipais, durante as férias escolares no município de Guaíra.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Keila Marta Francisco, Adriano Richter, Givanildo José Tirolti</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_45.2025_-_keila_-_adriano_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_45.2025_-_keila_-_adriano_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Bombeiro Mirim" no Município de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_46.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_46.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o SUAS - Sistema Único de Assistência Social no âmbito do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/projeto_de_lei_47.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/projeto_de_lei_47.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal 2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual – 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 4.114.000,00 (quatro milhões, cento e quatorze mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/projeto_de_lei_48.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/projeto_de_lei_48.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA) e dá outras providências.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/projeto_de_lei_49-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/projeto_de_lei_49-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o serviço de guincho, pátio e guarda de veículos removidos em razão de infrações previstas no Código de Trânsito Brasileiro e na legislação de trânsito do Município de Guaíra/PR, cria o Pátio Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_de_lei_50-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_de_lei_50-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder transferência financeira, condicionada ao recebimento dos recursos do Governo Federal, para repasse ao Hospital Beneficente AssisteGuaíra, referente à realização de procedimentos cirúrgicos prioritários no âmbito do Sistema Único de Saúde (SUS), nos termos da Portaria GM/MS nº 1.388/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/projeto_de_lei_51-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/projeto_de_lei_51-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal 2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 400.000,00 (quatrocentos mil reais).</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/projeto_de_lei_52-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/projeto_de_lei_52-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar e efetuar abertura de Crédito Adicional Suplementar no Orçamento Anual do exercício de 2025, e alterar a Lei Orçamentária Anual 2025, (Lei Municipal 2.375 de 09/12/2024) e ajustar as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021), alterada pela (Lei Municipal 2375/2024 de 08/11/2024), e a LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar para criação de dotação para suprir as despesas no valor de R$ 17.021.465,38 (dezessete milhões, vinte e um mil, quatrocentos e sessenta e cinco reais e trinta e oito centavos), por crédito adicional suplementar por excesso de arrecadação.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/projeto_de_lei_53-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/projeto_de_lei_53-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar, mediante procedimento licitatório, empresa especializada para prestação de serviços médicos por hora, visando suprir vacâncias nas Unidades Básicas de Saúde do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/projeto_de_lei_54-2025_-_karina_-_cris_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/projeto_de_lei_54-2025_-_karina_-_cris_-_mirele.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Participação Comunitária, mediante recompensa financeira por denúncias de atos de depredação do patrimônio público, descarte irregular de lixo, pichações ou outras condutas que causem prejuízo ou sujeira em bens públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/projeto_de_lei_55-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/projeto_de_lei_55-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Governo do Município de Guaíra, Estado do Paraná, para o período de 2026 a 2029, e dá outras providências.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/projeto_de_lei_56-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/projeto_de_lei_56-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta a atividade de transporte remunerado privado individual ou compartilhado de passageiros, intermediado exclusivamente por aplicativos ou outras plataformas de comunicação em rede, no âmbito do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/projeto_de_lei_57-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/projeto_de_lei_57-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação da licença-maternidade e do auxílio-maternidade para 180 (cento e oitenta) dias às servidoras públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/projeto_de_lei_58-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/projeto_de_lei_58-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal 2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual – 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 498.493,80 (quatrocentos e noventa e oito mil, quatrocentos e noventa e três reais e oitenta centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/projeto_de_lei_59-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/projeto_de_lei_59-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de imóveis em prol da União para uso do Departamento de Polícia Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_60-2025_-_mirele_-_cristiane_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_60-2025_-_mirele_-_cristiane_-_karina.pdf</t>
   </si>
   <si>
     <t>Institui a transparência na arrecadação e aplicação dos recursos da Contribuição para Custeio de Iluminação Pública no Município de Guaíra, e dá outras providências.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/projeto_de_lei_61-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/projeto_de_lei_61-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/projeto_de_lei_62-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/projeto_de_lei_62-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal 2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual – 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 610.270,00 (seiscentos e dez mil, duzentos e setenta reais), e dá outras providências.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_lei_n_063-2025_-_executivo_-altera_lei_1.247.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_lei_n_063-2025_-_executivo_-altera_lei_1.247.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.247 de 03.12.2003 e dá outras providências.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Adriano Richter, Givanildo José Tirolti, Keila Marta Francisco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/projeto_de_lei_64-2025_-_givanildo_-_adriano_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/projeto_de_lei_64-2025_-_givanildo_-_adriano_-_keila.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Campista Católico" no âmbito da Câmara Municipal de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/projeto_de_lei_65-2025_-_todos.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/projeto_de_lei_65-2025_-_todos.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Tomada de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_de_lei_66-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_de_lei_66-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício Financeiro de 2026, e dá outras disposições.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/projeto_de_lei_67-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/projeto_de_lei_67-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de inovação, ciência e tecnologia do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_lei_68-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_lei_68-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal 2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para a criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Adicional Suplementar no valor de R$ 1.618.696,44 (um milhão, seiscentos e dezoito mil, seiscentos e noventa e seis reais e quarenta e quatro centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Adriano Richter, Givanildo José Tirolti, João Carlos Hartekoff, Keila Marta Francisco, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/projeto_de_lei_69-2025_-_adriano_-_givanildo_-_joao_-_keila_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/projeto_de_lei_69-2025_-_adriano_-_givanildo_-_joao_-_keila_-_tereza.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade sem fins lucrativos denominada Aliança Brasileira de Capoeira - Guaíra.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Beto Salamanca, Claudemir Motorista, Gilmar Soares da Fonseca, João Carlos Hartekoff, Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/projeto_de_lei_70-2025_-_cristiane_e_outros.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/projeto_de_lei_70-2025_-_cristiane_e_outros.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da Lei Municipal nº 2.250, de 03 de outubro de 2022.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/projeto_de_lei_71-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/projeto_de_lei_71-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.024 de 26 de setembro de 2017, do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2093/projeto_de_lei_72-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2093/projeto_de_lei_72-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.799 de 18 de dezembro de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_73-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_73-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná, subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS), e dá outras providências.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/projeto_de_lei_74-2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/projeto_de_lei_74-2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Institui o "Selo de Comércio com Melhor Acessibilidade" no Município de Guaíra-PR, como forma de reconhecer estabelecimentos comerciais que promovam a inclusão e a acessibilidade, e dá outras providências.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Karina Bach</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_75-2025_-_mirele_e_outros.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_75-2025_-_mirele_e_outros.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei Municipal nº 2.250/2022, para assegurar ampla participação dos profissionais do magistério nos processos de escolha dos diretores das unidades escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/projeto_de_lei_76-2025_-_todos.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/projeto_de_lei_76-2025_-_todos.pdf</t>
   </si>
   <si>
     <t>Altera a antiguidade máxima do veículo para ser utilizado no serviço de táxi no Município de Guaíra.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/projeto_de_lei_77-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/projeto_de_lei_77-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Fica instituído no Município de Guaíra, a Política Municipal de Incentivo ao Artesanato (PMIA) e torna a Feira do Artesão, evento oficial do município e dá outras providências.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/projeto_de_lei_78-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/projeto_de_lei_78-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2025 (Lei Municipal 2.375 de 09/12/2024) e ajusta as programações estabelecidas no PPA - Plano Plurianual – 2022 a 2025 (Lei Municipal 2.202 de 09/12/2021) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.373 de 08/11/2024), para criação de dotação por redução no valor de R$ 20.000,00 (vinte mil reais) conforme abaixo discriminada.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/projeto_de_lei_79-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/projeto_de_lei_79-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Institui gratificação mensal ao Agente de Contratação, ao Pregoeiro, aos membros da Comissão de Contratação e aos membros da Equipe de Apoio, nos termos da Lei Federal nº 14.133/2021 e do Decreto Municipal nº 424/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/projeto_de_lei_80-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/projeto_de_lei_80-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a liberação do valor de R$ 3.745.163,53 (três milhões, setecentos e quarenta e cinco mil, cento e sessenta e três reais e cinquenta e três centavos) da Câmara Municipal de Guaíra, Estado do Paraná, para o custeio de despesas referentes à reforma do prédio da Câmara Municipal de Guaíra, a ser executada pelo Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/projeto_lei_c_01-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/projeto_lei_c_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 01/2006, do Município de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_lei_c_02-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_lei_c_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar 001/2015 de 27 de abril de 2015.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_lei_c_03-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_lei_c_03-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber imóveis por doação da Itaipu Binacional, e dá outras providências.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_lei_c_04-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_lei_c_04-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo XVII da Lei Complementar nº 01/2006 (Código Tributário Municipal de Guaíra - Paraná), que dispõe sobre a Taxa de Coleta de Lixo, e dá outras providências.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/projeto_lei_c_05-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/projeto_lei_c_05-2025.pdf</t>
   </si>
   <si>
     <t>Institui a revisão do Plano Diretor do Município de Guaíra, revoga a Lei Complementar nº 001, de 02 de janeiro de 2008, e dá outras providências.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/projeto_lei_c_06-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/projeto_lei_c_06-2025.pdf</t>
   </si>
   <si>
     <t>Institui o novo perímetro urbano do Município de Guaíra, revoga a Lei Complementar nº 001, de 02 de janeiro de 2009 e, dá outras providências.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/projeto_lei_c_07-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/projeto_lei_c_07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema viário do Município de Guaíra, revoga a Lei Complementar nº 001, de 02 de janeiro de 2008 e, dá outras providências.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/projeto_lei_c_08-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/projeto_lei_c_08-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso e ocupação do solo do Município de Guaíra, revoga a Lei Complementar nº 001, de 02 de janeiro de 2008 e, dá outras providências.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_lei_c_09-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_lei_c_09-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo urbano do Município de Guaíra, revoga a Lei Complementar nº 001, de 02 de janeiro de 2008 e, dá outras providências.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/projeto_lei_c_10-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/projeto_lei_c_10-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras do Município de Guaíra, revoga as Leis Complementares nº 002, de 02 de janeiro de 2008, nº 02, de 21 de outubro de 2013, nº 05, de 29 de outubro de 2021 e, dá outras providências.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/projeto_lei_c_11-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/projeto_lei_c_11-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Posturas do Município de Guaíra, revoga as Leis Complementares nº 003, de 02 de janeiro de 2008 e nº 004, de 17 de dezembro de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/projeto_lei_c_12-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/projeto_lei_c_12-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estudo de Impacto de Vizinhança (EIV), Relatório de Impacto de Vizinhança (RIV), Estudo de Impacto Ambiental (EIA) e Relatório de Impacto Ambiental (RIMA) em consonância com a Lei Complementar do Plano Diretor do Município de Guaíra e, dá outras providências.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCLJ - Comissão de Constituição, Legislação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_decreto_legislativo_no_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_decreto_legislativo_no_01.2025.pdf</t>
   </si>
   <si>
     <t>MANTEM o veto parcial do Executivo Municipal ao Projeto de Lei nº 017/2025.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_decreto_legislativo_no_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_decreto_legislativo_no_02.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Guaíra, Estado do Paraná, à pessoa de HERALDO TRENTO.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>João Carlos Hartekoff, Tereza Camilo, Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/projeto_de_decreto_legislativo_no_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/projeto_de_decreto_legislativo_no_03.2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária do Município de Guaíra, Estado do Paraná, a Maria Elci Venâncio da Silva.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/projeto_de_decreto_legislativo_no_04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/projeto_de_decreto_legislativo_no_04.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Município de Guaíra (Executivo), relativa ao exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_resolucao_no_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_resolucao_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Guaíra, Resolução nº 3/2016, para fixar o mandato da Mesa Diretiva e das Comissões permanentes em 2 anos.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_resolucao_no_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_resolucao_no_02.2025.pdf</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/projeto_de_resolucao_no_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/projeto_de_resolucao_no_03.2025.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Guaíra, Resolução nº 3/2016, para regulamentar o rito eletrônico das sessões plenárias, e dá outras providências.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/projeto_de_resolucao_no_04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/projeto_de_resolucao_no_04.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, a estrutura e o funcionamento da Ouvidoria da Câmara Municipal de Vereadores de Guaíra, Estado do Paraná.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_resolucao_no_05.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_resolucao_no_05.2025.pdf</t>
   </si>
   <si>
     <t>Altera o limite de moções por vereador.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/emensa_01.2025_-_pres_02-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/emensa_01.2025_-_pres_02-2025.pdf</t>
   </si>
   <si>
     <t>Transforma o Projeto de Resolução em Projeto de Lei Ordinária e acrescenta o § 9º ao artigo 1º.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/emensa_02.2025_-_pl_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/emensa_02.2025_-_pl_01.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º, do Projeto de Lei, para inserir no artigo 4º, da Lei Municipal nº 2.221/2022 os §§ 3º e 4º.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/emensa_03.2025_-_pl_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/emensa_03.2025_-_pl_02.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da emenda e dos artigos 1º, 2º e 3º e inclui os artigos 4º e 5º, ao Projeto de Lei nº 002/2025.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/emensa_04.2025_-_pl_11.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/emensa_04.2025_-_pl_11.2025.pdf</t>
   </si>
   <si>
     <t>Corrige a numeração dos artigos do Projeto de Lei nº 011/2025.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/emenda_no_05.2025_-_p._res._04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/emenda_no_05.2025_-_p._res._04.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação dada pelo artigo 19 do Projeto de Resolução nº 003/2025 ao artigo 213, do Regimento Interno da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1625/emenda_no_06..2025_-_p._lc._01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1625/emenda_no_06..2025_-_p._lc._01.2025.pdf</t>
   </si>
   <si>
     <t>Adequa o Projeto de Lei Complementar nº 001/2025 à técnica legislativa disciplinada pela Lei Complementar Federal nº 95/1998.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1635/emenda_no_07..2025_-_p._l._012.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1635/emenda_no_07..2025_-_p._l._012.2025.pdf</t>
   </si>
   <si>
     <t>Corrige erro de concordância na redação do § 4º, do artigo 3º e altera a redação do artigo 7º, do Projeto de Lei nº 012/2025.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1626/emenda_no_08..2025_-_p._res._04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1626/emenda_no_08..2025_-_p._res._04.2025.pdf</t>
   </si>
   <si>
     <t>Suprime o Parágrafo Único, acrescenta os §§ 1º e 2º ao mesmo artigo 9º.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>João Carlos Hartekoff, Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1676/emensa_09.2025_-_pl_16.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1676/emensa_09.2025_-_pl_16.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º, do artigo 1º e o Anexo I, do Projeto de Lei nº 016/2025.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Adriano Richter, Beto Salamanca, Cristiane Giangarelli, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1685/emensa_10.2025_-_pl_12.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1685/emensa_10.2025_-_pl_12.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II, do parágrafo único, do artigo 1º do Projeto de Lei nº 02/2025.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>CESA - Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1717/emenda_no_11..2025_-_p._l._14.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1717/emenda_no_11..2025_-_p._l._14.2025.pdf</t>
   </si>
   <si>
     <t>Suprime termos do caput do artigo 2º e do seu inciso IV e do inciso II, do artigo 3º do Projeto de Lei nº 014/2025.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1761/emenda_no_12..2025_-_p._l._19.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1761/emenda_no_12..2025_-_p._l._19.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 7º e 8º do Projeto de Lei nº 019/2025 e suprime os artigos 9º e 10.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1762/emensa_13.2025_-_pl_31.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1762/emensa_13.2025_-_pl_31.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º e inclui o § 3º ao artigo 3º do Projeto de Lei nº 031/2025.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1789/emensa_14.2025_-_pl_27.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1789/emensa_14.2025_-_pl_27.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa e do artigo 1º do Projeto de Lei nº 027/2025.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1784/emenda_no_15..2025_-_p._l._19.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1784/emenda_no_15..2025_-_p._l._19.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput e dos §§ 2º, 3º e 4º do artigo 3º do Projeto de Lei nº 019/2025.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1774/emensa_16.2025_-_pl_31.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1774/emensa_16.2025_-_pl_31.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput e dos §§ 2º, 3º e 4º do artigo 3º do Projeto de Lei nº 031/2025.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>Adriano Richter, Beto Salamanca, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1814/emensa_17.2025_-_pl_36.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1814/emensa_17.2025_-_pl_36.2025.pdf</t>
   </si>
   <si>
     <t>Altera os critérios para seleção do Assessor da Procuradoria da Mulher.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1841/emensa_18.2025_-_pl_39.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1841/emensa_18.2025_-_pl_39.2025.pdf</t>
   </si>
   <si>
     <t>Corrige a nomenclatura do CONSAMU na redação do artigo 1º, do Projeto de Lei nº 039/2025.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1932/emensa_19.2025_-_pl_42.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1932/emensa_19.2025_-_pl_42.2025.pdf</t>
   </si>
   <si>
     <t>Altera a data da entrega da medalha estabelecida no Projeto de Lei nº 042/2025.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/emensa_20.2025_-_pl_46.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/emensa_20.2025_-_pl_46.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dois dispositivos para excluir termos estranhos ao projeto.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/emenda_no_21..2025_-_p._l._53.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/emenda_no_21..2025_-_p._l._53.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º do Projeto de Lei nº 053/2025.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>Keila Marta Francisco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/emensa_22.2025_-_pl_57.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/emensa_22.2025_-_pl_57.2025.pdf</t>
   </si>
   <si>
     <t>Inclui o § 5º ao artigo 1º, do Projeto de Lei nº 057/2025.</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/emensa_23.2025_-_pl_59.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/emensa_23.2025_-_pl_59.2025.pdf</t>
   </si>
   <si>
     <t>Subdivide o artigo 1º em incisos para fins de atender ao disposto no artigo 10, II, da Lei Complementar nº 95/98, sem alterações do texto.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/emenda_no_24.2025_-_p._l._56.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/emenda_no_24.2025_-_p._l._56.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º do artigo 12, do Projeto de Lei nº 056/2025.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/emensa_25.2025_-_pl_54.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/emensa_25.2025_-_pl_54.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 2º, incluir incisos no projeto de lei nº 054/2025.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/emensa_26.2025_-_pl_64.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/emensa_26.2025_-_pl_64.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa do projeto de lei nº 064/2025.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/emensa_27.2025_-_pl_77.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/emensa_27.2025_-_pl_77.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do projeto de lei nº 077/2025 para aperfeiçoamento gramatical.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/emensa_28.2025_-_pl_79.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/emensa_28.2025_-_pl_79.2025.pdf</t>
   </si>
   <si>
     <t>Subdivide o artigo 4º em incisos e altera a redação do inciso II do artigo 7º.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>Givanildo José Tirolti</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/emensa_29.2025_-_plc_05.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/emensa_29.2025_-_plc_05.2025.pdf</t>
   </si>
   <si>
     <t>Altera redação da ementa e corrige numeração das divisões internas.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/emensa_30.2025_-_plc_06.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/emensa_30.2025_-_plc_06.2025.pdf</t>
   </si>
   <si>
     <t>Altera redação da ementa e a redação do artigo 5º do Projeto de Lei Complementar nº 06/2025.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/emensa_31.2025_-_plc_07.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/emensa_31.2025_-_plc_07.2025.pdf</t>
   </si>
   <si>
     <t>Altera redação da ementa e a redação do artigo 46 do Projeto de Lei Complementar nº 07/2025.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/emensa_32.2025_-_plc_008.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/emensa_32.2025_-_plc_008.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa, renumera os incisos § 2º, do artigo 26 e a redação do artigo 99 do Projeto de Lei Complementar nº 08/2025.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/emensa_33.2025_-_plc_009.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/emensa_33.2025_-_plc_009.2025.pdf</t>
   </si>
   <si>
     <t>Altera redação da ementa e corrige numeração das divisões internas e altera a redação do artigo 108 do Projeto de Lei Complementar nº 09/2025.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/emensa_34.2025_-_plc_010.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/emensa_34.2025_-_plc_010.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da ementa e corrige a numeração do parágrafo do artigo 142 do Projeto de Lei Complementar nº 10/2025.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/emensa_35.2025_-_plc_011.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/emensa_35.2025_-_plc_011.2025.pdf</t>
   </si>
   <si>
     <t>altera a redação da ementa e corrige a numeração de subdivisões internas do Projeto de Lei Complementar nº 11/2025.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/emensa_36.2025_-_plc_012.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/emensa_36.2025_-_plc_012.2025.pdf</t>
   </si>
   <si>
     <t>Altera a subdivisão interna de Seção para Capítulos, renumera parágrafo do artigo 8º e altera a redação do artigo 47 e suprime o artigo 48 do Projeto de Lei Complementar nº 12/2025.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/requerimento_no_01.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/requerimento_no_01.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o atendimento prestado no Centro de Atenção Psicossocial (CAPS).</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_no_02.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_no_02.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o cumprimento da Lei Federal nº 13.977/2020 e Lei Complementar Municipal nº 01/2024.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1616/requerimento_no_03.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1616/requerimento_no_03.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei nº 006/2025.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1623/requerimento_no_04.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1623/requerimento_no_04.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal informações sobre a regularização da área doada ao Município de Guaíra para a instalação de uma área de lazer e prática de esporte na Comunidade de Salamanca.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1624/requerimento_no_05.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1624/requerimento_no_05.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal informações sobre a construção de via pública que liga os bairros São José e Vila Alta.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1653/requerimento_no_06.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1653/requerimento_no_06.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal informações sobre a implantação da linha de transporte Municipal coletivo na área Rural.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/requerimento_no_07.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/requerimento_no_07.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal informações detalhadas sobre os gastos anuais do Município com o contratação de serviços de coffee break.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_no_08.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_no_08.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal informações sobre a aplicação da Lei Municipal n.º 2.129/2020.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1715/requerimento_no_09.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1715/requerimento_no_09.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal informações sobre as obras de reforma nas escolas municipais Mário Calmon e Ana Rita de Cássia.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1788/requerimento_no_10.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1788/requerimento_no_10.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal informações sobre o custo de fornecimento de merenda escolar na rede municipal de ensino, custo por aluno, custo para fornecer a merenda durante recesso e férias, entre outros.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1809/requerimento_no_11.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1809/requerimento_no_11.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a quantidade de materiais esportivos adquiridos no ano de 2024 e 2025 e o encaminhamento de ordem de compras, fotos e o destino dos materiais, acompanhado dos respectivos comprovantes.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_no_12.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_no_12.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer informações relativas a quantidade de alunos matriculados em instituição de ensino de Salto del Guairá apresentaram requerimento de concessão do auxílio criado pela Lei Municipal nº 2.395/2025, quantidade de deferimentos, fundamentos utilizados para o indeferimento de pedidos, envio de relação dos alunos indeferidos com cópia das decisões. Qual o embasamento jurídico para se exigir o reconhecimento da Instituição de Ensino pelo MEC para a concessão do benefício e qual o fundamento e quais as intenções de se exigir o domicílio eleitoral em Guaíra para a concessão do benefício.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_no_13.2025_-_cristiane_-_karina_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_no_13.2025_-_cristiane_-_karina_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer o envio de cópia do contrato de prestação de serviço ao Município da empresa Copervale.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_no_14.2025_-_cristiane_-_karina_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_no_14.2025_-_cristiane_-_karina_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a quantidade de servidores que trabalham com a limpeza, quantos recebem adicional de insalubridade, qual o critério para tal concessão e a lista de servidores do referido setor.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1845/requerimento_no_15.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1845/requerimento_no_15.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Requer a retirada do Projeto de Lei nº 019/2025 e o deferimento de sua reapresentação após os necessários ajustes ao texto.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1866/requerimento_no_16.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1866/requerimento_no_16.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a quantidade e relação de empresa que recebem o benefício de incentivo ao aluguel e envio de cópia dos editais de abertura dos prazos para o requerimento do benefício relativo aos últimos cinco anos.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_17.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_17.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a apresentação da cópia do contrato de concessão do serviço de água e esgoto do Município com a Sanepar e a cópia do edital de licitação da concessão do serviço, se tiver. Se não tiver, esclarecer como se deu o processo licitatório e contratação.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_no_18.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_no_18.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Renúncia ao cargo que ocupa na Mesa Diretora da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_no_19.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_no_19.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer, do Poder Executivo, informações relativas a quantidade de professores em exercício, quantidade de vagas abertas, quantidade de professores efetivos e PSS, justificativa para contratação de PSS e relação nominal de todos os professores da rede pública municipal.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_no_20.2025_-_karina_-_mirele_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_no_20.2025_-_karina_-_mirele_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Requer, do Prefeito Municipal, informações sobre o motivo da locação de veículos, qual o valor a ser pago, justificar a escolha pela locação ao invés da compra, destinação dos veículos e qual Secretaria ficará responsável pela utilização e manutenção.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/requerimento_no_21.2025_-_karina_-_mirele_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/requerimento_no_21.2025_-_karina_-_mirele_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Requer, do Prefeito Municipal, informações sobre a forma como a secretaria competente está efetuando a distribuição de absorventes, se esta distribuição está acontecendo e quais providências serão tomadas para garantir o fornecimento.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/requerimento_no_22.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/requerimento_no_22.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Requer, do Prefeito Municipal, informações relativas a quantidade de pacientes atualmente diagnosticados com neoplasia maligna (câncer) e quantos desses pacientes contribuem com o IPTU.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/</t>
+    <t>http://sapl.guaira.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Requer do Sr. Diretor Geral Brasileiro da Itaipu Binacional auxílio financeiro para custear despesas referente a readequação das estradas rurais do Município de Guaíra/PR.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_no_24.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_no_24.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre todas as obras públicas em andamento no Município de Guaíra.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/requerimento_n_025.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/requerimento_n_025.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal informações sobre as medidas que estão sendo adotadas pela Prefeitura em relação à leishmaniose, doença que tem gerado grande preocupação à população local.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/requerimento_no_26.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/requerimento_no_26.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal informações relativa a quantidade de pacientes diagnosticados com Neoplasia Maligna no Município de Guaíra que são contribuintes diretos do IPTU e o valor total de IPTU pago por essas pessoas.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/requerimento_no_27.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/requerimento_no_27.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal apresente cópia dos contratos firmados para prestação de serviço nas áreas hidráulicas, elétrica, de internet e correlatas, além das ordens de serviços expedidas, relação atualizada de pagamentos realizados, descrição dos serviços prestados e editais de licitação.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, João Carlos Hartekoff, Karina Bach</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/requerimento_no_28.2025_-_mirele_-_cristiane_-_karina_-_claudemir_-_joao_-_beto_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/requerimento_no_28.2025_-_mirele_-_cristiane_-_karina_-_claudemir_-_joao_-_beto_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal informe se a Sanepar tem conhecimento de que há despejo de esgoto a céu aberto em locais públicos do Município de Guaíra ou no Rio Paraná, quais as causas técnicas para tais ocorrências, quais medidas emergenciais são adotadas, qual o prazo para solução definitiva, se há registro de notificação ou atuação por parte de órgãos ambientais.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/requerimento_no_29.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/requerimento_no_29.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal informe o motivo da demora na realização dos exames médicos, o número de pacientes atualmente aguardando exames, as medidas que estão sendo tomadas pela Secretaria para solucionar o problema.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_no_30.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_no_30.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal informe quantos estagiários remunerados estão vinculado à Prefeitura Municipal; apresente a relação nominal de todos os estagiários, sua lotação, a instituição de ensino e o valor da bolsa.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/requerimento_no_31.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/requerimento_no_31.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal informe a quantidade total de professores efetivos e contratados da rede de ensino municipal; apresente relação nominal de todos os professores que estão fora de sala de aula, apresentando o motivo para tal ausência e o setor de sua locação.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/requerimento_no_32.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/requerimento_no_32.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal apresente informações sobre o serviço de equoterapia.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/requerimento_no_33.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/requerimento_no_33.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer informações do Prefeito relativas ao transporte escolar, como número de ônibus utilizados, quantidades de monitores, entre outras.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_no_34.2025_-_mirele_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_no_34.2025_-_mirele_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal informações relativas ao empenho nº 24461/2025.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/requerimento_no_35.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/requerimento_no_35.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito Municipal a prestação de informações relativas a concessão e utilização de diárias utilizadas em viagens pelo Prefeito Municipal, Vice-Prefeito Municipal, Secretários Municipais, Diretores Municipais, Assessores e Servidores Efetivos ou Contratados.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/requerimento_no_36.2025_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/requerimento_no_36.2025_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo informações relativas ao contratos de palestras e assessorias celebrados durante a gestão da servidora Cassia Cassiana, os pagamentos que foram realizados, todos os contratos celebrados para a realização do desfile cívico de 7 de setembro e contratos celebrados com a Dra. Marta Chaves, com os respectivos pagamentos.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>RepÉt</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
     <t>Conselho Regional de Medicina do Paraná - CRM-PR</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/oficio_crm.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/oficio_crm.pdf</t>
   </si>
   <si>
     <t>Denúncia por falta de decoro parlamentar Vereadora Karina Patrícia Bach.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1710/representacao_02.2025_-_mirele_x_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1710/representacao_02.2025_-_mirele_x_givanildo.pdf</t>
   </si>
   <si>
     <t>Denúncia por falta de decoro parlamentar contra o Vereador Givanildo José Tirolti.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>Autor(es) - Autor</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/representacao_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/representacao_03.2025.pdf</t>
   </si>
   <si>
     <t>Representação de Anderson Henrique de Araújo Sevignani contra os vereadores Mirele Paula Cetto Leite, Cristiane Giangarelli e João Carlos Hartekoff por falta de decoro parlamentar praticada na sessão ordinária do dia 16/06/2025.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Tereza Camilo, Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1731/mocao_01.2025_-_unioeste_-_cintia_f._lima_-_eric_g._cardin_-_max_a._a._ferreira.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1731/mocao_01.2025_-_unioeste_-_cintia_f._lima_-_eric_g._cardin_-_max_a._a._ferreira.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações ao Laboratório de Ensino, Pesquisa e Extensão "Fronteiras, Estado e Relações Sociais" - LAFRONT, à UNIOESTE - Universidade Estadual do Oeste do Paraná, à Dra. Cintia Fiorotti Lima, ao Dr. Eric Gustavo Cardin e ao Dr. Max André Araujo Ferreira, pelo projeto de iniciativa acadêmica do laboratório que digitalizou, organizou e disponibiliza gratuitamente, todas as edições do Jornal Ilha Grande, desde a primeira publicação em 12 de abril de 1980 até o ano de 2005, garantindo a proteção da memória e parte da importante história do Município de Guaíra.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>Tereza Camilo, Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Keila Marta Francisco, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1867/mocao_02.2025_-_stf_-_apae.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1867/mocao_02.2025_-_stf_-_apae.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Supremo Tribunal Federal (STF), para que se manifeste contrário à Ação Direta de Inconstitucionalidade (ADI) nº 7796, que questiona o apoio do Estado do Paraná à educação promovida por entidades filantrópicas, como as APAEs e instituições congêneres.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Tereza Camilo, Adriano Richter, Beto Salamanca, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/mocao_n_03-2025_-__antonio_silvio_diniz.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/mocao_n_03-2025_-__antonio_silvio_diniz.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações ao Sr. Antônio Silvio Diniz, em virtude de sua destacada atuação como profissional da saúde, educador, voluntário e líder comunitário, cuja contribuição deixou marcas profundas na história e no desenvolvimento social de Guaíra.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>Adriano Richter, Givanildo José Tirolti, Keila Marta Francisco, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/mocao_4.2025_-_associacao_mesatenistas_de_guaira.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/mocao_4.2025_-_associacao_mesatenistas_de_guaira.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à Associação dos Mesatenistas de Guaíra - AMG.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>Gilmar Soares da Fonseca, Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/mocao_n_05-2025_-_repudio_copel.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/mocao_n_05-2025_-_repudio_copel.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Copel em decorrência as constantes quedas de energia elétrica registradas em Guaíra.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2168/mocao_n_08-2025_-_projeto_mana.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2168/mocao_n_08-2025_-_projeto_mana.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento, aplausos e congratulações à Senhora Ana Maria Menel Maravieski, em razão de sua destacada trajetória de vida e dos relevantes serviços prestados à educação, à cultura e à história do Município de Guaíra e de toda a região.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>Keila Marta Francisco, Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/mocao_n_06-2025_-_ana_maria_menel_maravieski.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/mocao_n_06-2025_-_ana_maria_menel_maravieski.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações ao Projeto Maná, pela dedicação em acolher pessoas em situação de rua, oferecendo abrigo, alimento e, sobretudo, fé e esperança, sob a coordenação do Pastor Marcos.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>Karina Bach, Beto Salamanca, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Keila Marta Francisco, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/mocao_n_09-2025_-_ivan_wachsmann_-_fernanda_martinazzo_-_cristiano_fumio_wagatsuma.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/mocao_n_09-2025_-_ivan_wachsmann_-_fernanda_martinazzo_-_cristiano_fumio_wagatsuma.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. Ivan Wachsmann, à Sra. Fernanda Martinazzo e ao Sr. Cristiano Fumio Wagatsuma, idealizadores e organizadores da campanha de arrecadação de doações para as vítimas das enchentes ocorridas no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Claudemir Motorista</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_001.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_001.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja feita a troca das rodas do carrinho de transporte de urna mortuária e a execução a construção de calçada nos corredores de acesso aos túmulos.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_002.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_002.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a melhoria das condições de trânsito da Avenida João Aldana, no bairro Jardim Zeballos.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_003.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_003.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja adquirido notebooks para os professores da rede municipal de educação.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_004.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_004.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja criado um aplicativo para agendamento de consultas nas unidades básicas de saúde (UBS).</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_no_005.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_no_005.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja mais bem divulgado o cronograma regular de coleta de materiais recicláveis.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_no_006.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_no_006.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que o Kartódromo Municipal seja usado para atividades recreativas.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_007.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_007.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que transforme a Rua Juscelino Kubitschek de Oliveira em mão única.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_no_008.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_no_008.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize o asfaltamento e sinalização da Rua Rui Barbosa.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_no_009.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_no_009.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça o asfaltamento da última quadra da Avenida Marginal, na Vila Eletrosul.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_no_010.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_no_010.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja proposta alteração na Lei Municipal nº 1676/2010 para que cada Secretaria tenha autonomia para servir o café da manhã de seus servidores em seus locais de trabalho.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_011.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_011.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal a implementação de gratuidade no transporte público municipal para estudantes de todas as idades.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_012.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_012.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que instale um posto da Guarda Municipal na Praça Duque de Caxias.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_013.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_013.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja elaborado estudos para a valorização e preservação do Monumento da Bíblia e Criança de Praça de Reflexão Espiritual, na praça João XXIII, em frente à Câmara Municipal.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_014.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_014.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize a reforma da quadra de esportes da Escola Santa Paula, que se encontra em estado de total abandono.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_015.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_015.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos para a instalação de iluminação pública adequada nas rotatórias da Avenida Joaquim Dorneles Vargas.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_016.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_016.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos para a instalação de iluminação com luzes de espectro total com proteção contra radiação nas salas de aula de alunos com TDAH nas escolas municipais.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_017.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_017.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a adequação do Porto Internacional Sete Quedas para proporcionar melhores condições de atendimento aos caminhoneiros e demais usuários.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_018.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_018.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos para a instalação de redutor de velocidade na Rua Professor Miguel Camargo, próximo à Rua Teresinha Paloch e Rua Osni Cela, próximo à Travessa Teresinha Paloch, no Jardim Guaíra.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_019.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_019.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos para a realização de reparo no Salão Comunitário do Parque Hortência.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_020.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_020.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudo para reajustar o salário das merendeiras do município, cujos salários não são atualizados desde 2003.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_021.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_021.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a instalação de lixeiras seletivas no Centro da cidade.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>João Carlos Hartekoff</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_022.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_022.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie os estudos necessários para melhorias na Vila Eletrosul com a construção de capela mortuária e centro comunitário.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_023.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_023.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie os estudos necessários para a reforma e ampliação do Ginásio Poliesportivo da Vila Eletrosul.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_024.2025_-_adriano_-_alterado.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_024.2025_-_adriano_-_alterado.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie estudos para a instalação de um parque infantil no Bairro São José.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>Adriano Richter, Beto Salamanca</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_025.2025_-_adriano_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_025.2025_-_adriano_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie um programa ou cronograma municipal para a realização de manutenção, limpeza e sinalização periódica nas pontes e bueiros da zona rural.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_026.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_026.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a reforma completa das instalações do ginásio de Esportes do Maracaju dos Gaúchos, incluindo a construção de vestiários e implementação de acessibilidade.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_027.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_027.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize os estudos necessários para se evitar alagamentos na Rua Maria José Viana, Jardim Santa Paula.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_028.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_028.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que coloque placas com os nomes das ruas no Cruzeirinho.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_029.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_029.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize melhorias na Avenida Thomaz Luiz Zeballos, especificamente na área destinada à via de ciclismo e pedestre.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_030.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_030.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que adquira uma van, com capacidade para 21 lugares e 3 ambulâncias.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_031.2025_-_karina_-_tereza_-_cristiane_-_mirele_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_031.2025_-_karina_-_tereza_-_cristiane_-_mirele_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja criada e regulamentada a Coordenadoria da Patrulha Maria da Penha no município de Guaíra.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_032.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_032.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que construa uma quadra de vôlei de areia ou quadra poliesportiva na Comunidade Rural do Cruzeirinho.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_033.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_033.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que reative a Academia ao Ar Livre da Comunidade de Bela Vista do Oeste, próxima ao Ginásio Poliesportivo Ryoei Kuba.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_034.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_034.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que tome as providências necessárias para ampliar a Capela Mortuária.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_035.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_035.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja concedida prioridade no atendimento de saúde às crianças atendidas pela Pestalozzi no Município de Guaíra.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_036.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_036.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudos necessários para implementação do sistema de cartão alimentação no lugar da cesta básica.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_037.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_037.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie uma homenagem póstuma através de denominação de rua, à pessoa de Henrique Casaca Manso.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_038.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_038.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que a Secretaria de Saúde faça a impressão ou fotocópia de documentos, quando necessário aos pacientes em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_039.2025_-_gilmar_-_alterado.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_039.2025_-_gilmar_-_alterado.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que construa uma pista de caminhada e ciclovias entre o bairro Eletrosul e o Jardim Guaíra.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_no_040.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_no_040.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça a instalação de uma mini farmácia junto à Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>Beto Salamanca, Givanildo José Tirolti</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_041.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_041.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie, em caráter de urgência, a ampliação da rede de água na Comunidade do Sítio dos Italianos.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_042.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_042.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça melhorias na Praça do Japão.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_043.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_043.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que amplie a licença maternidade das servidoras públicas municipais de Guaíra para 6 meses.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_044.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_044.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que tome as devidas providências para que o Município manifeste interesse e efetue a inscrição para o processo de seleção de projetos criados pelo Ministério do Esporte, até o dia 31/03/2025, para a construção de 260 centros esportivos comunitários nos munícipios brasileiros.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_045.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_045.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie que a farmácia da Unidade Central de Saúde funcione 24 horas.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_046.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_046.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a instalação de lixeiras de coleta seletiva para recicláveis próximo a rampa de acesso ao Rio Paraná, bem como instale ou substitua a iluminação nas dependências do Centro Náutico Marinas.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_047.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_047.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que viabilize estudos para a contratação de um educador físico adicional para o atendimento aos idosos participantes do Serviço de Conveniência e Fortalecimento de Vínculos.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_048.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_048.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que construa um campo de futebol suíço ou society para as Comunidades do Parque Anhembi e Colagul.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_049.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_049.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos para a melhoria da infraestrutura de iluminação com led da Av. Martin Luther King, desde o Clube 27 até a Vila Eletrosul, passando pela Vila Geanete e Vila dos Técnicos.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_050.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_050.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja viabilizada a instalação de painéis eletrônicos de chamada nas unidades básicas de saúde (UBS) e na Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_051.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_051.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize, com urgência, os estudos necessários para que o Poder Executivo promova a criação e/ou ampliação de um serviço de atendimento veterinário 24 (vinte e quatro) horas para protetores e animais e famílias cadastradas no CadÚnico.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1642/indicacao_no_052.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1642/indicacao_no_052.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as providências necessárias visando a alteração do Artigo 6º LEI n.º 2043, de 14/03/2018, que dispõe sobre Auxílio-Alimentação.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_no_053.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_no_053.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que viabilize estudos necessários para melhorias no sistema de drenagem de águas pluviais do bairro Vila Margarida, especificamente na Rua dos Lírios, entre os números 40 e 56.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_no_054.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_no_054.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados com urgência, estudos necessários para melhorias no acesso à saúde para os idosos.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_055.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_055.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada uma análise e estudo de viabilidade, para disponibilização de ônibus equipados com banheiros,  para o transporte de pacientes que realizam tratamentos médicos em outras cidades. Essa medida contribuirá para a melhoria da qualidade de vida dessas pessoas, especialmente as mais vulneráveis, como idosos e pessoas com deficiência.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_056.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_056.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciado um cronograma de manutenção das praças e espaços públicos de nossa cidade, com a antecedência necessária para que tais locais estejam devidamente cuidados e organizados antes das datas festivas e feriados.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_057.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_057.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a possibilidade de melhorar a acessibilidade para a Festa das Nações, em benefício das pessoas com deficiência (PCDs) e idosos.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_058.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_058.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam efetuados estudos necessários para a revitalização da praça Fundo de Vale.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>João Carlos Hartekoff, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_059.2025_-_joao_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_059.2025_-_joao_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados estudos necessários para melhorias na Rua Luciano Soarez, com foco na limpeza, poda de árvores e iluminação no entorno do Cine Teatro 7 Quedas.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_060.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_060.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a implantação de iluminação no campo de futebol suíço da Vila Rica, tendo em vista a necessidade urgente para a comunidade local e para o desenvolvimento da prática esportiva na região.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>Beto Salamanca</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1651/indicacao_no_061.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1651/indicacao_no_061.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize um estudo para a redução dos valores cobrados pelas horas máquinas, que são executadas pelo município.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_no_062.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_no_062.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie estudos necessários para a construção de um parquinho infantil com piso emborrachado monolítico em nossa cidade, destinado a crianças de 0 até 5 anos.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_063.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_063.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos e providências que se fizerem necessárias, para que seja retirada a cobrança da taxa de lixo para empresas em terreno baldios que não utilizam o serviço de coleta de resíduos sólidos prestado pelo Município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_064.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_064.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados os estudos necessários para a instalação de iluminação pública ao longo da Estrada Velha, que liga a Vila Eletrosul ao Aeroporto de Guaíra.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_065.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_065.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie os estudos necessários para que os professores das redes municipais adquiram uniformes, como camisa polo, um pouco mais comprida, pois nos dias de calor é insuportável ficar de jaleco.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_066.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_066.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que estude a viabilidade de pavimentação asfáltica na estrada rural entre a Vila Maracaju e a comunidade Quilombola.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_067.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_067.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize os estudos necessários para a instalação de um parquinho infantil no Bairro Tancredo Neves (BNH 3).</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_068.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_068.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize os estudos necessários para a construção de um centro esportivo na Praça São Francisco, que contemple, entre outras melhorias, a criação de salas amplas e climatizadas para a prática de modalidades individuais, como karatê, tênis de mesa, dança, jiu-jitsu, entre outras.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_no_069.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_no_069.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que sejam tomadas as providências necessárias para a instalação de um guard rail ao longo da Av. Marginal, nas proximidades da UPA e do Parque do Lago Rogério Lourenço.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_no_070.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_no_070.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie uma Ação Civil Pública contra a Copel para cumprimento de obrigações e indenização por danos, considerando as constantes quedas de energia que têm prejudicado a população do nosso município, bem como os danos causados à qualidade de vida dos cidadãos e à infraestrutura local, configurando uma falha no fornecimento de um serviço público essencial e contínuo, conforme estabelecido na Constituição Federal e na legislação pertinente.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_071.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_071.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada poda de árvores nas Avenidas Mate Laranjeiras e Coronel Otávio Tosta, devido a diversas condições que comprometem tanto a segurança dos pedestres e motoristas quanto a saúde das próprias árvores.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_072.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_072.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a ampliação de estacionamento de motos nas avenidas Mate Laranjeira e Coronel Otávio Tosta.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_073.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_073.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as providências necessárias para viabilizar a instalação de câmeras de monitoramento na Rua Albino Guzella, considerando as recorrentes denúncias de abandono de animais e descarte irregular de lixo nessa região, que fica nas proximidades da placa “Eu Amo Guaíra”, região que praticamente faz fundo com o Parque do Lago.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_074.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_074.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja disponibilizada uma assistente social na área da saúde, bem como a contratação de mais duas assistentes sociais para atuar no CRAS (Centro de Referência de Assistência Social) e no CREAS (Centro de Referência Especializado de Assistência Social).</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_075.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_075.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize um estudo técnico para a melhoria da infraestrutura da Ponte do Rio Xororó, localizada no Distrito Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_076.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_076.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado os estudos necessários para a pavimentação da estrada velha, que liga Eletrosul ao aeroporto municipal.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_077.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_077.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado com urgência um estudo detalhado sobre os abastecedouros rurais utilizados pelos agricultores de nosso município, especialmente aqueles que alimentam as lavouras para pulverização, com a implementação de poços artesianos, com a instalação de sistemas de energia solar, a fim de reduzir os custos com energia elétrica e tornar o processo mais sustentável.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_078.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_078.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a substituição do aparelho de som utilizado no Posto Central, visto que o equipamento atual apresenta falhas técnicas que comprometem sua funcionalidade. O som não está audível de forma adequada, o que dificulta a chamada dos pacientes para as consultas.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_no_079.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_no_079.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja viabilizada  a criação de um setor de achados e perdidos na cidade, com o objetivo de centralizar e organizar os objetos e documentos encontrados e perdidos, proporcionando um meio eficaz de devolução aos seus legítimos donos.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_no_080.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_no_080.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja adequada a jornada de trabalho dos Assistentes Sociais, para 30 horas semanais, vedada a redução do salário, como forma de garantir tanto a qualidade dos serviços prestados à população quanto a saúde e o bem-estar dos profissionais, que são essenciais para a execução de um trabalho comprometido com a justiça social e a promoção dos direitos humanos.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_no_081.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_no_081.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada melhorias para os bairros Isack Vanin (BNH2) e Jardim Itaipú, como a instalação de lâmpadas de LED, poda de árvores, operação de tapa-buracos e pintura de meio-fio. Essas melhorias são de extrema importância para garantir uma melhor qualidade de vida para os moradores e aumentar o bem-estar coletivo.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_no_082.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_no_082.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que  seja providenciada, com a maior urgência, a instalação de bancos no Posto de Saúde do Maracaju dos Gaúchos, a fim de proporcionar maior conforte e comodidade aos munícipes que utilizam o local para atendimento.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_083.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_083.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciado com urgência melhorias na infraestrutura da Vila Janete, incluindo a instalação de iluminação pública adequada, construção de um ponto de ônibus coberto, realização de capinação e limpeza das ruas.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_084.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_084.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a contratação de médico veterinária adicional, conforme previsto no concurso vigente, tendo em vista a crescente demanda de atendimentos no município e a insuficiência de profissionais para atender adequadamente às necessidades da população e implementação de programa de controle de zoonoses, visando à saúde pública e ao bem-estar dos animais e da população de nosso município.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_085.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_085.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a implementação de cursos profissionalizantes direcionados às mães de crianças com deficiência em nosso município. A proposta apresentada reveste-se de grande relevância social e econômica, pois visa atender a um grupo frequentemente marginalizado no contexto da inclusão profissional. Reconhecendo as dificuldades específicas enfrentadas por essas mulheres, a iniciativa busca criar oportunidades que promovam sua autonomia financeira, assegurem sua dignidade e melhorem a qualidade de vida tanto para elas quanto para suas famílias.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_086.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_086.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie os estudos necessários para a construção de travessias elevadas, bem como o calçamento ao longo da Rua Alberto Waldow, no Jardim Guaíra, especialmente nas proximidades das escolas Jaime Rodrigues e Almirante Tamandaré.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_087.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_087.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja alterado o horário de início da coleta de lixo, propondo que seja antecipada para as 5 horas da manhã. A equipe responsável pela coleta tem demonstrado insatisfação devido ao intenso calor que atinge a região durante o dia, o que torna o trabalho extenuante e quase insuportável, especialmente para os trabalhadores que acompanham o caminhão, realizando a coleta manualmente.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_088.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_088.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja viabilizada a possibilidade de construir um novo Centro de atendimento à criança e ao adolescente (CEACA) na Vila Eletrosul, com piscina, pista de atletismo e salas destinadas ao atendimento do CRAS itinerante; é uma iniciativa muito relevante para o desenvolvimento social e cultural da comunidade local.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_no_089.2025_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_no_089.2025_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize a pavimentação (seja por asfalto, paver ou pedra irregular) na estrada rural que liga o asfalto da Estrada da Faixinha à Comunidade dos Sítios dos Italianos, localizada nesta comarca.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_no_090.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_no_090.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam providenciado melhorias e manutenção na Rua Pedro Glomike Filho, rua que liga a Vila dos Pescadores com o Bairro Internacional, pois a rua encontra-se em estado de deterioração, com vários pontos críticos que dificultam o tráfego de veículos e pedestres, além de comprometer a segurança dos moradores da região, sendo necessário o cascalhamento e nivelamento da via.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_no_091.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_no_091.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a instalação de bocas de lobo para captação de água das chuvas nas Ruas Tufi Aredi, Ulisses Toldo, Maria José Fidélis, Adrião Nunes - Bairro Izak Vanin. Estas ruas enfrentam sérios problemas durante períodos de chuvas intensas, pois o sistema de drenagem atual não é capaz de suportar o volume de água, resultando em alagamentos e transtornos para os moradores e usuários dessas vias.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_no_092.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_no_092.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as providências necessárias para a instalação de ponto de ônibus em frente ao ginásio de esporte, na entrada da avenida principal que entra na BR, Rua Caxias do Sul, Maracaju dos Gaúchos.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_no_093.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_no_093.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos para pavimentação e recuperação asfáltica das ruas da Vila Eletrosul, sendo elas: Rua Limoeiro, Rua Adriano Sirilo dos Santos, Rua São Carlos, Rua Ibadep, Rua Aeroporto e Rua Maracaju.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_no_094.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_no_094.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja analisada a viabilidade de implantação do plano piloto do anel cicloviário “Pedal Seguro”, com a criação de ciclovias e ciclofaixas conectando regiões estratégicas da cidade, com foco em atender a demanda crescente de ciclistas, atletas e cidadãos que utilizam a bicicleta como forma de atividade física e promoção da saúde.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_no_095.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_no_095.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam efetuados os estudos necessários para a instalação de sombrite nos parquinhos da cidade, considerando o intenso calor durante boa parte do ano, o que torna os parquinhos públicos inapropriados para o uso das crianças, e os danos causados pelo granizo e chuvas frequentes no inverno.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_no_096.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_no_096.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizadas melhorias no Bairro Tancredo Neves, com a devida atenção das secretarias e departamentos competentes, incluindo a poda de árvores, a realização da operação tapa-buracos nas vias que se encontram danificadas, a pintura dos meios-fios, bem como a execução de limpeza geral em todo o bairro. Também é importante providenciar a substituição das lâmpadas queimadas, garantindo a adequada iluminação pública e, consequentemente, mais segurança para os moradores.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1726/indicacao_no_097.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1726/indicacao_no_097.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo técnico e de viabilidade para a construção de um abatedouro municipal, destinado ao abate de bovinos, suínos e caprinos, atendendo à demanda histórica dos criadores de nosso município.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1727/indicacao_no_098.2025_-_karina_-_mirele_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1727/indicacao_no_098.2025_-_karina_-_mirele_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a criação no município de Guaíra, do Conselho Municipal dos Direitos da Mulher, bem como a implantação de uma Coordenadoria da Mulher, vinculada ao Centro de Referência Especializado de Assistência Social (CREAS), com estrutura física e humana adequada para atendimento, orientação, acolhimento e encaminhamento das demandas relacionadas às mulheres do nosso município.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_no_099.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_no_099.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo técnico e de viabilidade para a ampliação do programa municipal de fornecimento de materiais de construção, já existente, de modo a incluir também o auxílio com mão de obra para execução de reformas, construções e adequações nas residências de famílias em situações de vulnerabilidade social.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_100.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_100.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a pavimentação asfáltica nas ruas do Jardim Santa Clara 1 (Rua A · Rua B · Rua C · Rua Cinco · Rua H · Rua Poligonal A Curva 225M · Rua Quatro) e Jardim Santa Clara 2 (rua A Rua E, rua F, Rua D).</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_no_101.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_no_101.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados os estudos necessários para a pavimentação com pedras poliédricas (ou paver) das seguintes ruas do Jardim Internacional:  Rua Alfredo Ricardo Frez, Rua Jorge Wendes Gonçalves, Rua Professor Alaide de Souza Alves, Rua Aides Luiz Siqueiras, Rua Pedro Filho, Rua Ovidio Trento, Rua Maria Luiza Schutz, Rua Francisco Althmam, Rua Geraldo Franco e Rua Orlando Boscarioli.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_no_102.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_no_102.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados estudos para verificar a viabilidade de contratação de menores aprendizes pela administração pública municipal, nos termos da legislação vigente, como parte da política pública de inclusão social e geração de oportunidades.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_no_103.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_no_103.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizadas melhorias nos bairros Vila Hermínia, Parque Anhembi e Colagul, com a execução de serviços de poda de árvores, operação tapa-buracos, pintura de meios-fios, limpeza em geral e troca de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_no_104.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_no_104.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciado a criação de Escala de Atendimento Emergencial no Centro de Controle Animal no município de Guaíra, tendo em vista que, atualmente, a rede de proteção animal enfrenta sérias dificuldades para atuar de forma efetiva durante os períodos em que o serviço público está inoperante, como durante a noite, finais de semana e feriados, o que compromete o acolhimento e a proteção imediata dos animais vítimas de violência, abandono ou acidente.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_no_105.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_no_105.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a viabilidade de implantação de uma pista de manobras para motocicletas, considerando que muitos motociclistas, especialmente jovens entusiastas, praticam manobras - o chamado "grau" - em vias públicas, expondo a si mesmos, pedestres e demais motoristas a riscos graves de acidentes e conflitos de trânsito.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_106.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_106.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as providências cabíveis para a instalação de semáforos ao longo da Avenida Almirante Tamandaré, especialmente no cruzamento com a Avenida Paraná — que se inicia no Jardim Santa Paula e cruza a Almirante Tamandaré, bem como no cruzamento da Marginal com a Oswaldo Cruz, nas proximidades da UPA.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_107.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_107.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie homenagem póstuma através de denominação de rua ou prédio público à pessoa de Argentino Alves, esta homenagem tem o objetivo de reconhecer a relevância de sua vida e o impacto positivo que ele teve em nossa comunidade.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1746/indicacao_no_108.2025_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1746/indicacao_no_108.2025_-_tereza.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a viabilidade de implementar o PROCON Municipal, considerando a importância da descentralização das ações de proteção e defesa do consumidor.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_109.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_109.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado com urgência, reparos e melhorias no Parque do Lago Rogério Manuel Gonçalves Lourenço. A área ao redor dos brinquedos infantis encontra-se bastante desgastada, com o solo exposto e sem cobertura de grama, o que torna o local desconfortável e perigoso para as crianças.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_no_110.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_no_110.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja apresentado o projeto de lei que visa a adoção da nomenclatura CONDUTOR DE AMBULÂNCIA, em substituição à denominação MOTORISTA, para os servidores efetivos que exerçam função específica na condução de pacientes em ambulâncias ou veículos similares, com devidas anotações em ficha funcional, observadas as normas legais e regulamentares vigentes, conforme minuta anexa.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_no_111.2025_-_mirele_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_no_111.2025_-_mirele_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja tomada providências quanto a necessidade de melhorias na infraestrutura de acesso ao CMEI Mário Ferraz. Em especial, solicita-se a instalação de cobertura na entrada da unidade escolar e no trajeto que liga o estacionamento até as salas de aula, bem como a substituição do piso de pedrisco por calçamento adequado.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_no_112.2025_-_mirele_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_no_112.2025_-_mirele_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja feito estudos necessários para instalação de cobertura na entrada e saída do CMEI Maria Silva Pereira, bem como na área externa destinada às atividades e brinquedos utilizados pelos alunos fora da sala de aula.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_113.2025_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_113.2025_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie com urgência a realização de reparos do muro lateral do CMEI Mário José de Farias Ferraz, localizado na Rua Monteiro Lobato, 323, Jardim 7 Quedas, ao lado da ASSEMUG. O referido muro apresenta um buraco de grandes proporções, o que representa um sério risco à segurança das crianças, funcionários e da própria unidade escolar.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_no_114.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_no_114.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a aquisição de um aparelho de ultrassonografia para ser utilizado na Unidade de Pronto Atendimento (UPA) ou, alternativamente, no Posto Central de Saúde do município de Guaíra.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_115.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_115.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja analisada a possibilidade de prestar homenagem póstuma ao senhor Evannire Moreira, por meio da denominação de uma estrada vicinal localizada na Comunidade Rural Água do Bugue, com seu nome.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_116.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_116.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado serviços de manutenção na Rua Elías Muntoreanu, com especial atenção à ponte de acesso existente no local.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_no_117.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_no_117.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados os estudos necessários para a pavimentação na Avenida Marginal, do lado  esquerdo do córrego. No lado direito, a via já se encontra pavimentada e tem início na Rua Almeida e término  na Rua Martin Luther King, próximo ao Jardim Guaíra.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_no_118.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_no_118.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja analisada a viabilidade de criação de um estacionamento transversal, utilizando o canteiro central da Avenida Coronel Otávio Tosta, nos fundos do Colégio Cofracarmo e em frente ao salão Navegantes. A área proposta tem início na Rua Bandeirantes e, se possível, seguindo até a Rua Marechal Cândido Rondon.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_no_119.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_no_119.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado com urgência um estudo para aquisição de gerador de energia ou equipamento com bateria de longa duração para conservação de medicamentos na Unidade de Saúde local de Bela Vista. Solicito ainda que seja avaliada a possibilidade de ampliação da carga horária do atendimento odontológico naquela Unidade.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_no_120.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_no_120.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado um estudo técnico para verificar a viabilidade de melhorar o sinal de internet no posto de saúde localizado na comunidade rural de Salamanca e Maracaju dos Gaúchos, e que seja estudada a possibilidade de instalação de um aparelho de ar-condicionado no posto de saúde de Salamanca.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_no_121.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_no_121.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados reparos na iluminação pública da Rua Albino Guzella, nº 1035, bem como nas demais localidades do bairro Higienópolis.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_no_122.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_no_122.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados serviços de zeladoria no bairro Jardim Santa Paula, incluindo a poda de árvores que comprometem a visibilidade e a segurança dos moradores, a substituição de lâmpadas queimadas por luminárias de LED com o objetivo de melhorar a iluminação pública e promover economia de energia, além da pintura dos meios-fios para melhor organização e estética urbana. Solicito também a retirada de entulhos e limpeza geral dessa localidade, contribuindo para a saúde e o bem-estar da comunidade, bem como a manutenção completa da malha asfáltica e recapeamento onde necessário, visando garantir melhores condições de tráfego e segurança para pedestres e motoristas.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1787/indicacao_no_123.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1787/indicacao_no_123.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam efetuados estudos necessários para a implantação de sinalização vertical do estacionamento regulamentado, em frente à sede da Delegacia da Polícia Civil de Guaíra - PR, situado na Rua Ministro Gabriel Passos, nº 335.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_no_124.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_no_124.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja disponibilizada internet gratuita na Unidade Básica de Saúde da Vila Eletrosul, bem como nas demais unidades básicas de Guaíra onde ainda não há esse acesso.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_no_125.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_no_125.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a pavimentação da Rua Olavo Bilac, que tem continuidade na Rua Riachuelo, localizada ao lado do Módulo Esportivo, onde também se encontra a pista de kart.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_no_126.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_no_126.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a requalificação do canteiro central da Avenida Thomas Luiz Zeballos. Atualmente o canteiro possui uma via de pedestres pavimentada com pavers, que apesar de visualmente organizada, não oferece conforto ou segurança adequados para a prática de corrida, caminhada ou o uso de patinetes.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_no_127.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_no_127.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudado a possibilidade de criar um projeto de lei que institua o Serviço de Família Acolhedora para pessoas idosas, com idade igual ou superior a 60 anos, e para adultos com deficiência, a partir dos 18 anos, e que contemple também a possibilidade da guarda subsidiada, que consiste na concessão de um benefício financeiro à família que aderir ao serviço.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Givanildo José Tirolti, Keila Marta Francisco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_no_128.2025_-_keila_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_no_128.2025_-_keila_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja verificada a possibilidade de reativar o Campeonato Rural de Futebol, abrangendo as comunidades de Bela Vista e Maracaju e do Distrito de Oliveira Castro.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Claudemir Motorista, João Carlos Hartekoff</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_129.2025_-_claudemir_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_129.2025_-_claudemir_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada uma homenagem póstuma ao senhor Eliseu Reis, por meio da denominação de uma rua ou prédio público.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_130.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_130.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie com caráter emergencial, pintura de faixas de segurança e instalação de tachas refletivas ("olhos de gato") no trecho asfaltado que liga o distrito de Dr. Oliveira Castro à Comunidade do Espírito Santo, e a Implantação de sinalização de preferência ou construção de rotatória no cruzamento entre a estrada que vem da ponte do Xororó (próximo ao cemitério) e a estrada que dá acesso à região da família Marcato, estradas que se cruzam e vai em direção a Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_131.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_131.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizadas ações de manutenção e zeladoria urbana no Bairro São José, especialmente na Rua Carlos Gomes, incluindo a poda de árvores que estão com galhos avançando sobre a via e calçadas, a troca de lâmpadas queimadas e substituição por iluminação de LED, a limpeza de galhos e resíduos acumulados após as últimas chuvas e a pintura de meio-fio, principalmente nas esquinas e cruzamentos da região.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_132.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_132.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada uma campanha de conscientização junto à população sobre os riscos e prejuízos causados pela prática de alimentar araras com alimentos inadequados, bem como os perigos decorrentes da aproximação excessiva de pessoas a esses animais silvestres.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_no_133.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_no_133.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada uma revitalização geral da Avenida Mate Laranjeira, abrangendo o canteiro central, bem como os lados direito e esquerdo da via. A proposta inclui melhorias no calçamento, instalação de meio-fio, reorganização do estacionamento e substituição das árvores antigas. Por se tratar de uma das principais avenidas da nossa cidade, essa intervenção se faz necessária e urgente, merecendo atenção especial da administração pública.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_no_134.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_no_134.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja instalado um ponto de ônibus na Avenida Almirante Tamandaré, na travessa com a Avenida Paraná, na entrada da Vila Santa Paula.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_135.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_135.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja determinada a implantação de sinalização específica para estacionamento de motocicletas na Rua Alvorada, esquina com a Av. Mate Laranjeiras, em frente às lojas Modelo e Maxi Jeans.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_136.2025_-_karina_-_tereza_-_cristiane_-_mirele_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_136.2025_-_karina_-_tereza_-_cristiane_-_mirele_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as devidas providências para que uma via pública de nossa cidade passe a ser denominada "Rua Amanda Monique Gazola", como forma de homenagem póstuma à memoria de uma mulher que marcou profundamente nossa comunidade por sua trajetória de coragem, afeto, empreendedorismo e dedicação ao próximo.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_137.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_137.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a instalação e/ou reparos necessários nos ventiladores de parede localizados na rodoviária do município.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_no_138.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_no_138.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizadas melhorias nas ruas Presidente Emílio Garrastazu Médici e Rua Recife, ambas localizadas no bairro Santa Paula.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_139.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_139.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja analisada a possibilidade de transformar a Viela Campinas, localizada no bairro Eletrosul, em via de mão única, no trecho em frente è Escola Rita Ana de Cássia, permitindo o acesso pela Avenida São Paulo e a saída pela Avenida Brasil.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_no_140.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_no_140.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a construção de rampas de acessibilidade para cadeirantes em pontos estratégicos da cidade, em frente ao Banco Itaú, antes da travessia elevada, e também a regularização do calçamento no trecho que se inicia em frente ao Itaú e segue até os Correios, no cruzamento com a Av. Mate Laranjeira com a Rua Pastor João Soren, e também rampa de acessibilidade em frente à farmácia Rodofarma, na rua Sargento Marcelino Rolon, garantindo um trajeto contínuo e seguro para todos, especialmente para pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_141.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_141.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a sinalização horizontal na estrada do Cruzeirinho. Essa medida é de extrema importância, pois a ausência de pintura na via tem causado grandes dificuldades para os motoristas, especialmente durante a noite e em dias de chuva, quando a visibilidade é comprometida, aumentando significativamente o risco de acidentes.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Claudemir Motorista, Adriano Richter, Beto Salamanca, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_no_142.2025_-_claudemir_e_outros.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_no_142.2025_-_claudemir_e_outros.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize com urgência a fiscalização do cumprimento efetivo da Lei Municipal nº 2.075, de 03 de janeiro de 2019, que proíbe a concessionária dos serviços de abastecimento de água e esgoto sanitário de Guaíra de fixar e cobrar valores mínimos pelo fornecimento desses serviços.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_143.2025_-_mirele_-_cristiane_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_143.2025_-_mirele_-_cristiane_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam adotadas providências no sentido de realizar um mutirão de atendimento odontológico em nosso município; tal ação poderá ser executada por meio de chamamento público, credenciamento ou outro procedimento licitatório compatível com a legislação vigente, com o objetivo de ampliar temporariamente a capacidade de atendimento da rede municipal de saúde bucal, atendendo à demanda represada e garantindo o acesso da população aos serviços odontológicos essenciais.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_144.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_144.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado um estudo técnico visando viabilizar a aquisição de uma ou mais ensiladeiras, adequadas ao processamento de forragens como sorgo, milho e aveia, com o intuito de atender à demanda dos produtores de leite do município de Guaíra.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_145.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_145.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja atribuída a uma via pública do município a denominação de Rua José Marques, em homenagem a este ilustre cidadão, que foi um dos antigos moradores e pioneiros de Guaíra.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_146.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_146.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie estudos necessários para o desenvolvimento e implantação de um software/plataforma para regulação e gestão Municipal de benefícios assistenciais da Política de Assistência Social que se configuram como direito do cidadão e dever do Estado no âmbito do Município de Guaíra-PR.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_147.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_147.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja incluída nas licitações de serviços de segurança e brigadistas, cláusula que estabeleça o pagamento por hora, com valor mínimo de R$20,00, e que seja criado um mecanismo de fiscalização para verificar, durante os eventos, a regularidade da habilitação e dos cursos de formação e reciclagem desses profissionais.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_148.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_148.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada uma homenagem póstuma à Sra. Amália Morel, nomeando a nova Unidade Básica de Saúde (UBS) da Vila Velha com o nome dela. Seria uma forma justa e simbólica de valorizar sua contribuição e manter viva sua lembrança entre os moradores da região e de todo nosso Município.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_149.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_149.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada uma revitalização geral do campo de futebol, bem como do salão comunitário do bairro Tancredo Neves. A proposta contempla a instalação de traves novas, cercamento com estrutura de proteção ao redor do campo, redes de contenção para evitar que a bola atinja as residências vizinhas, construção de arquibancadas, banheiros e demais adequações necessárias.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_no_150.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_no_150.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam efetuados estudos necessários para a realização de uma reforma geral no Salão Comunitário do bairro Jardim Guaíra. A intervenção sugerida inclui a troca de telhas, forro, piso, banheiros, janelas, instalação elétrica, além da construção de cerca ao redor do imóvel e a implantação de um parquinho infantil.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_151.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_151.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a possibilidade de implantação de uma via de mão única na Rua Parigot de Souza, no Parque Hortência, com o objetivo de atender a uma necessidade urgente de reorganização viária, considerando o intenso fluxo de caminhões gerado pelas empresas ali instaladas.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_155.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_155.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja feita a avaliação e possível instalação de uma lombada (quebra-molas) na Rua Santa Catarina, nas proximidades da esquina com a Viela Itá (Vila Eletrosul).</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_153.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_153.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam feitos estudos necessários para realizar a revitalização geral do campo de futebol e o salão comunitário da Vila São Francisco. A proposta inclui a instalação de traves novas, cercamento de proteção ao redor do campo, rede de contenção para evitar que a bola atinja as casas vizinhas, construção de arquibancadas, banheiros e demais melhorias necessárias.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_154.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_154.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indicação anulada. Mesmo objeto da Indicação nº 140/2025.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_155.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_155.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado um estudo técnico visando viabilizar manutenção e revitalização com urgência no Centro Comunitário do Bairro Izak Vanin.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_no_156.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_no_156.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a instalação de um ponto de ônibus coberto e adequado na estrada que liga o Cruzeirinho à sede do Município de Guaíra, nas proximidades da localidade conhecida como Pilão.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_no_157.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_no_157.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada, com urgência, a instalação de banheiro público e um pequeno vestiário no campinho da Vila Alta, localizado no bairro Jardim Internacional.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_no_158.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_no_158.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos e providências que se fizerem necessárias, no sentido de fazer como via preferencial a Avenida que inicia na esquina da Barão do Rio Branco com a Monteiro Lobato, seguindo até a BR-272.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_no_159.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_no_159.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados os estudos e providências necessárias para a elaboração de um projeto de lei a ser encaminhado a esta Casa Legislativa, com o objetivo de aprimorar a regulamentação referente aos atestados apresentados pelos servidores públicos municipais. A proposta visa instituir a possibilidade de abono de faltas para acompanhamento de familiares em consultas médicas, exames e demais procedimentos de saúde, no limite de até três dias por mês, sem que haja desconto em folha de pagamento ou necessidade de compensação posterior.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_no_160.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_no_160.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as devidas providências para que seja criada a proposta de instituição do Conselho Municipal de Proteção e Defesa da Causa Animal. A iniciativa visa estabelecer um órgão com a finalidade de acompanhar, propor, fiscalizar e deliberar sobre ações, programas e políticas públicas voltadas à causa animal, promovendo o diálogo entre o poder público, os protetores independentes, as entidades atuantes na área e a sociedade civil.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_no_161.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_no_161.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as providências necessárias para a contratação de profissional de Educação Física para atuarem nas séries iniciais do Ensino Fundamental. Essa medida tem como objetivo garantir o desenvolvimento motor, social e cognitivo das crianças desde os primeiros anos de vida escolar, reconhecendo a importância da atividade física orientada como parte essencial da formação integral dos alunos.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_no_162.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_no_162.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja concedida a isenção da taxa de iluminação pública às entidades filantrópicas sem fins lucrativos, devidamente registradas e atuantes em nosso Município, considerando a expressiva relevância social dessas instituições para a comunidade local.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_no_163.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_no_163.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam efetuados os estudos necessários para a criação do Fundo Municipal de Proteção e Bem-Estar Animal. Considerando a necessidade de garantir recursos permanentes e organizados para as ações voltadas à causa animal em nosso município, venho, por meio deste, apresentar esta solicitação.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_164.2025_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_164.2025_-_tereza.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja denominada a Praça do Idoso, atualmente em construção na Rua Alvorada, esquina com a Avenida Paraná, como Praça Rosalvo Teixeira Lima, em homenagem ao empresário do ramo de jardinagem, pioneiro em nossa cidade e falecido no ano de 2019.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_no_165.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_no_165.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize um estudo de viabilidade para o envio a esta Casa de Leis de um Projeto de Lei que trate exclusivamente da denominação oficial de estradas rurais do Município com nome de pessoas tradicionais e pioneiras das respectivas localidades.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_no_166.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_no_166.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie os estudos necessários para a implantação de estacionamento público em frente ao Módulo Poliesportivo Municipal.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_no_167.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_no_167.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que estude a viabilidade de criação de um Programa de Educação no Trânsito voltado exclusivamente ao uso de ciclomotores, patinetes elétricos, bicicletas elétricas e demais equipamentos de mobilidade individual autopropelido, conforme diretrizes estabelecidas no Capítulo II da Lei nº 2024/2025.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_no_168.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_no_168.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que tome as providências necessárias para a criação de uma Biblioteca Digital no Município de Guaíra, com oferta de livros digitais, videoaulas, podcasts, documentos e outros arquivos em formatos acessíveis. A proposta inclui recursos de acessibilidade, como áudio-leitura, letras ampliadas e tradução em Libras, garantindo inclusão para todos os públicos.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_no_169.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_no_169.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam oferecidos cursos de capacitação a todos os servidores das áreas da saúde e da assistência social, com o objetivo de promover um atendimento humanizado, qualificado e acolhedor às mulheres vítimas de violência doméstica. A medida visa fortalecer a rede de proteção, garantindo escuta ativa, respeito e encaminhamentos adequados, conforme as diretrizes das políticas públicas de enfrentamento à violência contra a mulher.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Keila Marta Francisco, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_no_170.2025_-_tereza_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_no_170.2025_-_tereza_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja criada no Município a instituição "Centro Dia", também conhecida como "Creche do Idoso", com o objetivo de oferecer apoio às famílias e cuidadores de pessoas idosas, proporcionando atendimento diário e especializado.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_no_171.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_no_171.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja construído estacionamento, bem como uma travessia elevada em frente ao CMEI ADAM HENRIQUE PEDRY, na Vila Eletrosul.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_no_172.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_no_172.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja viabilizada a instalação de uma boca de lobo (bueiro) na Rua Santa Rita de Cássia, nº 260-B, no Bairro Jardim Vista Alegre.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_no_173.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_no_173.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizadas de forma periódica, ações de limpeza, higienização e manutenção dos parquinhos públicos do município.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite, Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_no_174.2025_-_mirele_e_outros.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_no_174.2025_-_mirele_e_outros.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja denominada uma via pública do Município de Guaíra-PR, com o nome de Laura Fontanari Vanin, como forma de homenagear essa personalidade que tanto contribuiu para o desenvolvimento e bem-estar da nossa comunidade.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Claudemir Motorista, Adriano Richter, Beto Salamanca, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_no_175.2025_-_claudemir_-_beto_-_adriano_-_givanildo_-_joao_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_no_175.2025_-_claudemir_-_beto_-_adriano_-_givanildo_-_joao_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja elaborado e encaminhado à Câmara Municipal um Projeto de Lei visando à implantação de estações de carregamento para veículos elétricos em locais estratégicos do município, como pontos turísticos, áreas centrais, estacionamentos públicos e entrada da cidade.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_no_176.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_no_176.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos e providências que se fizerem necessárias, para a criação de um Instituto de Apoio a Pessoas Autistas.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Adriano Richter, Beto Salamanca, Claudemir Motorista, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/indicacao_no_177.2025_-_adriano_-_claudemir_-_beto_-_givanildo_-_joao_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/indicacao_no_177.2025_-_adriano_-_claudemir_-_beto_-_givanildo_-_joao_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie estudos necessários para que sejam tomadas as medidas necessárias ao endurecimento da fiscalização e legislação municipal relativa a proteção aos bens públicos de vandalismo e depredações.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_178.2025_-_adriano_e_outros.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_178.2025_-_adriano_e_outros.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam incluídos, nas unidades da rede municipal de ensino, conteúdos educativos e ações pedagógicas voltadas à orientação dos alunos sobre os riscos de jogos e desafios online perigosos, como o chamado "baleia azul", bem como outras práticas que possam comprometer a saúde física e emocional das crianças e adolescentes.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_no_179.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_no_179.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a implantação de vagas de estacionamento em disposição transversal na Avenida Paraná, em frente ao Abrigo Institucional, e na Avenida Amílcar de Souza, nas imediações da Capela Mortuária.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1917/indicacao_no_180.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1917/indicacao_no_180.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja avaliada a viabilidade de ofertar café durante os velórios realizados por famílias em situação de vulnerabilidade social, como parte dos serviços já prestados pela assistência funerária do município, especialmente nos momentos mais delicados de suas vidas.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/indicacao_no_181.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/indicacao_no_181.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a viabilidade de implantar redutores de velocidade (lombadas) nas proximidades da Igreja Coração de Deus, localizada na Avenida Elias Montoriano, nº 1231, bem como na Rua Tomiko Sugawara, em frente ao nº 22.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_182.2025_-_tereza_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_182.2025_-_tereza_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam providenciadas melhorias urgentes na Rodoviária de Guaíra, visando oferecer mais conforto, segurança e organização aos usuários do terminal. As melhorias solicitadas incluem a instalação de um guarda-volumes, a substituição dos espelhos quebrados nos banheiros e a adequada sinalização e pintura da plataforma de embarque e desembarque.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_183.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_183.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a possibilidade de adquirir e disponibilizar tendas estruturadas, infláveis temáticos (como bonecos de cães e gatos em tamanho ampliado) e Wind banners personalizados para uso nos eventos oficiais de doação de animais promovidos pelo Município.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_no_184.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_no_184.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que estude a possibilidade de duplicação da Rua Comandante Moraes Rego, no trecho compreendido entre a Rua Professor Galvoso e a Avenida Presidente Kennedy.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_185.2025_-_cristiane_-_karina_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_185.2025_-_cristiane_-_karina_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja viabilizada a implantação de uma linha de transporte coletivo, com saída pela manhã e retorno no período da tarde, atendendo o seguinte trajeto: Maracaju dos Gaúchos, Encruzo Lovera, Bela Vista do Oeste, Cidade de Guaíra (Centro), e o retorno no sentido inverso no período da tarde.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Givanildo José Tirolti, Adriano Richter</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_no_186.2025_-_givanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_no_186.2025_-_givanildo.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja denominada "Rampa Manoel Horácio Gomes" a rampa de acesso público ao Reservatório do Lago Itaipu, construída na Faixa de Proteção do Reservatório, localizado na Linha Água do Bananal, no município de Guaíra - Estado do Paraná.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_187.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_187.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantado um semáforo na rotatória da Avenida Thomaz Luiz Zeballos, esquina com a Rua Joaquim Dornelles Vargas, tendo em vista o alto fluxo de veículos e os frequentes acidentes registrados nesse cruzamento.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_188.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_188.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas providências para atender à demanda dos servidores da educação, no que se refere à reestruturação salarial do cargo de secretários escolares.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Adriano Richter, Beto Salamanca, Claudemir Motorista, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_no_189.2025_-_cristiane_e_outros.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_no_189.2025_-_cristiane_e_outros.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja denominado um Centro Municipal de Educação Infantil (CMEI) do Município de Guaíra – PR com o nome de Ângelo Ozias Torres, como forma de homenagear essa personalidade que tanto contribuiu para o desenvolvimento da educação, da comunidade e do bem-estar social em nosso município.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_no_190.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_no_190.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a denominação oficial da Capela Mortuária de Guaíra, com a sugestão de que, por ocasião de sua futura reforma e eventual reinauguração, o espaço receba o nome do senhor Valmir Manoel Gomes - conhecido como "Bica" - em justa homenagem.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_191.2025_-_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_191.2025_-_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a revitalização e restauração de todas as placas de identificação dos prédios públicos do município que se encontrarem danificadas ou deterioradas.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_192.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_192.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie estudos necessários para a implantação de ciclovia na margem esquerda da Rua Floresta sentido bairro Vila Alta.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_193.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_193.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a instalação de espaço público adaptado, a ser utilizado pelos pescadores para a realização da limpeza dos peixes pescados no Rio Paraná. Como sugestão, indica dois locais para a instalação: um no Centro Náutico Marinas e outro no abrigo para embarcações de pescadores profissionais, antiga Tininha.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_194.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_194.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a colocação de placas sinalizando a via preferencial no cruzamento da Rua Dr. Quintas com a Rua Jânio Quadros.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_195.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_195.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada limpeza, desassoreamento e retirada de entulhos e vegetação acumulada no Córrego Carambeí, localizado na Avenida Thomaz Luiz Zeballos.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_no_196.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_no_196.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam implementadas ações multissetoriais envolvendo a Secretaria de Educação, o Conselho Tutelar, a Guarda Municipal e demais órgãos pertinentes, com a participação obrigatória dos pais ou responsáveis, visando à adoção de medidas disciplinares e pedagógicas voltadas a alunos com recorrentes problemas de comportamento no ambiente escolar, de modo a preservar a qualidade do ensino e garantir um ambiente adequado aos estudantes que demonstram interesse e comprometimento com as aulas.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_197.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_197.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a pavimentação da Avenida São Gerônimo, localizada no bairro Citipar ou Parque Industrial.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_no_198.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_no_198.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados os estudos e adotadas as providências necessárias para a implantação de estacionamento em diagonal em frente à Escola Amália Flores, no Parque Hortência.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_no_199.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_no_199.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja analisada a possibilidade de alteração da Lei Municipal nº 1.246/2003, em seu art. 114, I, que atualmente prevê a concessão de um dia de licença a cada 12 meses de trabalho para doação voluntária de sangue, ampliando esse benefício para três dias de licença no mesmo período, bem como a alteração dos artigos 114 e 115 da referida lei, visando incluir o direito de ausentar-se por até dois dias, sem prejuízos ao servidor, para o caso de luto pelo falecimento de parentes em linha reta ou colateral, de sangue ou por afinidade, até o 2º grau.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja analisada a implementação do projeto "Adote uma Praça", visando estabelecer parcerias entre o poder público e a iniciativa privada para a manutenção e conservação de espaços públicos, como praças e parques.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_no_201.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_no_201.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja analisada a possibilidade de instalar pontos de apoio para ciclistas (Bike Points) nas Marinas, Praça Castelo Branco e Fundo de Vale, oferecendo locais para manutenção das bicicletas, incluindo ferramentas para pequenos ajustes e calibradores de pneus.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_no_202.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_no_202.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja prolongado o tempo de sinal verde para a BR163 no cruzamento com a Avenida Paraná e que seja elaborada uma rota alternativa para veículo pequenos, através da Avenida Beira-Rio e Rua Osvaldo Cruz, com as intervenções necessárias, principalmente relacionada a sinalização.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_203.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_203.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam instaladas placas de sinalização viária e construídas lombadas na Vila Rural de Dr. Oliveira Castro, especialmente nos trechos já concluídos das obras de pavimentação com blocos, bem como sinalização de via preferencial, a fim de prevenir acidentes e garantir maior segurança aos moradores.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_no_204.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_no_204.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantada uma lombada na Rua Barão do Rio Branco, na Vila dos Pescadores, em frente ao número 3.069.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_no_205.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_no_205.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja viabilizada a inclusão e o apoio ao projeto Karatê conduzido pelo professor Márcio e pela professora Érica, integrando-o a programas ou projetos já existentes no Município, garantindo espaço adequado para os treinos, materiais necessários, como tatames, e suporte contínuo aos professores, fortalecendo a prática do esporte e ampliando os benefícios para as crianças e jovens atendidos.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_no_206.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_no_206.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantada via de mão única na Rua Vitória Bitencourt Gomes, em frente à Escola Amália Flores, no Parque Hortência, tendo início na Rua Rio Grande do Sul e término na Rua Santa Rita de Cássia, atendendo à reivindicação da comunidade local, considerando a presença de uma escola e de um posto de saúde no local.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_no_207.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_no_207.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize os estudos necessários para que sejam adotadas medidas que garantam a acessibilidade plena nos eventos realizados ou apoiados pelo Poder Público Municipal.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_no_208.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_no_208.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a viabilidade de construção de rampas de acesso para cadeirantes em todas as faixas de pedestre no cruzamento da Avenida Joaquim Dorneles Vargas com a Avenida Thomaz Luiz Zeballos, preferencialmente posicionando as faixas mais distantes do cruzamento, a fim de proporcionar maior segurança aos pedestres.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_no_209.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_no_209.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja viabilizado o fornecimento de transporte para os alunos do projeto de Karatê de Guaíra, conduzido voluntariamente pelo professor Mário, garantindo acesso seguro e regular às aulas.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_no_210.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_no_210.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a implantação de quebra-molas e de placas de sinalização de trânsito, indicando a via preferencial e o limite de velocidade, nas ruas já pavimentadas com blocos no Distrito de Dr. Oliveira Castro, bem como nas demais vias que estão em fase de execução das obras de pavimentação.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/indicacao_no_211.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/indicacao_no_211.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizadas, com a máxima urgência possível, as devidas melhorias na estrada do Maracaju, que liga o asfalto do Capivari dos Sanches, de forma a garantir condições adequadas de tráfego e segurança aos moradores que por ali transitam diariamente.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_no_212.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_no_212.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize os estudos necessários para a substituição das lâmpadas convencionais por LED em todo o bairro Santa Paula.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_no_213.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_no_213.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja construída uma pista de caminhada e ciclovia na Rua Barão do Rio Branco, que sai do bairro São José, passa em frente à Vila São Francisco e termina na Santa Clara 1, destinada a pedestres e ciclistas, garantindo maior segurança, saúde e mobilidade para a população.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_no_214.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_no_214.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantado estacionamento diagonal em frente à Escola Almirante Tamandaré, no Jardim Guaíra, destinado a garantir maior segurança, organização e fluidez no trânsito, especialmente durante horários de entrada e saída de alunos.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_no_215.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_no_215.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado um chamamento público para que academias particulares do município possam se cadastrar e oferecer atendimento especializado aos idosos, possibilitando que frequentem esses espaços com acompanhamento de profissionais qualificados.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_no_216.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_no_216.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam instaladas lixeiras nos pontos de ônibus em toda a cidade de Guaíra.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_no_217.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_no_217.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizados estudos necessários para a aquisição de tablets para estudantes e professores das escolas municipais.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_218.2025_-claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_218.2025_-claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a designação ou contratação de um auxiliar administrativo, com a finalidade de prestar apoio aos motoristas da Secretaria Municipal de Saúde no atendimento das demandas administrativas, tais como solicitações de diárias e adiantamentos, controle de despesas com veículos em trânsito, lançamento de informações no sistema interno, escaneamento de comprovantes, itinerários de viagem e organização de notas fiscais.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no_219.2025_-claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no_219.2025_-claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam instalados insulfilmes nos veículos da frota da Saúde Municipal, incluindo ambulâncias, vans e ônibus.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_220.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_220.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam instaladas câmeras de monitoramento nos campos de futebol, quadras esportivas e parquinhos públicos localizados no município.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_no_221.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_no_221.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a possibilidade de ampliar as vagas de estacionamento reservadas a pessoas com deficiência e famílias atípicas, bem como de criar vagas específicas em frente às escolas municipais.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_no_222.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_no_222.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja determinada à Secretaria Municipal de Segurança e Trânsito a realização de estudo de viabilidade para instalação de um quebra-molas ou outro dispositivo redutor de velocidades na Rua Euclides da Cunha, esquina com a Rua Pedro Lopes, no Bairro São José.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_no_223.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_no_223.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja determinada a execução de recapeamento asfáltico na Rua Francisca Rosa de Jesus, localizada no Distrito de Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_224.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_224.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie os estudos necessários para a reforma e readequação dos banheiros públicos localizados no Kartódromo Municipal Ayrton Senna, bem como a instalação de um busto do grande ídolo e campeão mundial de Fórmula 1, Ayrton Senna.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_225.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_225.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie estudos necessários para a implantação de estacionamento público exclusivo para motocicletas no canteiro central da Avenida Joaquim Dorneles Vargas, na altura do Supermercado Copagril, nos mesmos moldes do estacionamento em frente ao Paço Municipal.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_no_226.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_no_226.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a instalação de pontos de ônibus em frente à creche da Vila São Francisco e também na Vila Internacional.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_no_227.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_no_227.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado o aumento da capacidade do Wi-Fi nas escolas e CMEIs do Município de Guaíra(PR), de modo a garantir melhor conectividade à internet e atender às demandas pedagógicas e administrativas das unidades de ensino.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_no_228.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_no_228.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam disponibilizados ônibus no início da manhã e no início da tarde para transportar pacientes do SUS até as cidades de Toledo e Cascavel, bem como ônibus de retorno ao final da manhã e ao final da tarde, de modo a atender de forma mais eficiente aqueles que possuem consultas ou procedimentos médicos apenas em meio período.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/indicacao_n__229.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/indicacao_n__229.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a implantação de vagas de estacionamento destinadas a pessoas idosas e a pessoas com deficiência em frente às incubadoras, localizadas na Av. Thomaz Luís Zeballos.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_n_230_2025_-_gilmar_-_reestruturacao_do_plano_de_carreira__magisterio_municipal.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_n_230_2025_-_gilmar_-_reestruturacao_do_plano_de_carreira__magisterio_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizada a reestruturação do Plano de Carreira e Remuneração do Magistério Municipal, atualmente defasado, de forma a valorizar os profissionais da educação e atender às demandas atuais da rede de ensino.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/indicacao_n_231-2025_-_keila_marta_francisco.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/indicacao_n_231-2025_-_keila_marta_francisco.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja estudada a viabilidade de criação de um Centro de Apoio para Mulheres que enfrentam o câncer, destinado a oferecer acolhimento humanizado, suporte psicológico, orientação médica e nutricional, além de espaços adequados para atendimentos individuais e atividades em grupo.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_n_232-2025_-_cristiane_giangarelli.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_n_232-2025_-_cristiane_giangarelli.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja estudada a viabilidade de implantação de uma travessia elevada na Rua Gerônimo Beffa, nas proximidades dos números 315 a 321.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_n_233-2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_n_233-2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizada a instalação de placas educativas no Lago Municipal e, se possível, também nas Marinas, com orientações sobre os cuidados e deveres dos tutores de animais domésticos.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_n_234-2025_-_claudemir_motorista.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_n_234-2025_-_claudemir_motorista.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizada melhoria da estrada próxima ao km 6 da Comunidade de Santo Antônio, com a utilização de máquinas e equipamentos adequados para recuperação da via.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Tereza Camilo, Keila Marta Francisco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_n_235-2025_-_tereza_e_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_n_235-2025_-_tereza_e_keila.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que providencie a instalação de toldos de proteção contra o sol, na Praça da Feira.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Adriano Richter, João Carlos Hartekoff</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_n_236-2025_-_adriano_e_joao.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_n_236-2025_-_adriano_e_joao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie a implantação na Rua Ministro Gabriel Passos, na altura do Bairro Jardim Belvedere, recuo "estacionamento" no ponto de ônibus em área destinada ao embarque e desembarque de passageiros, visando à segurança dos usuários.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_n_237_-_2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_n_237_-_2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizada a revitalização do espaço localizado na Praça João XVIII, entre a Câmara Municipal e o estacionamento da Saúde, com a instalação de bancos, a troca das lâmpadas e a realização de nova pintura. Ressalta-se ainda a possibilidade de denominar este espaço, valorizando-o oficialmente como área pública destinada a convivência e eventos.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_n_238-2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_n_238-2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja providenciada a implantação de câmeras de segurança no portal de saída da ponte.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_no_239.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_no_239.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantado via de mão única em frente ao CMEI Luiz Venâncio Júnior, na Rua 14 de Novembro (sentido Parigot de Souza para Montoreanu) e em frente à Escola Municipal Erick Andersen, na Rua Juscelino Kubitschek (sentido Rua Montoreanu para Parigot de Souza), ambas entre as Ruas Montoreanu e Parigot de Souza.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_no_240.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_no_240.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja elaborado e implantado um mecanismo de controle e organização que estabeleça prazo definidos e compatíveis com a complexidade para a entrega de resultados de exames laboratoriais e demais exames diagnósticos realizados no âmbito do município.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_no_241.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_no_241.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantada uma lombada na Rua Juscelino Kubitschek, nas proximidades da Escola Municipal Erick Andersen, próximo à esquina com a Rua Montoreanu.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_no_242.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_no_242.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a viabilidade de instalação de "árvores inteligentes" em pontos estratégicos do município, como no Parque do Lago, Praça da Feira, Módulo Esportivo, Ginásio de Esportes e no Centro Náutico Marinas.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Cristiane Giangarelli, Adriano Richter, Beto Salamanca, Claudemir Motorista, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao_no_243.2025_-_todos.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao_no_243.2025_-_todos.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam retomados os estudos visando à confecção de material didático a ser trabalhado nas séries iniciais e no ensino fundamental I, consistente na elaboração de um livro que contemple toda a história do Município de Guaíra.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_no_244.2025_-_cristiane_-_mirele_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_no_244.2025_-_cristiane_-_mirele_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja promovida a realização de treinamentos sobre a Manobra de Heimlich junto às Unidades Básicas de Saúde (UBS) e também para os colaboradores do Município, com o objetivo de capacitar a população a agir em situações de emergência por asfixia, em consonância com a Lei Municipal nº 2.206/2021, que já institui a obrigatoriedade da divulgação do método "abraço da vida" (Manobra de Heimlich).</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_no_245.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_no_245.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie homenagem póstuma através de denominação de rua ou prédio público à pessoa de Geraldo Barbosa da Silva.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_no_246.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_no_246.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada limpeza urbana na Rua Alberto Waldow e em seu entorno, com prioridade para remoção de mato e desentupimento das bocas de lobo que se encontram obstruídas.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_no_247.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_no_247.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a instalação de mais bebedouros e bancos no Parque do Lago, visando ampliar a infraestrutura disponível e oferecer maior conforto e acessibilidade aos frequentadores do espaço público.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_no_248.2025_-_tereza_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_no_248.2025_-_tereza_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que analise a possibilidade de instalar um container na área da feira, destinado ao uso dos feirantes para a guarda de materiais, equipamentos e demais pertences utilizados em suas atividades.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_no_249.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_no_249.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizadas melhorias na Rua Leonardo Pinto, nº 008, situada no Distrito de Oliveira Castro, contemplando serviços de nivelamento, drenagem e pavimentação, ou outras medidas adequadas que assegurem melhores condições de tráfego e acesso aos moradores.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_no_250.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_no_250.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja instalada uma placa informativa na Praça Castelo Branco, especificamente na entrada da Rua Matsuyama, contendo orientações sobre o destino que essa via leva.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_no_251.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_no_251.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam determinadas às Secretarias do Meio Ambiente, Saúde e Obras as providências necessárias para notificar a Companhia de Saneamento do Paraná (SANEPAR), a fim de que cesse imediatamente o despejo de esgoto a céu aberto em áreas públicas e no Rio Paraná, adotando todas as medidas cabíveis para reparação dos danos causados.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_no_252.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_no_252.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que disponibilize uma ambulância para o distrito de Oliveira Castro, a fim de atender à demanda local, bem como a comunidade de Bela Vista.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_no_253.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_no_253.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam adotadas medidas para melhorar a infraestrutura de internet na Comunidade Rural de Bela Vista, assegurando um serviço estável e de qualidade aos moradores e produtores locais.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_no_254.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_no_254.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantado um ponto de ônibus em frente à Vila Rica, na Rua Paraná, esquina com a Rua Osvaldo Cruz.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Karina Bach, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, João Carlos Hartekoff, Mirele Paula Cetto Leite</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_no_255.2025_-_karina_e_outros.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_no_255.2025_-_karina_e_outros.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantado um programa de recolhimento de móveis e utensílios inutilizados, a ser realizado periodicamente por meio de um caminhão de coleta agendada.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_no_256.2025_-_claudemir_-_anulado.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_no_256.2025_-_claudemir_-_anulado.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja incluído o Bairro Jardim Império no cronograma de substituição das lâmpadas públicas convencionais (amarelas) por lâmpadas de tecnologia LED.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_no_257.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_no_257.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a viabilidade de implantação de uma travessia elevada na rua Gerônimo Beffa, nas proximidades dos números 315 a 321.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_no_258.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_no_258.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo conjunto com a Copel, visando a formalização de convênio ou parceria para a implantação e extensão da rede de energia elétrica trifásica na Comunidade Rural de Salamanca, abrangendo toda a região ainda atendida por rede monofásica.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/indicacao_no_259.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/indicacao_no_259.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo técnico visando à ampliação do contorno viário nas proximidades da C.Vale, especificamente na região da Rua Alberto Waldow, sentido Avenida Osvaldo Cruz - saída da cidade.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/indicacao_no_260.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/indicacao_no_260.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a aquisição de dicionários para as escolas municipais, com o objetivo de atender às demandas pedagógicas de alunos e professores das séries iniciais do ensino fundamental.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/indicacao_no_261.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/indicacao_no_261.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a instalação de uma rotatória no cruzamento das Avenidas Barão do Rio Branco com Avenida Ministro Gabriel Passos.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/indicacao_no_262.2025_-_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/indicacao_no_262.2025_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal que seja instalado um sistema de interfone na Casa Abrigo Municipal, com o objetivo de reforçar a segurança dos funcionários, crianças e adolescentes acolhidos naquela instituição.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao_no_263.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao_no_263.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de equipamentos de lazer e esporte no bairro São José, com quadra de areia, um módulo do programa "Meu Campinho", uma academia da terceira idade (ATI) e um parque infantil. Indica também que seja aberto e pavimentado a segunda via da Rua Evaldo Faquinello, no bairro São José.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/indicacao_no_264.2025_-_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/indicacao_no_264.2025_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam realizadas com urgência melhorias nas Capelas Mortuárias no Distrito de Dr. Oliveira Castro e Bela Vista, visando segurança, melhor conforto e ambiente adaptado para a comunidade em dias de velório.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_no_265.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_no_265.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja criado com urgência o Plano Municipal de Cuidados Paliativos, estruturados com uma Equipe Multiprofissional Domiciliar completa.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_no_266.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_no_266.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada uma reforma geral dos banheiros do campo de suíço, localizado na área central do Distrito de Dr. Oliveira Castro.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_no_267.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_no_267.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as providências necessárias para a implantação de uma academia ao ar livre no Jardim Santa Paula.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_no_268.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_no_268.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo técnico visando à instalação de cobertura no espaço localizado ao lado do Ginásio de Esportes do Distrito de Dr. Oliveira Castro, onde anteriormente funcionava a Academia da Terceira Idade.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_no_269.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_no_269.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a adequação do piso que fica ao lado do campo de futebol suíço, na parte coberta, junto ao Distrito de Dr. Oliveira Castro. Solicita-se, ainda, a instalação de bancos ao redor da cobertura, de forma a oferecer conforto e comodidade aos participantes e demais frequentadores do local.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_no_270.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_no_270.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja elaborado um projeto para a construção de um ponto turístico, compreendendo uma SkyGlass (passarela de vidro panorâmica) e uma roda-gigante, nas proximidades do Cine Teatro Sete Quedas, em local que proporcione ampla visibilidade para o Rio Paraná.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_no_271.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_no_271.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantada uma lombada na Rua Luís Gonzaga, entre as Ruas Devair Serafim e Geraldo Denck, próximo ao Espaço Rocha, no Bairro Anhembi.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_no_272.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_no_272.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a implantação de sinalização horizontal na Estrada Roland, que interliga à Avenida Brasil, bem como na própria Avenida Brasil, nas proximidades da Eletrosul e em suas vias secundárias, estendendo-se também à Avenida Goiás e às vias adjacentes próximas à Pioneira.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Claudemir Motorista, Adriano Richter, Beto Salamanca, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite, Tereza Camilo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/indicacao_no_273.2025_-_claudemir_e_outros.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/indicacao_no_273.2025_-_claudemir_e_outros.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja elaborado um projeto de lei que disponha sobre o transporte de acompanhantes de pacientes internados fora do domicílio pelo Sistema Único de Saúde (SUS), no âmbito do Município de Guaíra.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao_no_274.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao_no_274.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a higienização e impermeabilização do Cine Teatro Sete Quedas, incluindo telhados, paredes e demais estruturas do edifício.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao_no_275.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao_no_275.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja estudada a viabilidade de construção de um Portal de Entrada da Cidade de Guaíra, na Avenida Osvaldo Cruz, principal acesso ao município.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_no_276.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_no_276.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo técnico e posterior execução de obras de pavimentação asfáltica ou outra forma adequada de revestimento na Rua das Chácaras, popularmente conhecida como Rua do Cavaco, que dá acesso à BR-163, no Bairro São Domingo.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_no_277.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_no_277.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as devidas providências para a instalação de uma academia ao ar livre na Eletrosul, no mesmo local onde anteriormente havia sido instalada uma estrutura semelhante e que posteriormente foi retirada.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/indicacao_no_278.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/indicacao_no_278.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo técnico e posterior implantação de estacionamento na diagonal em frente ao Cemitério Municipal, na Rua Amílcar de Souza.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/indicacao_no_279.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/indicacao_no_279.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja instalado um ponto de ônibus na Vila Margarida, na Rua das Rosas, antes da torre e antes do quebra-molas.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_no_280.2025_-_beto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_no_280.2025_-_beto.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado o cascalhamento na Rua Santos Dumont, na Vila Velha, especialmente no trecho localizado ao lado da caixa d'água da Sanepar.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_no_281.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_no_281.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja criada a instituição do Fundo Municipal de Calamidade Pública, com a finalidade de assegurar recursos específicos e imediatos para atuação em situações de emergência e calamidade no município.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/indicacao_no_282.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/indicacao_no_282.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado um estudo para a implantação de uma pista municipal de motocross.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_no_283.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_no_283.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo para que a Escola Rica Ana de Cássia passe a oferecer atendimento em tempo integral aos seus alunos.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_no_284.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_no_284.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo para instituir no Município o Programa Municipal de Distribuição Gratuita de Sensores de Monitoramento Contínuo de Glicose (SMCG), destinado aos pacientes com Diabetes Mellitus Tipo 1.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_no_285.2025_-_keila.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_no_285.2025_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado um estudo para promover o fechamento temporário da Avenida Beira Rio para a prática de atividades esportivas, no período das 5h às 10h, garantindo um espaço seguro e exclusivo para a população realizar caminhadas, corridas, ciclismo e demais atividades físicas.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_no_286.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_no_286.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo para a construção de uma pequena praça na Vila Margarida, especificamente na esquina da Rua das Rosas com a Rua das Violetas, atendendo a um pedido antigo da comunidade local. A proposta inclui a instalação de árvores, flores, bancos e, se possível, iluminação adequada, proporcionando um espaço agradável e seguro para convivência e lazer.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_no_287.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_no_287.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo para a concessão de isenção do Imposto Predial e Territorial Urbano (IPTU) às pessoas diagnosticadas com neoplasia maligna (câncer) e a seus dependentes, no âmbito do Município de Guaíra – Paraná.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_no_288.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_no_288.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja verificada a possibilidade de desligamento do semáforo localizado no cruzamento das Avenidas Almirante Tamandaré e Paraná, nos horários de maior fluxo de trânsito, especialmente por volta as 8h, 12h e em feriados, a fim de auxiliar e amenizar o tráfego naquela localidade nesses períodos.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Tereza Camilo, Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Keila Marta Francisco</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_no_289.2025_-_tereza.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_no_289.2025_-_tereza.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudos necessários visando a redução da taxa de iluminação pública no Município de Guaíra/PR.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/indicacao_no_290.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/indicacao_no_290.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja disponibilizado na UPA de Guaíra/PR, um profissional habilitado em Língua Brasileira de Sinais (LIBRAS), bem como implantado um monitor que apresente, no momento da chamada dos pacientes, a tradução da chamada para LIBRAS. Solicita-se, ainda, que seja analisada a possibilidade de estender essa medida a outros departamentos da Administração Municipal.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_no_291.2025_-_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_no_291.2025_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja instalada uma lombada na Rua das Rosas, via que inicia no Jardim Guaíra e segue em direção à Vila Margarida, nas proximidades da Oficina Brasil.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_no_292.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_no_292.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam adotadas medidas para melhorar a capacidade de captação do volume de águas pluviais nas galerias localizadas na Rua Frei Luís Bíscaro, nº 29, em Guaíra/PR, bem como na Rua Elias Muntoreano, na esquina com a Rua Bento Munhoz da Rocha Neto.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_no_293.2025_-_claudemir.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_no_293.2025_-_claudemir.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja garantido aos moradores o direito de escolher o tipo de árvore que desejam plantar em frente às suas residências, seja ela frutífera ou não.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_no_294.2025_-_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_no_294.2025_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a instalação dos pontos de ônibus adquiridos por meio da emenda parlamentar destinada pelo Deputado Estadual Gugu Bueno, encaminhada e viabilizada por meio da AMEP - Agência de Assuntos Metropolitanos do Paraná, nos diversos locais do município onde há demanda e necessidade da população usuária do transporte público.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_no_295.2025_-_cristiane_-_karina_mirele.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_no_295.2025_-_cristiane_-_karina_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciada homenagem póstuma por meio da denominação oficial da praça revitalizada localizada na Avenida Brasil, no Bairro Eletrosul, para que passe a se chamar Praça Orides Richzik de Jesus - "Polaca", em reconhecimento à sua trajetória e relevante contribuição à comunidade local.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/indicacao_no_296.2025_-_cristiane.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/indicacao_no_296.2025_-_cristiane.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a alteração das faixas de estacionamento em frente ao Espaço Navegantes, Confracarmo, Hotel Herta e Debus Transportes.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>PCCLJ</t>
   </si>
   <si>
     <t>Parecer Constituição (CCLJ)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/parecer_01.2025_-_pl_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/parecer_01.2025_-_pl_03.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 003/2025, da autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/parecer_02.2025_-_pl_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/parecer_02.2025_-_pl_01.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n° 001/2025, de autoria da Mesa Diretiva, com Emenda nº 02/2025 do Vereador Adriano Richter.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/parecer_03.2025_-_pl_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/parecer_03.2025_-_pl_02.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 002/2025, da autoria da Mesa Diretiva, e à Emenda nº 03/2025, desta Comissão.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_04.2025_-_pl_04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_04.2025_-_pl_04.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 004/2025, da autoria da Mesa Diretiva.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_05.2025_-_p_res_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_05.2025_-_p_res_01.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Resolução nº 001/2025, da autoria da Mesa Diretiva.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_06.2025_-_pl_05.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_06.2025_-_pl_05.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 005/2025, da autoria da Mesa Diretiva.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/parecer_07.2025_-_pl_09.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/parecer_07.2025_-_pl_09.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 009/2025, da autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/parecer_08.2025_-_pl_11.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/parecer_08.2025_-_pl_11.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 011/2025, da autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/parecer_09.2025_-_pelo_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/parecer_09.2025_-_pelo_01.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Emenda à Lei Orgânica nº 001/2025, de autoria dos Vereadores Cristiane Giangarelli, João Carlos Hartekoff, Mirele Cetto e Tereza Camilo dos Santos.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/parecer_10.2025_-_pl_06.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/parecer_10.2025_-_pl_06.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 006/2025, de Autoria da Vereadora Karina Bach.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/parecer_11.2025_-_pres_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/parecer_11.2025_-_pres_03.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Resolução nº 003/2025, de autoria da Mesa Diretiva.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1636/parecer_12.2025_-_plc_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1636/parecer_12.2025_-_plc_01.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei Complementar nº 001/2025, da autoria do Poder Executivo, que altera dispositivos do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1637/parecer_13.2025_-_pl_16.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1637/parecer_13.2025_-_pl_16.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 016/205, de autoria do Poder Executivo, que possibilita a concessão de bolsa-auxílio destinada ao transporte de estudantes residentes em Guaíra.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1638/parecer_14.2025_-_pl_07.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1638/parecer_14.2025_-_pl_07.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 007/2025, de autoria das Vereadoras Mirele Cetto, Cristiane Giangarelli e Keila Marta Francisco, que programa de defesa pessoal para mulheres.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1639/parecer_15.2025_-_pl_08.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1639/parecer_15.2025_-_pl_08.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 008/2025, da autoria da Vereadora Cristiane Giangarelli, que institui o Conjunto de Rotas Turísticas Caminho das Sete Quedas.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1640/parecer_16.2025_-_pl_17.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1640/parecer_16.2025_-_pl_17.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 017/2025, da autoria dos Vereadores Adriano Richter, Cristiane Giangarelli, Beto Salamanca, Claudemir Motorista, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Keila Marta Francisco, Karina Bach e Mirele Cetto, que regulamenta a legislação nacional de trânsito no que diz respeito à circulação, nas vias urbanas de Guaíra, de ciclomotores, bicicletas elétricas e equipamentos de mobilidade individual autopropelido e dá outras providências.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1641/parecer_17.2025_-_pres_04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1641/parecer_17.2025_-_pres_04.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Resolução nº 004/2025, da autoria da Mesa Diretiva, que dispõe sobre a criação, a estrutura e o funcionamento da Ouvidoria da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1669/parecer_18.2025_-_emenda_09.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1669/parecer_18.2025_-_emenda_09.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre a Emenda nº 09/2025, que alterou o Projeto de Lei nº 016/2025 para incluir entre os contemplados pela bolsa-auxílio transporte os acadêmicos das instituições de ensino de Salto Del Guairá.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1670/parecer_19.2025_-_pl_12.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1670/parecer_19.2025_-_pl_12.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 012/2025, de autoria da Vereadora Mirele Cetto, que institui o Selo Empresa Amiga das Mães Guairenses.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1671/parecer_20.2025_-_pl_20.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1671/parecer_20.2025_-_pl_20.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 013/2025, de autoria do Vereador Adriano Richter, que disciplina e estabelece preceitos para a implantação de campanhas com altas habilidades ou superdotação na rede pública e particular de ensino do Município de Guaíra.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1672/parecer_21.2025_-_pl_14.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1672/parecer_21.2025_-_pl_14.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 014/2025, de autoria do Vereador Gilmar Soares da Fonseca, que institui Programa Municipal de Robótica Educacional.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1696/parecer_22.2025_-_pl_23.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1696/parecer_22.2025_-_pl_23.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 023/2025, de autoria do Poder Executivo que institui a Gratificação de Atividade no Transporte Escolar - GATE aos servidores no exercício de funções no transporte escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1697/parecer_23.2025_-_pl_24.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1697/parecer_23.2025_-_pl_24.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 024/2025, de autoria do Poder Executivo que altera o Anexo I, da Lei Municipal nº 1.956/2015, para aumentar o número de vagas no cargo de professor e professor de ensino infantil.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1719/parecer_24.2025_-_emenda_11.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1719/parecer_24.2025_-_emenda_11.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre a Emenda nº 11/2025 que alterou o Projeto de Lei nº 014/2025.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1720/parecer_25.2025_-_plc_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1720/parecer_25.2025_-_plc_02.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei Complementar nº 02/2025, do Poder Executivo, que altera a Lei Complementar nº 001/2015, de 27 de abril de 2015.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1763/parecer_26.2025_-_mensagem_13.2025_-_veto.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1763/parecer_26.2025_-_mensagem_13.2025_-_veto.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre a Mensagem nº 013/2025 que trata de veto parcial do Poder Executivo em relação ao Projeto de Lei nº 017/2025.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1764/parecer_27.2025_-_pl_19.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1764/parecer_27.2025_-_pl_19.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 19/2025, de autoria da Vereadora Cristiane Giangarelli, que institui a Escola do Legislativo.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1765/parecer_28.2025_-_pl_25.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1765/parecer_28.2025_-_pl_25.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 025/2025, de autoria da Vereadora Karina Bach, que institui o Programa Cuidando da Pele.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1766/parecer_29.2025_-_pl_31.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1766/parecer_29.2025_-_pl_31.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 31/2025, de autoria da Mesa Diretiva, que institui a Procuradoria da Mulher no âmbito da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1797/parecer_30.2025_-_pl_27.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1797/parecer_30.2025_-_pl_27.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 27/2025, de autoria do Poder Executivo, que prorroga o Plano Municipal de Educação, e sobre a Emenda nº 14/2025, que altera a redação de dispositivo do Projeto.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1798/parecer_31.2025_-_pl_35.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1798/parecer_31.2025_-_pl_35.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 35/2025, de autoria do Poder Executivo, que fixa o subsídio dos membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1799/parecer_32.2025_-_pl_26.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1799/parecer_32.2025_-_pl_26.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 26/2025, de autoria da Vereadora Mirele Paula Cetto Leite, que institui o Programa Criança Segura no Município de Guaíra.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1800/parecer_33.2025_-_pl_28.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1800/parecer_33.2025_-_pl_28.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 28/2025, de autoria do Vereador Adriano Cezar Richter, que institui o Programa Municipal de Incentivo à Fruticultura.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1815/parecer_34.2025_-_plc_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1815/parecer_34.2025_-_plc_03.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei Complementar nº 03/2025.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1816/parecer_35.2025_-_pl_33.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1816/parecer_35.2025_-_pl_33.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 33/2025.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1817/parecer_36.2025_-_pl_34.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1817/parecer_36.2025_-_pl_34.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 34/2025.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1818/parecer_37.2025_-_pl_36.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1818/parecer_37.2025_-_pl_36.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 36/2025.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1839/parecer_38.2025_-_pl_38.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1839/parecer_38.2025_-_pl_38.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 032/2025.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1840/parecer_39.2025_-_pl_39.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1840/parecer_39.2025_-_pl_39.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 039/2025.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1868/parecer_40.2025_-_pl_37.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1868/parecer_40.2025_-_pl_37.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 037/2025, do Poder Executivo, que cria o Fundo Municipal do Esporte.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1869/parecer_41.2025_-_pl_38.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1869/parecer_41.2025_-_pl_38.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 038/2025, do Poder Executivo, que cria o Conselho Municipal do Esporte.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/parecer_42.2025_-_pl_41.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/parecer_42.2025_-_pl_41.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 041/2025, do Poder Executivo, que autoriza a cessão de um veículo ao AssisteGuaíra.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1902/parecer_43.2025_-_pl_43.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1902/parecer_43.2025_-_pl_43.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 043/2025, do Poder Executivo, que altera a Lei Municipal nº 1.247/2003, para aumentar o número de vagas de cargos na Administração Pública.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_44.2025_-_pl_42.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_44.2025_-_pl_42.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 042/2025, de autoria das vereadoras Karina Bach, Cristiane Giangarelli e Mirele Paula Cetto Leite que institui a Medalha de Honra ao Mérito Amanda Monique Gazola.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/parecer_45.2025_-_pdl_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/parecer_45.2025_-_pdl_02.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Decreto Legislativo nº 02/2025, da autoria do Vereador Gilmar Soares da Fonseca e coautoria dos demais vereadores, concede Título de Cidadão Honorário a Heraldo Trento.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1955/parecer_46.2025_-_pl_46.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1955/parecer_46.2025_-_pl_46.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 046/2025, que dispõe sobre o Sistema Único de Assistência Social em Guaíra.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/parecer_47.2025_-_pl_48.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/parecer_47.2025_-_pl_48.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 048/2025, que dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA) e dá outras providências.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/parecer_48.2025_-_pl_49.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/parecer_48.2025_-_pl_49.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 049/2025, que institui o serviço de guincho, pátio e guarda de veículos removidos em razão de infrações previstas no Código de Trânsito Brasileiro e na legislação de trânsito do Município de Guaíra/PR, cria o Pátio Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/parecer_49.2025_-_pl_53.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/parecer_49.2025_-_pl_53.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 053/2025, que autoriza o Poder Executivo a contratar empresa especializada para prestação de serviços médicos por hora, visando suprir vacância nas Unidades Básicas de Saúde de Guaíra.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/parecer_50.2025_-_pl_50.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/parecer_50.2025_-_pl_50.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 050/2025, que autoriza o Poder Executivo a realizar repasse financeiro ao hospital AssisteGuaíra.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/parecer_51.2025_-_pl_59.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/parecer_51.2025_-_pl_59.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 059/2025, que autoriza a doação de imóvel do Município à União, para uso da Polícia Federal.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/parecer_52.2025_-_pl_56.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/parecer_52.2025_-_pl_56.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 056/2025, que regulamenta o transporte remunerado privado individual ou compartilhado de passageiros intermediado por aplicativo.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/parecer_53.2025_-_pl_60.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/parecer_53.2025_-_pl_60.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 060/2025, que institui a transparência na arrecadação e aplicação dos recursos da Contribuição para Custeio de Iluminação Pública no Município de Guaíra.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/parecer_54.2025_-_pl_64.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/parecer_54.2025_-_pl_64.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 064/2025, que institui o Dia Municipal do Campista Católico.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/parecer_55.2025_-_pl_65.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/parecer_55.2025_-_pl_65.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 060/2025, que institui o Dia da Tomada de Guaíra.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/parecer_56.2025_-_pl_63.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/parecer_56.2025_-_pl_63.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 063/2025, que altera a Lei Municipal nº 1.247/2003 para criar o cargo de Auditor Fiscal e dar outras providências.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/parecer_57.2025_-_plc_04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/parecer_57.2025_-_plc_04.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei Complementar nº 004/2025, que altera o Código Tributário Municipal para reduzir a Taxa de Coleta de Lixo.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/parecer_58.2025_-_pl_72.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/parecer_58.2025_-_pl_72.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 072/2025, que altera a Lei Municipal nº 1.799/2012.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/parecer_59.2025_-_pl_73.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/parecer_59.2025_-_pl_73.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 073/2025, que ratifica protocolo de intenções relacionados ao Consórcio Intergestores Paraná Saúde - CIPS.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/parecer_60.2025_-_pl_67.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/parecer_60.2025_-_pl_67.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 067/2025, que institui a política municipal de inovação, ciência e tecnologia do Município de Guaíra.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/parecer_61.2025_-_pl_71.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/parecer_61.2025_-_pl_71.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 071/2025, que altera a Lei Municipal nº 2.024/2017.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/parecer_62.2025_-_pl_54.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/parecer_62.2025_-_pl_54.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 054/2025 e Emenda nº 025/2025, que institui o Programa de Incentivo à Participação Comunitária.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/parecer_63.2025_-_pl_59.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/parecer_63.2025_-_pl_59.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 059/2025 que declara de utilidade pública a entidade sem fins lucrativos denominada Aliança Brasileira de Capoeira - Guaíra.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/parecer_64.2025_-_pl_70.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/parecer_64.2025_-_pl_70.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Lei nº 070/2025, que revoga o inciso VI, do artigo 9º, da Lei Municipal nº 2.250/2022.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/parecer_65.2025_-_pr_05.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/parecer_65.2025_-_pr_05.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Legislação e Justiça sobre o Projeto de Resolução nº 005/2025, que altera o limite de moções por vereador.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/parecer_66.2025_-_pl_74.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/parecer_66.2025_-_pl_74.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 074/2025, de autoria do Vereador Gilmar Soares da Fonseca, que institui o Selo de Comércio com a Melhor Acessibilidade para estabelecimentos comerciais que atenderem aos critérios de acessibilidades – parecer jurídico que não apresenta óbice técnico – voto do relator favorável a tramitação do projeto – projeto formal e materialmente constitucional – conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/parecer_67.2025_-_pl_76.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/parecer_67.2025_-_pl_76.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 076/2025, de autoria dos Vereadores Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite e Tereza Camilo dos Santos, que altera a antiguidade máxima do veículo para ser utilizado no serviço de táxi no Município de Guaíra – parecer jurídico que não apresenta óbice técnico – voto do relator favorável a tramitação do projeto – projeto formal e materialmente constitucional – conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/parecer_68.2025_-_pl_77.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/parecer_68.2025_-_pl_77.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 077/2025, de autoria do Chefe do Poder Executivo Municipal, que institui a Política Municipal de Incentivo ao Artesanato (PMIA) e torna a Feira do Artesão um evento oficial do Município. Projeto formal e materialmente constitucional. Parecer jurídico que não apresenta óbice técnico. Emenda do Relator para correção gramatical e adequação do texto a padrões jurídicos. Voto do relator favorável a tramitação do projeto. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/parecer_69.2025_-_pl_79.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/parecer_69.2025_-_pl_79.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 079/2025, de institui gratificação mensal ao Agente de Contratação, ao Pregoeiro, aos membros da Comissão de Contratação e aos membros da Equipe de Apoio, no âmbito da Administração Pública Municipal, nos termos da Lei Federal nº 14.133/2021 e do Decreto Municipal nº 424/2024, e dá outras providências. Projeto formal e materialmente constitucional. Parecer jurídico que não apresenta óbice técnico. Emenda do Relator para correção gramatical e adequação do texto à Lei Complementar nº 95/1999. Voto do relator favorável a tramitação do projeto. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/parecer_70.2025_-_pdl_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/parecer_70.2025_-_pdl_03.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 03/2025, concede o Título de Cidadã Honorária à Senhora Maria Elci Venâncio da Silva. Projeto formal e materialmente_x000D_
 constitucional. Parecer jurídico que não apresenta óbice técnico. Voto do relator favorável a tramitação do projeto. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/parecer_71.2025_-_plc_05.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/parecer_71.2025_-_plc_05.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 05/2025, que institui a revisão do Plano Diretor. Análise da constitucionalidade, legalidade, juridicidade e regularidade regimental. Competência municipal para planejamento urbano. Conformidade com o Estatuto da Cidade. Avaliação da técnica legislativa conforme LC nº 95/1998. Exame da redação, coerência normativa, estrutura do texto e adequação dos instrumentos urbanísticos. Admissibilidade e regular prosseguimento da tramitação legislativa. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/parecer_72.2025_-_plc_06.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/parecer_72.2025_-_plc_06.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar – Perímetro Urbano – Revisão do Plano Diretor – Delimitação territorial – Instituição de novos perímetros urbanos na sede e localidades rurais – Definição de limites georreferenciados – Adequação ao macrozoneamento municipal – Competência municipal para ordenamento territorial – Conformidade constitucional, legal e urbanística – Admissibilidade e regular tramitação legislativa com a emenda apresentada. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/parecer_73.2025_-_plc_07.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/parecer_73.2025_-_plc_07.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar – Perímetro Urbano – Revisão do Plano Diretor – Delimitação territorial – Instituição de novos perímetros urbanos na Projeto de Lei Complementar nº 007/2025. Sistema Viário Municipal. Revisão do Plano Diretor. Hierarquização e dimensionamento viário. Diretrizes para abertura e prolongamento de vias. Pavimentação. Sinalização. Sistema cicloviário. Rotas acessíveis. Transporte coletivo e transporte de cargas. Regras de uso do espaço público. Competência municipal para ordenação territorial e mobilidade urbana. Análise de constitucionalidade, legalidade, juridicidade, regimentalidade e técnica legislativa. Projeto formalmente adequado. Admissibilidade. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/parecer_74.2025_-_plc_08.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/parecer_74.2025_-_plc_08.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 008/2025 – Uso e Ocupação do Solo. Análise de constitucionalidade, legalidade, juridicidade, técnica legislativa e conformidade regimental. Competência municipal para ordenamento territorial (art. 30, I e VIII, da CF). Adequação ao Plano Diretor, ao Estatuto da Cidade e às normas federais de parcelamento e proteção ambiental. Redação compatível com a Lei Complementar nº 95/1998. Inexistência de vícios formais ou materiais. Parecer pela constitucionalidade, legalidade e aprovação. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/parecer_75.2025_-_plc_09.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/parecer_75.2025_-_plc_09.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 009/2025. Parcelamento do solo urbano. Estabelece normas gerais e específicas para loteamentos, desmembramentos, condomínios urbanísticos, chácaras de lazer e empreendimentos de urbanização específica. Define requisitos urbanísticos, ambientais, viários e de infraestrutura. Dispõe sobre áreas públicas, APPs, faixas non aedificandi, diretrizes de aprovação e procedimentos administrativos. Revoga a Lei Complementar nº 001/2008. Parecer pela constitucionalidade, legalidade, juridicidade, regimentalidade e adequada técnica legislativa. Opina pela admissibilidade. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/parecer_76.2025_-_plc_10.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/parecer_76.2025_-_plc_10.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 10/2025. Institui o Código de Obras do Município de Guaíra. Normas gerais de edificações, licenciamento, responsabilidade técnica, procedimentos administrativos, requisitos de segurança, acessibilidade, instalações prediais e regularização de obras. Competência municipal. Ausência de vícios de constitucionalidade, legalidade ou técnica legislativa. Voto pela APROVAÇÃO quanto aos aspectos de competência da Comissão. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/parecer_77.2025_-_plc_11.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/parecer_77.2025_-_plc_11.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 11/2025. Institui o Código de Posturas do Município de Guaíra. Normas de convivência social, uso e conservação dos espaços públicos, higiene urbana, segurança, proteção ambiental, mobilidade, atividades econômicas e bem-estar coletivo. Competência municipal. Regularidade constitucional, legal, jurídica, regimental e de técnica legislativa. Parecer pela aprovação. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/parecer_78.2025_-_plc_12.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/parecer_78.2025_-_plc_12.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à admissibilidade do Projeto de Lei Complementar nº 012/2025, que dispõe sobre o Estudo de Impacto de Vizinhança (EIV), Relatório de Impacto de Vizinhança (RIV), Estudo de Impacto Ambiental (EIA) e Relatório de Impacto Ambiental (RIMA), em consonância com o Plano Diretor Municipal, estabelecendo critérios, procedimentos e responsabilidades para a análise de empreendimentos de impacto significativo no território do Município de Guaíra, garantindo a proteção ambiental, a qualidade de vida da população e a segurança jurídica na implementação de projetos urbanos e atividades econômicas de grande porte. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/parecer_79.2025_-_pl_80.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/parecer_79.2025_-_pl_80.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à aprovação do Projeto de Lei nº 80/2025, que autoriza a liberação de R$ 3.745.163,53 da Câmara Municipal de Guaíra para custeio de despesas referentes à reforma e ampliação do prédio da própria Câmara Municipal, observadas normas de licitação, contratação pública, legislação ambiental e urbanística, atendendo aos princípios legais e constitucionais e ao interesse público. Constituicionalidade formal e material. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>PCOFO</t>
   </si>
   <si>
     <t>Parecer Finanças (CFOF)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/parecer_1.25_-_pl_3.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/parecer_1.25_-_pl_3.25.pdf</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/parecer_2.25_-_pl_1.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/parecer_2.25_-_pl_1.25.pdf</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/parecer_3.25_-_pl_2.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/parecer_3.25_-_pl_2.25.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 002/2025, da autoria da Mesa Diretiva, e à Emenda nº 03/2025, da Comissão de Constituição, Legislação e Justiça.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_4.25_-_pl_4.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_4.25_-_pl_4.25.pdf</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/parecer_5.25_-_pl_5.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/parecer_5.25_-_pl_5.25.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n° 005/2025, resultante da Emenda nº 01/2025 do Vereador Adriano Richter ao Projeto de Resolução nº 02/2025 de autoria da Mesa Diretiva.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/parecer_6.25_-_pl_9.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/parecer_6.25_-_pl_9.25.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 009/2025 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/parecer_7.25_-_pl_11.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/parecer_7.25_-_pl_11.25.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 010/2025 de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1632/parecer_8.25_-_pl_20.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1632/parecer_8.25_-_pl_20.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 020/2025, de autoria do Poder Executivo, que altera a Lei Orçamentária Anual (LOA), Lei de Diretrizes Orçamentária (LDO) e Lei do Plano Plurianual (PPA).</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1633/parecer_9.25_-_plc_01.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1633/parecer_9.25_-_plc_01.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei Complementar nº 001/2025, de autoria do Poder Executivo, que altera o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1634/parecer_10.25_-_pl_16.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1634/parecer_10.25_-_pl_16.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 016/2025, de autoria do Poder Executivo, que possibilita a concessão de bolsa-auxílio destinada ao transporte de estudantes residentes em Guaíra.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1683/parecer_11.25_-_emenda_09.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1683/parecer_11.25_-_emenda_09.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão da Finanças, Orçamento e Fiscalização sobre a Emenda nº 09/2025, que alterou o Projeto de Lei nº 016/2025 para incluir entre os contemplados pela bolsa-auxílio transporte os acadêmicos das instituições de ensino de Salto Del Guairá.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1684/parecer_12.25_-_pl_21.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1684/parecer_12.25_-_pl_21.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 021/2025, de autoria do Poder Executivo, que altera a Lei Orçamentária (LOA), Lei de Diretrizes Orçamentária (LDO) e Lei do Plano Plurianual (PPA).</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1700/parecer_13.25_-_pl_23.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1700/parecer_13.25_-_pl_23.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 024/2025, de autoria do Poder Executivo que institui a Gratificação de Atividade no Transporte Escolar - GATE aos servidores no exercício de funções no transporte escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1701/parecer_14.25_-_pl_24.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1701/parecer_14.25_-_pl_24.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 024/2025, de autoria do Poder Executivo que altera o anexo I, da Lei Municipal nº 1.956/2015, para aumentar o número de vagas no cargo de professor e professor do ensino infantil.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1767/parecer_15.25_-_pl_25.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1767/parecer_15.25_-_pl_25.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 25/2025, de autoria da Vereadora Karina Bach, que institui o Programa Cuidando da Pele.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1773/parecer_16.25_-_pl_31.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1773/parecer_16.25_-_pl_31.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 31/2025, de autoria da Mesa Diretiva, que institui a Procuradoria da Mulher.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_17.25_-_pl_35.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_17.25_-_pl_35.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 35/2025, de autoria do Poder Executivo, que fixa o subsídio dos membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_18.25_-_pl_28.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_18.25_-_pl_28.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 28/2025, de autoria do Vereador Adriano Cezar Richter, que institui o Programa Municipal de Incentivo à Fruticultura.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1823/parecer_19.25_-_plc_03.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1823/parecer_19.25_-_plc_03.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei Complementar nº 03/2025.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1824/parecer_20.25_-_pl_33.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1824/parecer_20.25_-_pl_33.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 33/2025.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1825/parecer_21.25_-_pl_36.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1825/parecer_21.25_-_pl_36.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 36/2025.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1848/parecer_22.25_-_pl_32.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1848/parecer_22.25_-_pl_32.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 032/2025.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1872/parecer_23.25_-_pl_37.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1872/parecer_23.25_-_pl_37.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 037/2025, do Poder Executivo, que cria o Fundo Municipal de Esporte.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1892/parecer_24.25_-_pl_40.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1892/parecer_24.25_-_pl_40.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 040/2025, de autoria do Poder Executivo, que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_25.25_-_pl_43.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_25.25_-_pl_43.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 043/2025, do Poder Executivo, que altera a Lei Municipal nº 1.247/2003, para aumentar o número de vagas de cargos na Administração Pública.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/parecer_26.25_-_pl_47.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/parecer_26.25_-_pl_47.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização, sobre o Projeto de Lei nº 047/2025, de autoria do Poder Executivo, que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/parecer_27.25_-_pl_51.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/parecer_27.25_-_pl_51.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 051/2025, de autoria do Poder Executivo, que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/parecer_28.25_-_pl_52.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/parecer_28.25_-_pl_52.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 052/2025, de autoria do Poder Executivo, que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/parecer_29.25_-_pl_50.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/parecer_29.25_-_pl_50.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 050/2025, que autoriza o Poder Executivo a realizar repasse financeiro ao hospital AssisteGuaíra.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/parecer_30.25_-_pl_58.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/parecer_30.25_-_pl_58.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 059/2025, que autoriza a doação de imóvel do Município à União, para uso da Polícia Federal.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/parecer_31.25_-_pl_59.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/parecer_31.25_-_pl_59.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 056/2025, que regulamenta o transporte remunerado privado individual ou compartilhado de passageiros intermediado por aplicativo.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/parecer_32.25_-_pl_62.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/parecer_32.25_-_pl_62.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 062/2025, de autoria do Poder Executivo, que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/parecer_33.25_-_pl_68.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/parecer_33.25_-_pl_68.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 068/2025, de autoria do Poder Executivo, que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/parecer_34.25_-_pl_60.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/parecer_34.25_-_pl_60.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 060/2025, que institui a transparência na arrecadação e aplicação dos recursos da Contribuição para Custeio de Iluminação Pública no Município de Guaíra.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/parecer_35.25_-_pl_63.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/parecer_35.25_-_pl_63.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 063/2025, que altera a Lei Municipal nº 1.247/2003 para criar o cargo de Auditor Fiscal e dar outras providências.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/parecer_36.25_-_plc_04.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/parecer_36.25_-_plc_04.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei Complementar nº 004/2025, que altera o Código Tributário Municipal para reduzir a Taxa de Coleta de Lixo.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/parecer_37.25_-_pl_54.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/parecer_37.25_-_pl_54.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 054/2025 e Emenda nº 025/2025, que institui o Programa de Incentivo à Participação Comunitária.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/parecer_38.25_-_pl_55.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/parecer_38.25_-_pl_55.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 055/2025 que institui o Plano Plurianual 2026-2029.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/parecer_39.25_-_pl_61.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/parecer_39.25_-_pl_61.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 061/2025 que dispõe sobre as diretrizes orçamentárias para 2026.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/parecer_40.25_-_pl_66.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/parecer_40.25_-_pl_66.25.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças, Orçamento e Fiscalização sobre o Projeto de Lei nº 066/2025 que dispõe fixa as receitas e despesas para 2026.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/parecer_42.25_-_pl_79.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/parecer_42.25_-_pl_79.25.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 078/2025, de autoria do Poder Executivo, que altera a Lei Orçamentária Anual de 2024, a Lei de Diretrizes Orçamentária de 2024 e o Plano Plurianual 2022-2025. Projeto formal e materialmente constitucional. Compatibilidade com a Lei de Responsabilidade Fiscal. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/parecer_42.25_-_pl_79.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/parecer_42.25_-_pl_79.25.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 079/2025, de institui gratificação mensal ao Agente de Contratação, ao Pregoeiro, aos membros da Comissão de Contratação e aos membros da Equipe de Apoio, no âmbito da Administração Pública Municipal, nos termos da Lei Federal nº 14.133/2021 e do Decreto Municipal nº 424/2024, e dá outras providências. Análise de adequação financeira, orçamentária e compatibilidade com a Lei de Responsabilidade Fiscal. Existência de dotações próprias, ausência de criação de despesa obrigatória de caráter continuado e regularidade fiscal. Parecer jurídico que não apresenta óbice técnico. Emenda do Relator da Comissão de Constituição para correção gramatical e adequação do texto à Lei Complementar nº 95/1999. Parecer jurídico que não apresenta óbice técnico. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/parecer_43.25_-_contas_2024.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/parecer_43.25_-_contas_2024.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas do Estado do Paraná relativo as contas do Sr. Heraldo Trento enquanto Prefeito Municipal de Guaíra relativa ao exercício de 2024. Regularidade das contas. Parecer unânime. Parecer jurídico que não contraria o parecer do TCE. Voto da Relatora favorável à aprovação das contas. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela aprovação das contas do Prefeito Municipal relativa ao exercício de 2024.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/parecer_44.25_-_pl_80.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/parecer_44.25_-_pl_80.25.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 80/2025 de autoria do Poder Executivo. Autoriza a liberação de R$ 3.745.163,53 para o custeio da reforma do prédio da Câmara Municipal de Guaíra. Recursos de fonte livres que não comprometem as despesas do Poder Legislativo. Necessidade de observância da lei de licitações. Possibilidade. Voto da Relatora favorável à tramitação do projeto. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela aprovação do projeto de lei.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Obras/Serviços Públicos (COSP)</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/parecer_01.2025_-_pl_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/parecer_01.2025_-_pl_01.2025.pdf</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/parecer_02.2025_-_pl_05.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/parecer_02.2025_-_pl_05.2025.pdf</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/parecer_03.2025_-_pl_11.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/parecer_03.2025_-_pl_11.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 011/2025, de autoria do Poder Executivo, com a Emenda nº 04/2025 do Vereador Adriano Richter.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_04.2025_-_pl_07.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_04.2025_-_pl_07.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 007/2025, da autoria das Vereadoras Mirele Cetto, Cristiane Giangarelli e Keila Marta Francisco, que programa de defesa pessoal para mulheres.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_05.2025_-_pl_08.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_05.2025_-_pl_08.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 008/2025, da autoria da Vereadora Cristiane Giangarelli, que institui o Conjunto de Rotas Turísticas Caminho das Sete Quedas.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_06.2025_-_pl_17.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_06.2025_-_pl_17.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 017/2025, da autoria dos Vereadores Adriano Richter, Cristiane Giangarelli, Beto Salamanca, Claudemir Motorista, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Keila Marta Francisco, Karina Bach e Mirele Cetto, que regulamenta a legislação nacional de trânsito no que diz respeito à circulação, nas vias urbanas de Guaíra, de ciclomotor, bicicletas elétricas e equipamentos de mobilidade individual autopropelido e dá outras providências.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1677/parecer_07.2025_-_pl_12.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1677/parecer_07.2025_-_pl_12.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 012/2025, da autoria da Vereadora Mirele Cetto, que institui o Selo Empresa Amiga das Mães Guairenses.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1698/parecer_08.2025_-_pl_23.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1698/parecer_08.2025_-_pl_23.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 023/2025, de autoria do Poder Executivo que institui a Gratificação de Atividade no Transporte Escolar - GATE aos servidores no exercício de funções no transporte escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1699/parecer_09.2025_-_pl_24.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1699/parecer_09.2025_-_pl_24.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 024/2025, de autoria do Poder Executivo que altera o Anexo I, da Lei Municipal nº 1.956/2015, para aumentar o número de vagas no cargo de professor e professor do ensino infantil.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1729/parecer_10.2025_-_plc_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1729/parecer_10.2025_-_plc_02.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei Complementar nº 002/2025, de autoria do Poder Executivo que altera a Lei Complementar nº 01/2015.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1768/parecer_11.2025_-_pl_19.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1768/parecer_11.2025_-_pl_19.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 019/2025, de autoria da Vereadora Cristiane Giangarelli, que institui a Escola do Legislativo.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1769/parecer_12.2025_-_pl_31.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1769/parecer_12.2025_-_pl_31.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 31/2025, de autoria da Mesa Diretiva que institui a Procuradoria da Mulher no âmbito da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_13.2025_-_pl_26.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_13.2025_-_pl_26.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 26/2025, de autoria da Vereadora Mirele Paula Cetto Leite, que institui o Programa Criança Segura no Município de Guaíra.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_14.2025_-_pl_28.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_14.2025_-_pl_28.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 28/2025, de autoria do Vereador Adriano Cezar Richter, que institui o Programa Municipal de Incentivo à Fruticultura.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1819/parecer_15.2025_-_plc_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1819/parecer_15.2025_-_plc_03.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente a sobre o Projeto de Lei Complementar nº 03/2025.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1820/parecer_16.2025_-_pl_34.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1820/parecer_16.2025_-_pl_34.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente a sobre o Projeto de Lei nº 34/2025.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1821/parecer_17.2025_-_pl_36.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1821/parecer_17.2025_-_pl_36.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente a sobre o Projeto de Lei nº 36/2025.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1842/parecer_18.2025_-_pl_39.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1842/parecer_18.2025_-_pl_39.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 039/2025.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1893/parecer_19.2025_-_pl_041.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1893/parecer_19.2025_-_pl_041.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 041/2025, do Poder Executivo, que autoriza a cessão de um veículo ao AssisteGuaíra.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_20.2025_-_pl_043.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_20.2025_-_pl_043.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 043/2025, do Poder Executivo, que altera a Lei Municipal nº 1.247/2003, para aumentar o número de vagas de cargos na Administração Pública.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/parecer_21.2025_-_pl_046.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/parecer_21.2025_-_pl_046.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 046/2025, que dispõe sobre o Sistema Único de Assistência Social em Guaíra.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/parecer_22.2025_-_pl_048.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/parecer_22.2025_-_pl_048.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 048/2025, que dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA) e dá outras providências.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1959/parecer_23.2025_-_pl_049.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1959/parecer_23.2025_-_pl_049.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 049/2025, que institui o serviço de guincho, pátio e guarda de veículos removidos em razão de infrações previstas no Código de Trânsito Brasileiro e na legislação de trânsito do Município de Guaíra/PR, cria o Pátio Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/parecer_24.2025_-_pl_053.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/parecer_24.2025_-_pl_053.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 053/2025, que autoriza o Poder Executivo a contratar empresa especializada para prestação de serviços médicos por hora, visando suprir vacância nas Unidades Básicas de Saúde de Guaíra.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/parecer_25.2025_-_pl_059.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/parecer_25.2025_-_pl_059.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 059/2025, que autoriza a doação de imóvel do Município à União, para uso da Polícia Federal.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/parecer_26.2025_-_pl_056.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/parecer_26.2025_-_pl_056.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 056/2025, que regulamenta o transporte remunerado privado individual ou compartilhado de passageiros intermediado por aplicativo.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/parecer_27.2025_-_plc_04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/parecer_27.2025_-_plc_04.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei Complementar nº 04/2025, que altera o Código Tributário Municipal para reduzir a Taxa de Coleta de Lixo.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/parecer_28.2025_-_pl_72.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/parecer_28.2025_-_pl_72.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 072/2025, que altera a Lei Municipal nº 1.799/2012.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/parecer_29.2025_-_pl_73.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/parecer_29.2025_-_pl_73.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 073/2025, que ratifica protocolo de intenções relacionados ao Consórcio Intergestores Paraná Saúde - CIPS.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/parecer_30.2025_-_pl_67.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/parecer_30.2025_-_pl_67.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 067/2025, que institui a política municipal de inovação, ciência e tecnologia do Município de Guaíra.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/parecer_31.2025_-_pl_54.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/parecer_31.2025_-_pl_54.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 054/2025 e Emenda nº 025/2025, que institui o Programa de Incentivo à Participação Comunitária.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/parecer_32.2025_-_pl_70.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/parecer_32.2025_-_pl_70.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente sobre o Projeto de Lei nº 070/2025 que revoga o inciso VI, do artigo 9º, da Lei Municipal nº 2.250/2022.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/parecer_33.2025_-_pl_74..2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/parecer_33.2025_-_pl_74..2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 074/2025, de autoria do Vereador Gilmar Soares da Fonseca, que institui o Selo de Comércio com a Melhor Acessibilidade para estabelecimentos comerciais que atenderem aos critérios de acessibilidades. Parecer jurídico que não apresenta óbice técnico. Incentivo à modernização comercial, eliminação de barreiras arquitetônicas e qualificação do espaço urbano. Medida que fortalece o desenvolvimento econômico local. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/parecer_34.2025_-_pl_76..2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/parecer_34.2025_-_pl_76..2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 076/2025, de autoria dos Vereadores Adriano Richter, Beto Salamanca, Claudemir Motorista, Cristiane Giangarelli, Gilmar Soares da Fonseca, Givanildo José Tirolti, João Carlos Hartekoff, Karina Bach, Keila Marta Francisco, Mirele Paula Cetto Leite e Tereza Camilo dos Santos, que altera a antiguidade máxima do veículo para ser utilizado no serviço de táxi no Município de Guaíra. Ampliação da idade máxima dos veículos utilizados no serviço de táxi de 12 para 15 anos. Adequação às regras aplicáveis ao transporte por aplicativo. Medida que mantém a segurança, reduz custos aos permissionários e assegura a continuidade do serviço público. Parecer jurídico que não apresenta óbice técnico. Voto do relator favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serivços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/parecer_35.2025_-_pl_77..2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/parecer_35.2025_-_pl_77..2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 077/2025, de autoria do Chefe do Poder Executivo Municipal, que institui a Política Municipal de Incentivo ao Artesanato (PMIA) e torna a Feira do Artesão um evento oficial do Município. Medidas de estímulo à economia criativa, geração de renda, valorização cultural e fortalecimento do turismo local. Parecer jurídico que não apresenta óbice técnico. Emenda do Relator da Comissão de Constituição para correção gramatical e adequação do texto a padrões jurídicos. Parecer jurídico que não apresenta óbice técnico. Voto do relator favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/parecer_36.2025_-_pl_79..2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/parecer_36.2025_-_pl_79..2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 079/2025, de institui gratificação mensal ao Agente de Contratação, ao Pregoeiro, aos membros da Comissão de Contratação e aos membros da Equipe de Apoio, no âmbito da Administração Pública Municipal, nos termos da Lei Federal nº 14.133/2021 e do Decreto Municipal nº 424/2024, e dá outras providências. Organização administrativa no padrão exigido pela nova lei de licitações. Estruturação das atividades licitatórias. Valorização e especialização dos servidores. Eficiência administrativa. Parecer jurídico que não apresenta óbice técnico. Emenda do Relator da Comissão de Constituição para correção gramatical e adequação do texto à Lei Complementar nº 95/1999. Parecer jurídico que não apresenta óbice técnico. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/parecer_37.2025_-_plc_05.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/parecer_37.2025_-_plc_05.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente ao Projeto de Lei Complementar nº 005/2025. Análise das diretrizes de mobilidade urbana e sistema de transportes. Avaliação do macrozoneamento, desenvolvimento urbano, instrumentos urbanísticos e uso do solo. Exame das políticas de infraestrutura, obras públicas e serviços essenciais. Considerações sobre sustentabilidade, proteção ambiental e gestão ecológica do território. Adequação técnica, coerência normativa e viabilidade de implementação. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/parecer_38.2025_-_plc_06.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/parecer_38.2025_-_plc_06.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar – Delimitação do Perímetro Urbano – Revisão do Plano Diretor – Adequação ao macrozoneamento – Desenvolvimento urbano – Ordenamento territorial – Infraestrutura e serviços públicos – Mobilidade – Compatibilidade ambiental – Análise técnica favorável à aprovação. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/parecer_39.2025_-_plc_07.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/parecer_39.2025_-_plc_07.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 007/2025. Sistema Viário Municipal. Revisão do Plano Diretor. Mobilidade urbana. Hierarquização e dimensionamento viário. Diretrizes para abertura e prolongamento de vias. Pavimentação e infraestrutura urbana. Sistema cicloviário e rotas acessíveis. Ordenamento territorial. Proteção ambiental e drenagem. Rotas de transporte coletivo e de cargas. Adequação técnica, urbanística e ambiental. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/parecer_40.2025_-_plc_08.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/parecer_40.2025_-_plc_08.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 008/2025 – Uso e Ocupação do Solo. Análise dos impactos urbanísticos, ambientais, viários e de infraestrutura. Adequação ao Plano Diretor Municipal e às diretrizes de desenvolvimento urbano sustentável. Zoneamento, macrozoneamento, parâmetros de ocupação, proteção ambiental, licenciamento e instrumentos de gestão territorial. Compatibilidade com a capacidade instalada de serviços públicos e com as exigências de mobilidade urbana. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/parecer_41.2025_-_plc_09.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/parecer_41.2025_-_plc_09.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 009/2025. Parcelamento do solo urbano. Infraestrutura básica, sistema viário, áreas públicas e ordenamento territorial. Proteção ambiental, APPs, áreas verdes e controle de riscos. Regras para loteamentos, desmembramentos, condomínios urbanísticos e parcelamentos de urbanização específica. Adequação ao Plano Diretor e ao Código Florestal. Impactos sobre obras e serviços públicos. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/parecer_42.2025_-_plc_10.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/parecer_42.2025_-_plc_10.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente. Projeto de lei que dispõe sobre diretrizes de uso e ocupação do solo, infraestrutura urbana, mobilidade, sustentabilidade e proteção ambiental. Avaliação dos impactos urbanísticos e ambientais, observância dos parâmetros de planejamento municipal e das exigências de mitigação e compensação. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/parecer_43.2025_-_plc_11.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/parecer_43.2025_-_plc_11.2025.pdf</t>
   </si>
   <si>
     <t>Voto favorável à aprovação do Projeto de Lei Complementar nº 11/2025, que institui o Código de Posturas do Município de Guaíra, consolidando normas sobre uso e ocupação do espaço público, higiene urbana, segurança, proteção ambiental, regulação de atividades econômicas, mobilidade, conforto e bem-estar da população, e organização de cemitérios, assegurando o desenvolvimento urbano sustentável e a eficiência da administração pública municipal. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/parecer_44.2025_-_plc_12.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/parecer_44.2025_-_plc_12.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 012/2025, que dispõe sobre o Estudo de Impacto de Vizinhança (EIV), Relatório de Impacto de Vizinhança (RIV), Estudo de Impacto Ambiental (EIA) e Relatório de Impacto Ambiental (RIMA), em consonância com o Plano Diretor. O projeto estabelece procedimentos para análise de empreendimentos de grande porte quanto aos impactos socioeconômicos, urbanísticos, ambientais e infraestruturais, define responsabilidades técnicas dos profissionais e empreendedores, prevê mecanismos de fiscalização e complementação de estudos, e reforça a proteção de Áreas de Preservação Permanente e a gestão sustentável do território municipal. Recomenda-se a aprovação do Projeto para assegurar o ordenamento urbano, a preservação ambiental e a qualidade de vida da população. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/parecer_45.2025_-_pl_80.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/parecer_45.2025_-_pl_80.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável à aprovação do Projeto de Lei nº 80/2025, que autoriza a liberação de recursos da Câmara Municipal de Guaíra, no valor de R$ 3.745.163,53, para custeio das despesas relativas à reforma e ampliação do prédio da Câmara Municipal, a ser executada pelo Poder Executivo Municipal, observadas as normas de licitação, contratação de obras públicas e exigências ambientais e urbanísticas aplicáveis. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer Educação/Saúde (CESA)</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/parecer_1.2025_-_pl_06.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/parecer_1.2025_-_pl_06.2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 006/2025, de autoria da Vereadora Karina Bach.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1631/parecer_2.2025_-_pl_16.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1631/parecer_2.2025_-_pl_16.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 016/2025, da autoria do Poder Executivo, que possibilita a concessão de bolsa-auxílio destinada ao transporte de estudantes residentes em Guaíra.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1673/parecer_3.2025_-_pl_12.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1673/parecer_3.2025_-_pl_12.2025.pdf</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1674/parecer_4.2025_-_pl_13.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1674/parecer_4.2025_-_pl_13.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 013/2025, de autoria do Vereador Adriano Richter, que disciplina e estabelece preceitos para a implantação de campanhas com altas habilidades ou superdotação na rede pública e particular de ensino do Município de Guaíra.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1675/parecer_5.2025_-_emenda_09.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1675/parecer_5.2025_-_emenda_09.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre a Emenda nº 09/2025, que alterou o Projeto de Lei nº 016/2025 para incluir entre os contemplados pela bolsa-auxílio transporte os acadêmicos das instituições de ensino de Salto Del Guairá.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1718/parecer_6.2025_-_pl_14.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1718/parecer_6.2025_-_pl_14.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 014/2015, com apresentação de Emenda nº 11/2025.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1770/parecer_7.2025_-_pl_25.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1770/parecer_7.2025_-_pl_25.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 025/2025.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1801/parecer_8.2025_-_pl_27.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1801/parecer_8.2025_-_pl_27.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 27/2025, de autoria do Poder Executivo, que prorroga o Plano Municipal de Educação, e sobre a Emenda nº 14/2025, que altera a redação de dispositivo do Projeto.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1802/parecer_9.2025_-_pl_26.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1802/parecer_9.2025_-_pl_26.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 26/2025, de autoria da Vereadora Mirele Paula Cetto Leite, que institui o Programa Criança Segura no Município de Guaíra.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1822/parecer_10.2025_-_pl_33.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1822/parecer_10.2025_-_pl_33.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 33/2025.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1847/parecer_11.2025_-_pl_32.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1847/parecer_11.2025_-_pl_32.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 032/2025.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1849/parecer_12.2025_-_pl_39.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1849/parecer_12.2025_-_pl_39.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 039/2025.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1870/parecer_13.2025_-_pl_37.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1870/parecer_13.2025_-_pl_37.2025.pdf</t>
   </si>
   <si>
     <t>Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 037/2025, do Poder Executivo, que cria o Fundo Municipal do Esporte.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1871/parecer_14.2025_-_pl_38.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1871/parecer_14.2025_-_pl_38.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 038/2025, do Poder Executivo, que cria o Conselho Municipal do Esporte.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/parecer_15.2025_-_pl_42.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/parecer_15.2025_-_pl_42.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 042/2025, de autoria das vereadoras Karina Bach, Cristiane Giangarelli e Mirele Paula Cetto Leite que institui a Medalha de Honra ao Mérito Amanda Monique Gazola.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/parecer_16.2025_-_pdl_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/parecer_16.2025_-_pdl_02.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Decreto Legislativo nº 02/2025, da autoria do Vereador Gilmar Soares da Fonseca e coautoria dos demais vereadores, concede Título de Cidadão Honorário a Heraldo Trento.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/parecer_17.2025_-_pl_46.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/parecer_17.2025_-_pl_46.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 046/2025, que dispõe sobre o Sistema Único de Assistência Social em Guaíra.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/parecer_18.2025_-_pl_48.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/parecer_18.2025_-_pl_48.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 048/2025, que dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA) e dá outras providências.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/parecer_19.2025_-_pl_53.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/parecer_19.2025_-_pl_53.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 053/2025, que autoriza o Poder Executivo a contratar empresa especializada para prestação de serviços médicos por hora, visando suprir vacância nas Unidades Básicas de Saúde de Guaíra.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/parecer_20.2025_-_pl_50.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/parecer_20.2025_-_pl_50.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 050/2025, que autoriza o Poder Executivo a realizar repasse financeiro ao hospital AssisteGuaíra.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/parecer_21.2025_-_pl_64.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/parecer_21.2025_-_pl_64.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 064/2025, que institui o Dia Municipal do Campista Católico.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/parecer_22.2025_-_pl_65.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/parecer_22.2025_-_pl_65.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 065/2025, que institui o Dia da Tomada de Guaíra.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/parecer_23.2025_-_pl_73.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/parecer_23.2025_-_pl_73.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 073/2025, que ratifica protocolo de intenções relacionada ao Consórcio Intergestores Paraná Saúde - CIPS.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/parecer_24.2025_-_pl_71.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/parecer_24.2025_-_pl_71.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 71/2025, que altera a Lei Municipal nº 2.024/2017.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/parecer_25.2025_-_pl_70.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/parecer_25.2025_-_pl_70.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência sobre o Projeto de Lei nº 070/2025 que revoga o inciso VI, do artigo 9º, da Lei Municipal nº 2.250/2022.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/parecer_26.2025_-_pl_74.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/parecer_26.2025_-_pl_74.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 074/2025, de autoria do Vereador Gilmar Soares da Fonseca, que institui o Selo de Comércio com a Melhor Acessibilidade para estabelecimentos comerciais que atenderem aos critérios de acessibilidades. Parecer jurídico que não apresenta óbice técnico. Incentivo à inclusão e à promoção dos direitos das pessoas com deficiência. Medida alinhada aos princípios constitucionais e à Lei Brasileira de Inclusão. Conclusão da Comissão de Educação, Saúde e Assistência, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/parecer_27.2025_-_pl_77.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/parecer_27.2025_-_pl_77.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 077/2025, de autoria do Chefe do Poder Executivo Municipal, que institui a Política Municipal de Incentivo ao Artesanato (PMIA) e torna a Feira do Artesão um evento oficial do Município. Valorização da cultura local, fortalecimento da economia criativa e fomento ao turismo. Parecer jurídico que não apresenta óbice técnico. Emenda do Relator da Comissão de Constituição para correção gramatical e adequação do texto a padrões jurídicos. Parecer jurídico que não apresenta óbice técnico. Voto do relator favorável a tramitação do projeto. Conclusão da Comissão de Educação, Saúde e Assistência, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/parecer_28.2025_-_pdl_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/parecer_28.2025_-_pdl_03.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 03/2025, concede o Título de Cidadã Honorária à Senhora Maria Elci Venâncio da Silva. Trajetória reconhecida por sua dedicação à comunidade guairense. Participação ativa em atividades que fortalecem o tecido social e cultural do Município. Parecer jurídico que não apresenta óbice técnico. Voto da relatora favorável a tramitação do projeto. Conclusão da Comissão de Educação, Saúde e Assistência, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer de Comissão Especial</t>
   </si>
   <si>
     <t>CE - Comissão Especial PLC 01/2025</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_01.2025_-_plc_01.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_01.2025_-_plc_01.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 001/2025, da autoria do Poder Executivo, que altera o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>PLC2.25 - Comissão Especial PLC 02/2025</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1730/parecer_02.2025_-_plc_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1730/parecer_02.2025_-_plc_02.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 002/2025, da autoria do Poder Executivo, que altera o Estatuto da Microempresa.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>CELC3 - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1826/parecer_03.2025_-_plc_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1826/parecer_03.2025_-_plc_03.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 003/2025.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>CEPL57 - Comissão Especial PL 57/2025</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/parecer_04.2025_-_pl_57.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/parecer_04.2025_-_pl_57.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei nº 057/2025, da autoria do Poder Executivo, que concede licença-maternidade de 180 dias para as servidoras públicas municipais.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>CEplc4 - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/parecer_05.2025_-_plc_04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/parecer_05.2025_-_plc_04.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 004/2025, que altera o Código Tributário Municipal para reduzir a Taxa de Coleta de Lixo.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>PEPD - Comissão Especial Plano Diretor</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/parecer_06.2025_-_plc_05.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/parecer_06.2025_-_plc_05.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 05/2025, que institui a revisão do Plano Diretor do Município de Guaíra.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/parecer_07.2025_-_plc_06.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/parecer_07.2025_-_plc_06.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 06/2025, que institui o novo perímetro urbano do Município de Guaíra.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/parecer_08.2025_-_plc_07.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/parecer_08.2025_-_plc_07.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 07/2025, que dispõe sobre o sistema viário do Município de Guaíra.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/parecer_09.2025_-_plc_08.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/parecer_09.2025_-_plc_08.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 08/2025, que dispõe sobre o uso e ocupação do solo do Município de Guaíra.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/parecer_11.2025_-_plc_10.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/parecer_11.2025_-_plc_10.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 09/2025, que dispõe sobre o parcelamento do solo do Município de Guaíra.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/parecer_11.2025_-_plc_10.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/parecer_11.2025_-_plc_10.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 10/2025, que dispõe sobre o Código de Obras do Município de Guaíra.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/parecer_12.2025_-_plc_11.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/parecer_12.2025_-_plc_11.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 11/2025, que dispõe sobre o Código de Postura do Município de Guaíra.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/parecer_13.2025_-_plc_12.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/parecer_13.2025_-_plc_12.2025.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão Especial sobre o Projeto de Lei Complementar nº 12/2025, que dispõe sobre o Estudo de Impacto de Vizinhança (EIV), Relatório de Impacto de Vizinhança (RIV), Estudo de Impacto Ambiental (EIA) e Relatório de Impacto Ambiental (RIMA) em consonância com a Lei Complementar do Plano Diretor do Município de Guaíra e, dá outras providências.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>Parecer Conselho de Ética</t>
   </si>
   <si>
     <t>ÉTICA - Conselho de Ética e Decoro Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_no_01.2025_-_crmxkarina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_no_01.2025_-_crmxkarina.pdf</t>
   </si>
   <si>
     <t>Parecer sobre a representação do CRM/PR contra a Vereadora Karina Bach.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1846/parecer_no_02.2025_-_mirelexgivanildo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1846/parecer_no_02.2025_-_mirelexgivanildo.pdf</t>
   </si>
   <si>
     <t>Parecer do Conselho de Ética sobre a representação da Vereadora Mirele Paula Cetto Leite em desfavor do Vereador Givanildo José Tirolti.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Mensagem do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/mensagem_01.2025.pdf</t>
+    <t>Poder Executivo Municipal - Prefeito</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/mensagem_01.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2025, referente ao reajuste salarial dos servidores municipais.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/mensagem_02.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/mensagem_02.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2025, refere a alteração da Lei Municipal nº 2.043 de março de 2018, auxílio alimentação.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/mensagem_03.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/mensagem_03.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10/2025, altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/mensagem_04.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/mensagem_04.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2025, refere a cessão de uso não oneroso de imóvel público denominado Ponto de Pesca Manoel Messias dos Santos (Vô Messias).</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/mensagem_05.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/mensagem_05.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2025, institui a bolsa-auxílio destinada aos estudantes universitários.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/mensagem_06.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/mensagem_06.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 01/2025 para fins de adequação da cobrança de ISS, IPTU, bem como, a implementação de um Programa de Incentivo à Regularização Fiscal de débitos em dívida ativa administrativa.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/mensagem_07.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/mensagem_07.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei nº 020/2025 para alteração da LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1615/mensagem_08.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1615/mensagem_08.2025.pdf</t>
   </si>
   <si>
     <t>Mensagem aditiva ao Projeto de Lei nº 016/2025, que institui a bolsa-auxílio destinada aos estudantes universitários.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1656/mensagem_09.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1656/mensagem_09.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 021/2025, que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1679/mensagem_10.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1679/mensagem_10.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta Projeto de Lei nº 023/2025 acerca da instituição da gratificação por atividades de transporte escolar (GATE), no âmbito do Município de Guaíra.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1680/mensagem_11.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1680/mensagem_11.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 024/2025 referente ao aumento de vagas de professores e professores de educação infantil da Lei Municipal nº 1.965/2015 de 11.12.2015.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1688/mensagem_12.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1688/mensagem_12.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Complementar nº 02/2025 que altera a Lei Complementar nº 01/2015.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1732/mensagem_13.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1732/mensagem_13.2025.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei nº 017/2025.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1737/mensagem_14.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1737/mensagem_14.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei nº 027/2025 referente a prorrogação do prazo do plano municipal de educação.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1752/mensagem_15.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1752/mensagem_15.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 032/2025 referente a adesão ao CIEDEPAR.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1759/mensagem_16.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1759/mensagem_16.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 33/2025, que cria o Fundo Municipal dos Direitos das Mulheres (FMDM).</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1771/mensagem_17.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1771/mensagem_17.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 034/2025, que altera a Lei Municipal nº 1.676 de 31/05/2010, referente ao café da manhã dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1781/mensagem_18.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1781/mensagem_18.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei Complementar nº 003/2025 referente a doação de imóveis da Itaipu Binacional em favor do Município de Guaíra.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1785/mensagem_19.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1785/mensagem_19.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 035/2025 referente a alteração da Lei Municipal nº 1.593/2008.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1833/projeto_de_lei_37.2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1833/projeto_de_lei_37.2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 037/2025 que institui o Fundo Municipal para o Esporte (FME) do Município de Guaíra.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1834/mensagem_21.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1834/mensagem_21.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta Projeto de Lei nº 038/2025 que cria o Conselho Municipal de Esporte de Guaíra, Estado do Paraná, e revoga a Lei nº 1.378/2006.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1837/mensagem_22.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1837/mensagem_22.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei nº 039/2025 referente a cessão de uso de 2 (dois) veículos em prol do SAMU - 192.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1860/mensagem_23.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1860/mensagem_23.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o projeto de lei nº 40/2025 que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1861/mensagem_24.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1861/mensagem_24.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 041/2025 que trata da cessão de veículo ao Assisteguaíra.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/mensagem_25.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/mensagem_25.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 043/2025 que altera o quadro de cargos de pessoal da Lei Municipal nº 1.247/2003.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/mensagem_26.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/mensagem_26.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 046/2025, referente ao Sistema Único de Assistência Social no âmbito do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/mensagem_27.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/mensagem_27.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta o Projeto de Lei nº 047/2025, que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/mensagem_28.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/mensagem_28.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei que dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA).</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1935/mensagem_29.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1935/mensagem_29.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei que institui o Serviço de Recolhimento, Guarda e Depósito de Veículos no Município de Guaíra-PR.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/mensagem_30.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/mensagem_30.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que autoria a concessão de transferência financeira ao Hospital Beneficente Assiste Guaíra para realização de procedimentos cirúrgicos prioritários no âmbito do SUS.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/mensagem_31.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/mensagem_31.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que altera a LOA, LDO e PPA para criar dotação por excesso de arrecadação.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/mensagem_32.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/mensagem_32.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei para alterar a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/mensagem_33.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/mensagem_33.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de que autoriza a contratação de serviços médicos para reposição de ausências no âmbito do serviço público municipal.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/mensagem_34.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/mensagem_34.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei referente ao PPA – Plano Plurianual 2026/2029.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/mensagem_35.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/mensagem_35.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei de regulamentação do transporte remunerado privado individual ou compartilhado de passageiros, intermediado por aplicativos ou plataformas de comunicação em rede.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/mensagem_36.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/mensagem_36.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei que dispõe sobre a ampliação da licença maternidade.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/mensagem_37.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/mensagem_37.2025.pdf</t>
   </si>
   <si>
     <t>Apresente projeto de lei que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/mensagem_38.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/mensagem_38.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o projeto de Lei de Diretrizes Orçamentárias (LDO) do exercício de 2026.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/mensagem_39.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/mensagem_39.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha o projeto de lei orçamentária anual - LOA.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/mensagem_40.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/mensagem_40.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei que autoriza a doação de imóveis em prol da União para uso do Departamento da Polícia Federal e dá outras providências.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/mensagem_41.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/mensagem_41.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que altera a LDO, LOA e PPA.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/mensagem_n_042-2025_-_executivo.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/mensagem_n_042-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>Encaminha o Projeto de Lei n° 063/2025, referente a alteração do Quadro dos Cargos de pessoal da Lei Municipal n° 1.247.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/mensagem_43.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/mensagem_43.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que institui a política municipal de inovação, ciência e tecnologia do Município de Guaíra.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/mensagem_44.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/mensagem_44.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/mensagem_45.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/mensagem_45.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que altera a Lei Municipal nº 2.024/2017, visando a alteração do cargo efetivo necessário para atender à Função Gratificada de Coordenador da Documentação Escolar.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/mensagem_46.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/mensagem_46.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que altera a tabela da Taxa de Coleta de Lixo.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/mensagem_47.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/mensagem_47.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que altera a Lei Municipal nº 1.799/2012.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/mensagem_48.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/mensagem_48.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto substitutivo ao Projeto de Lei Orçamentária Anual - LOA, Projeto de Lei nº 066/2025.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/mensagem_49.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/mensagem_49.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei referente a adesão ao Consórcio Intergestores Paraná Saúde (CIPS).</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/mensagem_50.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/mensagem_50.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que institui no Município de Guaíra, a Política Municipal de Investimento (PMIA) ao Artesanato e torna a Feira do Artesão, evento oficial do município e dá outras providências.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/mensagem_51.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/mensagem_51.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei que altera a LOA, LDO e PPA para criação de dotação por redução no valor de R$ 20.000,00 (vinte mil reais).</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/mensagem_52.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/mensagem_52.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha os projetos de lei complementar que integram a revisão do Plano Diretor Municipal.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/mensagem_53.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/mensagem_53.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei que autoriza a liberação do valor de R$ 3.745.163,53 (três milhões, setecentos e quarenta e cinco mil, cento e sessenta e três reais e cinquenta e três centavos) da Câmara Municipal de Guaíra, Estado do Paraná, para o custeio de despesas referentes à reforma do prédio da Câmara Municipal de Guaíra, a ser executada pelo Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/mensagem_54.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/mensagem_54.2025.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei acerca da instituição de gratificação mensal para as funções e Agente de Contratação, Pregoeiro, membros da Comissão de Contratação e membros da Equipe de Apoio, nos termos da Lei Federal 14.133/2021.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/mensagem_55.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/mensagem_55.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha veto ao Projeto de Lei nº 070/2025.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Correspondência Recebida</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/of.gb.nr.460.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/of.gb.nr.460.25.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR nº 460/2025, de autoria do Poder Executivo Municipal, em resposta aos ofícios CFOF nº 03, 04, 05 e 07/2025, da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/of.gb.nr.461.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/of.gb.nr.461.25.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR nº 461/2025, do Poder Executivo Municipal, em resposta ao Ofício CFOF nº 01/2025, da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/of.gb.nr.462.25.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/of.gb.nr.462.25.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR nº 462/2025, do Poder Executivo Municipal, em resposta ao Ofício CFOF nº 02/2025, da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>União - Ministério da Gestão e da Inovação em Serviços Públicos - MGISP</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/emenda_parlamentar_202544870003.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/emenda_parlamentar_202544870003.pdf</t>
   </si>
   <si>
     <t>Informa a transferência de recursos financeiros através da Emenda Parlamentar nº 202544870003, do Deputado Federal Tião Medeiros.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/of._515.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/of._515.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR 515/2025, do Poder Executivo Municipal que solicita a dilação de prazo para apresentar resposta ao Requerimento nº 027/2025.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/of._465.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/of._465.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR 465/2025, do Poder Executivo Municipal, em resposta ao Ofício nº 81/2025 da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/of._467.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/of._467.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR 467/2025, do Poder Executivo Municipal, apresenta cópia de Leis Municipais sancionadas e publicadas.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/of._469.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/of._469.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR 469/2025, do Poder Executivo Municipal, comunicando o recebimento de transferências especiais através de Emenda Parlamentar de autoria do Secretário Sandro Alex Cruz de Oliveira.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/of._470.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/of._470.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR 470/2025, do Poder Executivo Municipal, que comunica o recebimento de transferência especial através de emenda parlamentar do Senador Sérgio Fernando Moro.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/of._513.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/of._513.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR 513/2025, do Poder Executivo Municipal em resposta ao Requerimento nº 30/2025.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/of514.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/of514.pdf</t>
   </si>
   <si>
     <t>Ofício NR/GP 514/2025, do Poder Executivo Municipal, em resposta ao Requerimento nº 031/2025.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>Dilceu Sperafico</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/of._872-2025_-_camara_dos_deputados.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/of._872-2025_-_camara_dos_deputados.pdf</t>
   </si>
   <si>
     <t>Ofício nº 872/2025, da Câmara dos Deputados, através do Gabinete do Deputado Federal Dilceu Sperafico, informando o pagamento de emenda parlamentar.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/of_gp_nr_528_2025_-_executivo_-_resposta_ao_requerimento_n_029-2025_karina.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/of_gp_nr_528_2025_-_executivo_-_resposta_ao_requerimento_n_029-2025_karina.pdf</t>
   </si>
   <si>
     <t>OF GP NR 528 2025 - Executivo Municipal - Resposta ao requerimento n° 029/2025 da Vereadora Karina Bach.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/of_gp_nr_529_2025_-_executivo_-_resposta_requerimento_026_2025_gilmar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/of_gp_nr_529_2025_-_executivo_-_resposta_requerimento_026_2025_gilmar.pdf</t>
   </si>
   <si>
     <t>OF GP NR 529 2025 - Executivo - Resposta ao requerimento n° 026/2025 - Ofício 086/2025 - Gilmar Soares da Fonseca.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>Hussein Bakri</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/oficio_n_93725_-_deputado_hussein_bakri_-_convite.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/oficio_n_93725_-_deputado_hussein_bakri_-_convite.pdf</t>
   </si>
   <si>
     <t>Ofício n° 937/2025 - Deputado Estadual Hussein Bakri - Informa implantação de CRAS e convida para Ato de assinatura.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>Gugu Bueno</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/oficio_n_1819_2025_-_deputado_gugu_bueno_-encaminha_copia_requerimento_delegado_tito_barichello.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/oficio_n_1819_2025_-_deputado_gugu_bueno_-encaminha_copia_requerimento_delegado_tito_barichello.pdf</t>
   </si>
   <si>
     <t>Oficio n° 1819/2025 - Deputado Gugu Bueno - Encaminha requerimento do Deputado Delegado Tito Barichello - voto de congratulações ao Município de Guaíra, pelo aniversário.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>Ana Cláudia Eloy Foletto</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/oficiosemtecdir.turismo_052_2025_convite_para_o_74o_aniversario_de_guaira.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/oficiosemtecdir.turismo_052_2025_convite_para_o_74o_aniversario_de_guaira.pdf</t>
   </si>
   <si>
     <t>Convite para o 74º Aniversário do Município de Guaíra.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/of_gp_nr_533_2025_-_executivo_-_encaminha_leis_2.435_2.436_2.437_e_2.438.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/of_gp_nr_533_2025_-_executivo_-_encaminha_leis_2.435_2.436_2.437_e_2.438.pdf</t>
   </si>
   <si>
     <t>OF GP NR 533 2025 - Executivo Municipal - Encaminha cópias das Leis Municipais n°s 2.435, 2.436, 2.437 e 2.438/2025.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/of_gp_nr_532_2025_-_resposta_a_indicacao_n_1862025_-_oficio_n_062-2025_-_givanildo_e_adriano.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/of_gp_nr_532_2025_-_resposta_a_indicacao_n_1862025_-_oficio_n_062-2025_-_givanildo_e_adriano.pdf</t>
   </si>
   <si>
     <t>OF GP NR 532 2025 - Executivo Municipal - Resposta a indicação n° 186-2025 - Ofício n° 062/2025 - Givanildo J. Tirolti e Adriano Richter.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>Felipe Lyra da Cunha</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/noticia_de_fato_n_0057.25.000328-2_-_promocao_de_arquivamento.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/noticia_de_fato_n_0057.25.000328-2_-_promocao_de_arquivamento.pdf</t>
   </si>
   <si>
     <t>Notícia de Fato  0057.25.000328-2 - Ministério Público - Promove-se o arquivamento de Notícia de Fato.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/oficio_n_951_2025_-_deputado_dilceu_sperafico_-_informa_pagamento_de_emenda_parlamentar.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/oficio_n_951_2025_-_deputado_dilceu_sperafico_-_informa_pagamento_de_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Ofício n° 951/2025 - Informa pagamento de emenda parlamentar de comissão destinada ao município de Guaíra, no valor de R$ 694.282,00.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>Lohaine Cristine Souza</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/oficio_738.2025_tce-pr.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/oficio_738.2025_tce-pr.pdf</t>
   </si>
   <si>
     <t>Ofício 738/2025-OPD-GP - Acórdão do parecer prévio das contas do Poder Executivo do Município de Guaíra referente ao exercício de 2024.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/oficio_538.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/oficio_538.2025.pdf</t>
   </si>
   <si>
     <t>Ofício 538/2025 do Poder Executivo Municipal - envio de cópia de lei.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>Vinícius Volpatto</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/oficio_seplan_196.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/oficio_seplan_196.2025.pdf</t>
   </si>
   <si>
     <t>Ofício SEPLAN nº 196/2025 - Convite para participação na 2ª Audiência Pública de apresentação do Plano de Mobilidade Urbana de Guaíra.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>Celio Americo Alvez Izidoro, Paulo Vinicius Carvalho Jorge</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/oficio_1023.2025_-_caixa.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/oficio_1023.2025_-_caixa.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1.023/2025 / REGOV/CV - Informa a celebração de contrato de repasse entre o Município de Guaíra e a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/of._536.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/of._536.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR 536/2025, do Poder Executivo Municipal, em resposta ao Requerimento nº 027/2025.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/of._548.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/of._548.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR 548/2025, do Poder Executivo Municipal, envia cópia de leis municipais à Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>Marleide Belegante</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/of.122.2025.smed.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/of.122.2025.smed.pdf</t>
   </si>
   <si>
     <t>Ofício SMED nº 122/2025, da Secretaria Municipal de Educação, convidando para participar do evento "I Festival Saber em Tempo Integral: Mais Tempo, Mais Experiência, Mais Futuro."</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/of.133.2025.smed.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/of.133.2025.smed.pdf</t>
   </si>
   <si>
     <t>Ofício SMED nº 133/2025, da Secretaria Municipal de Educação, convidando para a Formatura do Projeto Ressignificando a Prática Pedagógica.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>Thiago Yuiti Castilho Massuda</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2227/of._19751.2025.crbm.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2227/of._19751.2025.crbm.pdf</t>
   </si>
   <si>
     <t>Ofício nº 19751/2025, do Conselho Regional de Biomedicina da 6º Região convidando para cerimônia de posse do delegado de Guaíra.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/of._556.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/of._556.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR nº 556/2025, do Poder Executivo Municipal, comunicando o recebimento de recursos através de emenda parlamentar do Deputado Tião Medeiros.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/of._562.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/of._562.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR nº 562/2025, do Poder Executivo Municipal em resposta ao Requerimento nº 032/2025.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/of._565.2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/of._565.2025.pdf</t>
   </si>
   <si>
     <t>Ofício GP/NR nº 565/2025, do Poder Executivo Municipal em resposta ao Ofício CFOF nº 12/2025, da Câmara Municipal de Guaíra.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>Luiz Fernando Casagrande Pereira</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/of._1005.2025_oab.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/of._1005.2025_oab.pdf</t>
   </si>
   <si>
     <t>Ofício nº 1.005/2025, da Ordem dos Advogados do Brasil - Seção do Paraná, convidando para participação no evento CONECTALEGIS: Advocacia em Conexão com o Parlamento.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>Lucas Rafacho Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/of._12.2025_agape.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/of._12.2025_agape.pdf</t>
   </si>
   <si>
     <t>Ofício nº 012/2025, da Associação Guairense de Pessoas com Deficiência Vida Nova - ÁGAPE-VIVA, contendo considerações técnicas sobre Projeto de Lei do "Selo de Acessibilidade" e Proposição de Medidas Legislativas Complementares.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/of_gp_nr_570_2025_-_executivo_-_encaminha_as_leis_2.444_2.445_e_2.446-2025.pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/of_gp_nr_570_2025_-_executivo_-_encaminha_as_leis_2.444_2.445_e_2.446-2025.pdf</t>
   </si>
   <si>
     <t>OF GP NR 570 2025 - Executivo Municipal - Encaminha a Lei 2.444/2025 - PPA 2026 a 2029; 2.445/2025 - LDO 2026 e 2.446/2025 - LOA 2026.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>Sergio Wippel, Wilson Bley Lipski</t>
   </si>
   <si>
-    <t>https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/05122025_ms..pdf</t>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/05122025_ms..pdf</t>
   </si>
   <si>
     <t>Ofício nº 1.059/2025, da Sanepar, em resposta ao Requerimento nº 28/2025 (Of. 26/2025).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8683,67 +8683,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/projeto_de_emenda_a_lei_organica_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_01.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/projeto_de_lei_02.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/projeto_de_lei_03.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/projeto_de_lei_04.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_05.2025_-_mesa_-_abono_jornada_-_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/projeto_de_lei_06.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_07.2025_-_mireli_-_cristiane_-_keila.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/projeto_de_lei_08.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/projeto_de_lei_09.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_10.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_11.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/projeto_de_lei_12.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_lei_13.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/projeto_de_lei_14.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/projeto_de_lei_15.2025_-_adriano-beto-mirele.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/projeto_de_lei_16.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/projeto_de_lei_17.2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/projeto_de_lei_18.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/projeto_de_lei_19.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_de_lei_20.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1657/projeto_de_lei_21.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_22.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1681/projeto_de_lei_23.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1682/projeto_de_lei_24.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_de_lei_25.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1733/projeto_de_lei_26.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_27.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_28.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_29.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_30.2025_-_claudemir_-_karina_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_31.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_32.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_33.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1772/projeto_de_lei_34.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_35.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1808/projeto_de_lei_36.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_de_lei_37.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_de_lei_38.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_de_lei_39.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1862/projeto_de_lei_40.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1863/projeto_de_lei_41.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_42.2025_-_karina_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_43.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_44.2025_-_mirele_-_cristiane_-_karina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_45.2025_-_keila_-_adriano_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_46.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/projeto_de_lei_47.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/projeto_de_lei_48.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/projeto_de_lei_49-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_de_lei_50-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/projeto_de_lei_51-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/projeto_de_lei_52-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/projeto_de_lei_53-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/projeto_de_lei_54-2025_-_karina_-_cris_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/projeto_de_lei_55-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/projeto_de_lei_56-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/projeto_de_lei_57-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/projeto_de_lei_58-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/projeto_de_lei_59-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_60-2025_-_mirele_-_cristiane_-_karina.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/projeto_de_lei_61-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/projeto_de_lei_62-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_lei_n_063-2025_-_executivo_-altera_lei_1.247.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/projeto_de_lei_64-2025_-_givanildo_-_adriano_-_keila.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/projeto_de_lei_65-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_de_lei_66-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/projeto_de_lei_67-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_lei_68-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/projeto_de_lei_69-2025_-_adriano_-_givanildo_-_joao_-_keila_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/projeto_de_lei_70-2025_-_cristiane_e_outros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/projeto_de_lei_71-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2093/projeto_de_lei_72-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_73-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/projeto_de_lei_74-2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_75-2025_-_mirele_e_outros.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/projeto_de_lei_76-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/projeto_de_lei_77-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/projeto_de_lei_78-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/projeto_de_lei_79-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/projeto_de_lei_80-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/projeto_lei_c_01-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_lei_c_02-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_lei_c_03-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_lei_c_04-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/projeto_lei_c_05-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/projeto_lei_c_06-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/projeto_lei_c_07-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/projeto_lei_c_08-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_lei_c_09-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/projeto_lei_c_10-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/projeto_lei_c_11-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/projeto_lei_c_12-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_decreto_legislativo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_decreto_legislativo_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/projeto_de_decreto_legislativo_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/projeto_de_decreto_legislativo_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_resolucao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/projeto_de_resolucao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/projeto_de_resolucao_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_resolucao_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/emensa_01.2025_-_pres_02-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/emensa_02.2025_-_pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/emensa_03.2025_-_pl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/emensa_04.2025_-_pl_11.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/emenda_no_05.2025_-_p._res._04.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1625/emenda_no_06..2025_-_p._lc._01.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1635/emenda_no_07..2025_-_p._l._012.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1626/emenda_no_08..2025_-_p._res._04.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1676/emensa_09.2025_-_pl_16.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1685/emensa_10.2025_-_pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1717/emenda_no_11..2025_-_p._l._14.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1761/emenda_no_12..2025_-_p._l._19.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1762/emensa_13.2025_-_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1789/emensa_14.2025_-_pl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1784/emenda_no_15..2025_-_p._l._19.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1774/emensa_16.2025_-_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1814/emensa_17.2025_-_pl_36.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1841/emensa_18.2025_-_pl_39.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1932/emensa_19.2025_-_pl_42.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/emensa_20.2025_-_pl_46.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/emenda_no_21..2025_-_p._l._53.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/emensa_22.2025_-_pl_57.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/emensa_23.2025_-_pl_59.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/emenda_no_24.2025_-_p._l._56.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/emensa_25.2025_-_pl_54.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/emensa_26.2025_-_pl_64.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/emensa_27.2025_-_pl_77.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/emensa_28.2025_-_pl_79.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/emensa_29.2025_-_plc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/emensa_30.2025_-_plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/emensa_31.2025_-_plc_07.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/emensa_32.2025_-_plc_008.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/emensa_33.2025_-_plc_009.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/emensa_34.2025_-_plc_010.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/emensa_35.2025_-_plc_011.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/emensa_36.2025_-_plc_012.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/requerimento_no_01.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_no_02.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1616/requerimento_no_03.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1623/requerimento_no_04.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1624/requerimento_no_05.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1653/requerimento_no_06.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/requerimento_no_07.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_no_08.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1715/requerimento_no_09.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1788/requerimento_no_10.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1809/requerimento_no_11.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_no_12.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_no_13.2025_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_no_14.2025_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1845/requerimento_no_15.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1866/requerimento_no_16.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_17.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_no_18.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_no_19.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_no_20.2025_-_karina_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/requerimento_no_21.2025_-_karina_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/requerimento_no_22.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_no_24.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/requerimento_n_025.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/requerimento_no_26.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/requerimento_no_27.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/requerimento_no_28.2025_-_mirele_-_cristiane_-_karina_-_claudemir_-_joao_-_beto_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/requerimento_no_29.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_no_30.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/requerimento_no_31.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/requerimento_no_32.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/requerimento_no_33.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_no_34.2025_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/requerimento_no_35.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/requerimento_no_36.2025_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/oficio_crm.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1710/representacao_02.2025_-_mirele_x_givanildo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/representacao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1731/mocao_01.2025_-_unioeste_-_cintia_f._lima_-_eric_g._cardin_-_max_a._a._ferreira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1867/mocao_02.2025_-_stf_-_apae.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/mocao_n_03-2025_-__antonio_silvio_diniz.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/mocao_4.2025_-_associacao_mesatenistas_de_guaira.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/mocao_n_05-2025_-_repudio_copel.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2168/mocao_n_08-2025_-_projeto_mana.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/mocao_n_06-2025_-_ana_maria_menel_maravieski.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/mocao_n_09-2025_-_ivan_wachsmann_-_fernanda_martinazzo_-_cristiano_fumio_wagatsuma.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_001.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_002.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_003.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_004.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_no_005.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_no_006.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_007.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_no_008.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_no_009.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_no_010.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_011.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_012.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_013.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_014.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_015.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_016.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_017.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_018.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_019.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_020.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_021.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_022.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_023.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_024.2025_-_adriano_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_025.2025_-_adriano_-_beto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_026.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_027.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_028.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_029.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_030.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_031.2025_-_karina_-_tereza_-_cristiane_-_mirele_-_keila.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_032.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_033.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_034.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_035.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_036.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_037.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_038.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_039.2025_-_gilmar_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_no_040.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_041.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_042.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_043.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_044.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_045.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_046.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_047.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_048.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_049.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_050.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_051.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1642/indicacao_no_052.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_no_053.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_no_054.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_055.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_056.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_057.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_058.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_059.2025_-_joao_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_060.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1651/indicacao_no_061.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_no_062.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_063.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_064.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_065.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_066.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_067.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_068.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_no_069.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_no_070.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_071.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_072.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_073.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_074.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_075.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_076.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_077.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_078.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_no_079.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_no_080.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_no_081.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_no_082.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_083.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_084.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_085.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_086.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_087.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_088.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_no_089.2025_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_no_090.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_no_091.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_no_092.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_no_093.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_no_094.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_no_095.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_no_096.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1726/indicacao_no_097.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1727/indicacao_no_098.2025_-_karina_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_no_099.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_100.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_no_101.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_no_102.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_no_103.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_no_104.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_no_105.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_106.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_107.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1746/indicacao_no_108.2025_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_109.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_no_110.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_no_111.2025_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_no_112.2025_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_113.2025_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_no_114.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_115.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_116.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_no_117.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_no_118.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_no_119.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_no_120.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_no_121.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_no_122.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1787/indicacao_no_123.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_no_124.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_no_125.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_no_126.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_no_127.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_no_128.2025_-_keila_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_129.2025_-_claudemir_-_joao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_130.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_131.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_132.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_no_133.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_no_134.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_135.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_136.2025_-_karina_-_tereza_-_cristiane_-_mirele_-_keila.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_137.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_no_138.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_139.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_no_140.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_141.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_no_142.2025_-_claudemir_e_outros.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_143.2025_-_mirele_-_cristiane_-_karina.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_144.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_145.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_146.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_147.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_148.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_149.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_no_150.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_151.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_155.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_153.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_154.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_155.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_no_156.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_no_157.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_no_158.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_no_159.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_no_160.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_no_161.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_no_162.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_no_163.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_164.2025_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_no_165.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_no_166.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_no_167.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_no_168.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_no_169.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_no_170.2025_-_tereza_-_keila.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_no_171.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_no_172.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_no_173.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_no_174.2025_-_mirele_e_outros.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_no_175.2025_-_claudemir_-_beto_-_adriano_-_givanildo_-_joao_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_no_176.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/indicacao_no_177.2025_-_adriano_-_claudemir_-_beto_-_givanildo_-_joao_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_178.2025_-_adriano_e_outros.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_no_179.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1917/indicacao_no_180.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/indicacao_no_181.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_182.2025_-_tereza_-_keila.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_183.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_no_184.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_185.2025_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_no_186.2025_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_187.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_188.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_no_189.2025_-_cristiane_e_outros.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_no_190.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_191.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_192.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_193.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_194.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_195.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_no_196.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_197.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_no_198.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_no_199.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_no_201.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_no_202.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_203.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_no_204.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_no_205.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_no_206.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_no_207.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_no_208.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_no_209.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_no_210.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/indicacao_no_211.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_no_212.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_no_213.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_no_214.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_no_215.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_no_216.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_no_217.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_218.2025_-claudemir.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no_219.2025_-claudemir.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_220.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_no_221.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_no_222.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_no_223.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_224.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_225.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_no_226.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_no_227.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_no_228.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/indicacao_n__229.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_n_230_2025_-_gilmar_-_reestruturacao_do_plano_de_carreira__magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/indicacao_n_231-2025_-_keila_marta_francisco.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_n_232-2025_-_cristiane_giangarelli.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_n_233-2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_n_234-2025_-_claudemir_motorista.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_n_235-2025_-_tereza_e_keila.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_n_236-2025_-_adriano_e_joao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_n_237_-_2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_n_238-2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_no_239.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_no_240.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_no_241.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_no_242.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao_no_243.2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_no_244.2025_-_cristiane_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_no_245.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_no_246.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_no_247.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_no_248.2025_-_tereza_-_keila.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_no_249.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_no_250.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_no_251.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_no_252.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_no_253.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_no_254.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_no_255.2025_-_karina_e_outros.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_no_256.2025_-_claudemir_-_anulado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_no_257.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_no_258.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/indicacao_no_259.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/indicacao_no_260.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/indicacao_no_261.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/indicacao_no_262.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao_no_263.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/indicacao_no_264.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_no_265.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_no_266.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_no_267.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_no_268.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_no_269.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_no_270.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_no_271.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_no_272.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/indicacao_no_273.2025_-_claudemir_e_outros.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao_no_274.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao_no_275.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_no_276.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_no_277.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/indicacao_no_278.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/indicacao_no_279.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_no_280.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_no_281.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/indicacao_no_282.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_no_283.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_no_284.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_no_285.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_no_286.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_no_287.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_no_288.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_no_289.2025_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/indicacao_no_290.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_no_291.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_no_292.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_no_293.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_no_294.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_no_295.2025_-_cristiane_-_karina_mirele.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/indicacao_no_296.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/parecer_01.2025_-_pl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/parecer_02.2025_-_pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/parecer_03.2025_-_pl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_04.2025_-_pl_04.2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_05.2025_-_p_res_01.2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_06.2025_-_pl_05.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/parecer_07.2025_-_pl_09.2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/parecer_08.2025_-_pl_11.2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/parecer_09.2025_-_pelo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/parecer_10.2025_-_pl_06.2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/parecer_11.2025_-_pres_03.2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1636/parecer_12.2025_-_plc_01.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1637/parecer_13.2025_-_pl_16.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1638/parecer_14.2025_-_pl_07.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1639/parecer_15.2025_-_pl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1640/parecer_16.2025_-_pl_17.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1641/parecer_17.2025_-_pres_04.2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1669/parecer_18.2025_-_emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1670/parecer_19.2025_-_pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1671/parecer_20.2025_-_pl_20.2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1672/parecer_21.2025_-_pl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1696/parecer_22.2025_-_pl_23.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1697/parecer_23.2025_-_pl_24.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1719/parecer_24.2025_-_emenda_11.2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1720/parecer_25.2025_-_plc_02.2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1763/parecer_26.2025_-_mensagem_13.2025_-_veto.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1764/parecer_27.2025_-_pl_19.2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1765/parecer_28.2025_-_pl_25.2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1766/parecer_29.2025_-_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1797/parecer_30.2025_-_pl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1798/parecer_31.2025_-_pl_35.2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1799/parecer_32.2025_-_pl_26.2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1800/parecer_33.2025_-_pl_28.2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1815/parecer_34.2025_-_plc_03.2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1816/parecer_35.2025_-_pl_33.2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1817/parecer_36.2025_-_pl_34.2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1818/parecer_37.2025_-_pl_36.2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1839/parecer_38.2025_-_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1840/parecer_39.2025_-_pl_39.2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1868/parecer_40.2025_-_pl_37.2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1869/parecer_41.2025_-_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/parecer_42.2025_-_pl_41.2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1902/parecer_43.2025_-_pl_43.2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_44.2025_-_pl_42.2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/parecer_45.2025_-_pdl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1955/parecer_46.2025_-_pl_46.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/parecer_47.2025_-_pl_48.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/parecer_48.2025_-_pl_49.2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/parecer_49.2025_-_pl_53.2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/parecer_50.2025_-_pl_50.2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/parecer_51.2025_-_pl_59.2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/parecer_52.2025_-_pl_56.2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/parecer_53.2025_-_pl_60.2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/parecer_54.2025_-_pl_64.2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/parecer_55.2025_-_pl_65.2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/parecer_56.2025_-_pl_63.2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/parecer_57.2025_-_plc_04.2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/parecer_58.2025_-_pl_72.2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/parecer_59.2025_-_pl_73.2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/parecer_60.2025_-_pl_67.2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/parecer_61.2025_-_pl_71.2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/parecer_62.2025_-_pl_54.2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/parecer_63.2025_-_pl_59.2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/parecer_64.2025_-_pl_70.2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/parecer_65.2025_-_pr_05.2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/parecer_66.2025_-_pl_74.2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/parecer_67.2025_-_pl_76.2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/parecer_68.2025_-_pl_77.2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/parecer_69.2025_-_pl_79.2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/parecer_70.2025_-_pdl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/parecer_71.2025_-_plc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/parecer_72.2025_-_plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/parecer_73.2025_-_plc_07.2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/parecer_74.2025_-_plc_08.2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/parecer_75.2025_-_plc_09.2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/parecer_76.2025_-_plc_10.2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/parecer_77.2025_-_plc_11.2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/parecer_78.2025_-_plc_12.2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/parecer_79.2025_-_pl_80.2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/parecer_1.25_-_pl_3.25.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/parecer_2.25_-_pl_1.25.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/parecer_3.25_-_pl_2.25.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_4.25_-_pl_4.25.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/parecer_5.25_-_pl_5.25.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/parecer_6.25_-_pl_9.25.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/parecer_7.25_-_pl_11.25.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1632/parecer_8.25_-_pl_20.25.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1633/parecer_9.25_-_plc_01.25.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1634/parecer_10.25_-_pl_16.25.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1683/parecer_11.25_-_emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1684/parecer_12.25_-_pl_21.25.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1700/parecer_13.25_-_pl_23.25.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1701/parecer_14.25_-_pl_24.25.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1767/parecer_15.25_-_pl_25.25.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1773/parecer_16.25_-_pl_31.25.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_17.25_-_pl_35.25.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_18.25_-_pl_28.25.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1823/parecer_19.25_-_plc_03.25.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1824/parecer_20.25_-_pl_33.25.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1825/parecer_21.25_-_pl_36.25.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1848/parecer_22.25_-_pl_32.25.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1872/parecer_23.25_-_pl_37.25.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1892/parecer_24.25_-_pl_40.25.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_25.25_-_pl_43.25.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/parecer_26.25_-_pl_47.25.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/parecer_27.25_-_pl_51.25.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/parecer_28.25_-_pl_52.25.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/parecer_29.25_-_pl_50.25.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/parecer_30.25_-_pl_58.25.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/parecer_31.25_-_pl_59.25.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/parecer_32.25_-_pl_62.25.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/parecer_33.25_-_pl_68.25.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/parecer_34.25_-_pl_60.25.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/parecer_35.25_-_pl_63.25.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/parecer_36.25_-_plc_04.25.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/parecer_37.25_-_pl_54.25.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/parecer_38.25_-_pl_55.25.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/parecer_39.25_-_pl_61.25.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/parecer_40.25_-_pl_66.25.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/parecer_42.25_-_pl_79.25.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/parecer_42.25_-_pl_79.25.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/parecer_43.25_-_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/parecer_44.25_-_pl_80.25.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/parecer_01.2025_-_pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/parecer_02.2025_-_pl_05.2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/parecer_03.2025_-_pl_11.2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_04.2025_-_pl_07.2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_05.2025_-_pl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_06.2025_-_pl_17.2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1677/parecer_07.2025_-_pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1698/parecer_08.2025_-_pl_23.2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1699/parecer_09.2025_-_pl_24.2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1729/parecer_10.2025_-_plc_02.2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1768/parecer_11.2025_-_pl_19.2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1769/parecer_12.2025_-_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_13.2025_-_pl_26.2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_14.2025_-_pl_28.2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1819/parecer_15.2025_-_plc_03.2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1820/parecer_16.2025_-_pl_34.2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1821/parecer_17.2025_-_pl_36.2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1842/parecer_18.2025_-_pl_39.2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1893/parecer_19.2025_-_pl_041.2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_20.2025_-_pl_043.2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/parecer_21.2025_-_pl_046.2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/parecer_22.2025_-_pl_048.2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1959/parecer_23.2025_-_pl_049.2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/parecer_24.2025_-_pl_053.2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/parecer_25.2025_-_pl_059.2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/parecer_26.2025_-_pl_056.2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/parecer_27.2025_-_plc_04.2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/parecer_28.2025_-_pl_72.2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/parecer_29.2025_-_pl_73.2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/parecer_30.2025_-_pl_67.2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/parecer_31.2025_-_pl_54.2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/parecer_32.2025_-_pl_70.2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/parecer_33.2025_-_pl_74..2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/parecer_34.2025_-_pl_76..2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/parecer_35.2025_-_pl_77..2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/parecer_36.2025_-_pl_79..2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/parecer_37.2025_-_plc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/parecer_38.2025_-_plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/parecer_39.2025_-_plc_07.2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/parecer_40.2025_-_plc_08.2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/parecer_41.2025_-_plc_09.2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/parecer_42.2025_-_plc_10.2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/parecer_43.2025_-_plc_11.2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/parecer_44.2025_-_plc_12.2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/parecer_45.2025_-_pl_80.2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/parecer_1.2025_-_pl_06.2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1631/parecer_2.2025_-_pl_16.2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1673/parecer_3.2025_-_pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1674/parecer_4.2025_-_pl_13.2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1675/parecer_5.2025_-_emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1718/parecer_6.2025_-_pl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1770/parecer_7.2025_-_pl_25.2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1801/parecer_8.2025_-_pl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1802/parecer_9.2025_-_pl_26.2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1822/parecer_10.2025_-_pl_33.2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1847/parecer_11.2025_-_pl_32.2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1849/parecer_12.2025_-_pl_39.2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1870/parecer_13.2025_-_pl_37.2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1871/parecer_14.2025_-_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/parecer_15.2025_-_pl_42.2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/parecer_16.2025_-_pdl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/parecer_17.2025_-_pl_46.2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/parecer_18.2025_-_pl_48.2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/parecer_19.2025_-_pl_53.2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/parecer_20.2025_-_pl_50.2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/parecer_21.2025_-_pl_64.2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/parecer_22.2025_-_pl_65.2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/parecer_23.2025_-_pl_73.2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/parecer_24.2025_-_pl_71.2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/parecer_25.2025_-_pl_70.2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/parecer_26.2025_-_pl_74.2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/parecer_27.2025_-_pl_77.2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/parecer_28.2025_-_pdl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_01.2025_-_plc_01.2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1730/parecer_02.2025_-_plc_02.2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1826/parecer_03.2025_-_plc_03.2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/parecer_04.2025_-_pl_57.2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/parecer_05.2025_-_plc_04.2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/parecer_06.2025_-_plc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/parecer_07.2025_-_plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/parecer_08.2025_-_plc_07.2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/parecer_09.2025_-_plc_08.2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/parecer_11.2025_-_plc_10.2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/parecer_11.2025_-_plc_10.2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/parecer_12.2025_-_plc_11.2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/parecer_13.2025_-_plc_12.2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_no_01.2025_-_crmxkarina.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1846/parecer_no_02.2025_-_mirelexgivanildo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/mensagem_01.2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/mensagem_02.2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/mensagem_03.2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/mensagem_04.2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/mensagem_05.2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/mensagem_06.2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/mensagem_07.2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1615/mensagem_08.2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1656/mensagem_09.2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1679/mensagem_10.2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1680/mensagem_11.2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1688/mensagem_12.2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1732/mensagem_13.2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1737/mensagem_14.2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1752/mensagem_15.2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1759/mensagem_16.2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1771/mensagem_17.2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1781/mensagem_18.2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1785/mensagem_19.2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1833/projeto_de_lei_37.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1834/mensagem_21.2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1837/mensagem_22.2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1860/mensagem_23.2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1861/mensagem_24.2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/mensagem_25.2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/mensagem_26.2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/mensagem_27.2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/mensagem_28.2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1935/mensagem_29.2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/mensagem_30.2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/mensagem_31.2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/mensagem_32.2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/mensagem_33.2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/mensagem_34.2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/mensagem_35.2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/mensagem_36.2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/mensagem_37.2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/mensagem_38.2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/mensagem_39.2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/mensagem_40.2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/mensagem_41.2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/mensagem_n_042-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/mensagem_43.2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/mensagem_44.2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/mensagem_45.2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/mensagem_46.2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/mensagem_47.2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/mensagem_48.2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/mensagem_49.2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/mensagem_50.2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/mensagem_51.2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/mensagem_52.2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/mensagem_53.2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/mensagem_54.2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/mensagem_55.2025.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/of.gb.nr.460.25.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/of.gb.nr.461.25.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/of.gb.nr.462.25.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/emenda_parlamentar_202544870003.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/of._515.2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/of._465.2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/of._467.2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/of._469.2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/of._470.2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/of._513.2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/of514.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/of._872-2025_-_camara_dos_deputados.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/of_gp_nr_528_2025_-_executivo_-_resposta_ao_requerimento_n_029-2025_karina.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/of_gp_nr_529_2025_-_executivo_-_resposta_requerimento_026_2025_gilmar.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/oficio_n_93725_-_deputado_hussein_bakri_-_convite.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/oficio_n_1819_2025_-_deputado_gugu_bueno_-encaminha_copia_requerimento_delegado_tito_barichello.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/oficiosemtecdir.turismo_052_2025_convite_para_o_74o_aniversario_de_guaira.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/of_gp_nr_533_2025_-_executivo_-_encaminha_leis_2.435_2.436_2.437_e_2.438.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/of_gp_nr_532_2025_-_resposta_a_indicacao_n_1862025_-_oficio_n_062-2025_-_givanildo_e_adriano.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/noticia_de_fato_n_0057.25.000328-2_-_promocao_de_arquivamento.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/oficio_n_951_2025_-_deputado_dilceu_sperafico_-_informa_pagamento_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/oficio_738.2025_tce-pr.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/oficio_538.2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/oficio_seplan_196.2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/oficio_1023.2025_-_caixa.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/of._536.2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/of._548.2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/of.122.2025.smed.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/of.133.2025.smed.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2227/of._19751.2025.crbm.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/of._556.2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/of._562.2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/of._565.2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/of._1005.2025_oab.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/of._12.2025_agape.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/of_gp_nr_570_2025_-_executivo_-_encaminha_as_leis_2.444_2.445_e_2.446-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/05122025_ms..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/projeto_de_emenda_a_lei_organica_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_de_emenda_a_lei_organica_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/projeto_de_lei_01.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/projeto_de_lei_02.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/projeto_de_lei_03.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/projeto_de_lei_04.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/projeto_de_lei_05.2025_-_mesa_-_abono_jornada_-_com_emenda.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/projeto_de_lei_06.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_07.2025_-_mireli_-_cristiane_-_keila.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/projeto_de_lei_08.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/projeto_de_lei_09.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/projeto_de_lei_10.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/projeto_de_lei_11.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/projeto_de_lei_12.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/projeto_de_lei_13.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/projeto_de_lei_14.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/projeto_de_lei_15.2025_-_adriano-beto-mirele.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/projeto_de_lei_16.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/projeto_de_lei_17.2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/projeto_de_lei_18.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/projeto_de_lei_19.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_de_lei_20.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1657/projeto_de_lei_21.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1678/projeto_de_lei_22.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1681/projeto_de_lei_23.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1682/projeto_de_lei_24.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_de_lei_25.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1733/projeto_de_lei_26.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1738/projeto_de_lei_27.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1739/projeto_de_lei_28.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1741/projeto_de_lei_29.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1749/projeto_de_lei_30.2025_-_claudemir_-_karina_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1753/projeto_de_lei_31.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1754/projeto_de_lei_32.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1760/projeto_de_lei_33.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1772/projeto_de_lei_34.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_de_lei_35.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1808/projeto_de_lei_36.2025_-_mesa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_de_lei_37.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_de_lei_38.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_de_lei_39.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1862/projeto_de_lei_40.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1863/projeto_de_lei_41.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1879/projeto_de_lei_42.2025_-_karina_-_cristiane_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1881/projeto_de_lei_43.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1905/projeto_de_lei_44.2025_-_mirele_-_cristiane_-_karina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1906/projeto_de_lei_45.2025_-_keila_-_adriano_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1914/projeto_de_lei_46.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1926/projeto_de_lei_47.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1936/projeto_de_lei_48.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1937/projeto_de_lei_49-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1961/projeto_de_lei_50-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1963/projeto_de_lei_51-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1974/projeto_de_lei_52-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1976/projeto_de_lei_53-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/projeto_de_lei_54-2025_-_karina_-_cris_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/projeto_de_lei_55-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/projeto_de_lei_56-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/projeto_de_lei_57-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/projeto_de_lei_58-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/projeto_de_lei_59-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2029/projeto_de_lei_60-2025_-_mirele_-_cristiane_-_karina.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/projeto_de_lei_61-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/projeto_de_lei_62-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/projeto_de_lei_n_063-2025_-_executivo_-altera_lei_1.247.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/projeto_de_lei_64-2025_-_givanildo_-_adriano_-_keila.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/projeto_de_lei_65-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/projeto_de_lei_66-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/projeto_de_lei_67-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/projeto_de_lei_68-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/projeto_de_lei_69-2025_-_adriano_-_givanildo_-_joao_-_keila_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/projeto_de_lei_70-2025_-_cristiane_e_outros.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/projeto_de_lei_71-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2093/projeto_de_lei_72-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/projeto_de_lei_73-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/projeto_de_lei_74-2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_75-2025_-_mirele_e_outros.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/projeto_de_lei_76-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/projeto_de_lei_77-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/projeto_de_lei_78-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/projeto_de_lei_79-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/projeto_de_lei_80-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/projeto_lei_c_01-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1689/projeto_lei_c_02-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1782/projeto_lei_c_03-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/projeto_lei_c_04-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/projeto_lei_c_05-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/projeto_lei_c_06-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/projeto_lei_c_07-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/projeto_lei_c_08-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_lei_c_09-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/projeto_lei_c_10-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/projeto_lei_c_11-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/projeto_lei_c_12-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1783/projeto_de_decreto_legislativo_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1901/projeto_de_decreto_legislativo_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/projeto_de_decreto_legislativo_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2234/projeto_de_decreto_legislativo_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/projeto_de_resolucao_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/projeto_de_resolucao_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/projeto_de_resolucao_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/projeto_de_resolucao_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/projeto_de_resolucao_no_05.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/emensa_01.2025_-_pres_02-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/emensa_02.2025_-_pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/emensa_03.2025_-_pl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/emensa_04.2025_-_pl_11.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/emenda_no_05.2025_-_p._res._04.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1625/emenda_no_06..2025_-_p._lc._01.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1635/emenda_no_07..2025_-_p._l._012.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1626/emenda_no_08..2025_-_p._res._04.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1676/emensa_09.2025_-_pl_16.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1685/emensa_10.2025_-_pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1717/emenda_no_11..2025_-_p._l._14.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1761/emenda_no_12..2025_-_p._l._19.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1762/emensa_13.2025_-_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1789/emensa_14.2025_-_pl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1784/emenda_no_15..2025_-_p._l._19.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1774/emensa_16.2025_-_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1814/emensa_17.2025_-_pl_36.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1841/emensa_18.2025_-_pl_39.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1932/emensa_19.2025_-_pl_42.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1954/emensa_20.2025_-_pl_46.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/emenda_no_21..2025_-_p._l._53.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/emensa_22.2025_-_pl_57.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2025/emensa_23.2025_-_pl_59.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/emenda_no_24.2025_-_p._l._56.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/emensa_25.2025_-_pl_54.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2096/emensa_26.2025_-_pl_64.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/emensa_27.2025_-_pl_77.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2247/emensa_28.2025_-_pl_79.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2275/emensa_29.2025_-_plc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2276/emensa_30.2025_-_plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2277/emensa_31.2025_-_plc_07.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2278/emensa_32.2025_-_plc_008.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/emensa_33.2025_-_plc_009.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2279/emensa_34.2025_-_plc_010.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/emensa_35.2025_-_plc_011.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2282/emensa_36.2025_-_plc_012.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/requerimento_no_01.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/requerimento_no_02.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1616/requerimento_no_03.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1623/requerimento_no_04.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1624/requerimento_no_05.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1653/requerimento_no_06.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1654/requerimento_no_07.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1686/requerimento_no_08.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1715/requerimento_no_09.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1788/requerimento_no_10.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1809/requerimento_no_11.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1810/requerimento_no_12.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_no_13.2025_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_no_14.2025_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1845/requerimento_no_15.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1866/requerimento_no_16.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1890/requerimento_no_17.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1900/requerimento_no_18.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1964/requerimento_no_19.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1972/requerimento_no_20.2025_-_karina_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/requerimento_no_21.2025_-_karina_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/requerimento_no_22.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/requerimento_no_24.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/requerimento_n_025.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/requerimento_no_26.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/requerimento_no_27.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/requerimento_no_28.2025_-_mirele_-_cristiane_-_karina_-_claudemir_-_joao_-_beto_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/requerimento_no_29.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/requerimento_no_30.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/requerimento_no_31.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/requerimento_no_32.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/requerimento_no_33.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/requerimento_no_34.2025_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/requerimento_no_35.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2294/requerimento_no_36.2025_-_comissao_de_financas_orcamento_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/oficio_crm.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1710/representacao_02.2025_-_mirele_x_givanildo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1919/representacao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1731/mocao_01.2025_-_unioeste_-_cintia_f._lima_-_eric_g._cardin_-_max_a._a._ferreira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1867/mocao_02.2025_-_stf_-_apae.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1878/mocao_n_03-2025_-__antonio_silvio_diniz.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/mocao_4.2025_-_associacao_mesatenistas_de_guaira.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2167/mocao_n_05-2025_-_repudio_copel.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2168/mocao_n_08-2025_-_projeto_mana.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/mocao_n_06-2025_-_ana_maria_menel_maravieski.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2288/mocao_n_09-2025_-_ivan_wachsmann_-_fernanda_martinazzo_-_cristiano_fumio_wagatsuma.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_no_001.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_002.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_003.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_004.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/indicacao_no_005.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_no_006.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_no_007.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_no_008.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_no_009.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_no_010.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_011.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_012.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_no_013.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_014.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_015.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_016.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_017.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_018.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_019.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_020.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_021.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/indicacao_no_022.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/indicacao_no_023.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_024.2025_-_adriano_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_025.2025_-_adriano_-_beto.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_026.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_027.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_028.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1595/indicacao_no_029.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_030.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_031.2025_-_karina_-_tereza_-_cristiane_-_mirele_-_keila.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_032.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_033.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_034.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_035.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_036.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_037.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_038.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_039.2025_-_gilmar_-_alterado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_no_040.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_041.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_042.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_043.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_no_044.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_045.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_046.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_047.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_no_048.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_049.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1620/indicacao_no_050.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1622/indicacao_no_051.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1642/indicacao_no_052.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1643/indicacao_no_053.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1644/indicacao_no_054.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1645/indicacao_no_055.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1646/indicacao_no_056.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1647/indicacao_no_057.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1648/indicacao_no_058.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1649/indicacao_no_059.2025_-_joao_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1650/indicacao_no_060.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1651/indicacao_no_061.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_no_062.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_no_063.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_no_064.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_no_065.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_no_066.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_no_067.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_no_068.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_no_069.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_no_070.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_no_071.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_no_072.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_no_073.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_no_074.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1687/indicacao_no_075.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1690/indicacao_no_076.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1691/indicacao_no_077.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1692/indicacao_no_078.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1693/indicacao_no_079.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1694/indicacao_no_080.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1695/indicacao_no_081.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1702/indicacao_no_082.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1703/indicacao_no_083.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1704/indicacao_no_084.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1705/indicacao_no_085.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1706/indicacao_no_086.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1707/indicacao_no_087.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1708/indicacao_no_088.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1711/indicacao_no_089.2025_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1712/indicacao_no_090.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1713/indicacao_no_091.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1721/indicacao_no_092.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1722/indicacao_no_093.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1723/indicacao_no_094.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1724/indicacao_no_095.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1725/indicacao_no_096.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1726/indicacao_no_097.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1727/indicacao_no_098.2025_-_karina_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1728/indicacao_no_099.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1734/indicacao_no_100.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1735/indicacao_no_101.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1736/indicacao_no_102.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1740/indicacao_no_103.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1742/indicacao_no_104.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1743/indicacao_no_105.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1744/indicacao_no_106.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1745/indicacao_no_107.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1746/indicacao_no_108.2025_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1747/indicacao_no_109.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1748/indicacao_no_110.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1750/indicacao_no_111.2025_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1751/indicacao_no_112.2025_-_mirele_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1755/indicacao_no_113.2025_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1756/indicacao_no_114.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1757/indicacao_no_115.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1758/indicacao_no_116.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1775/indicacao_no_117.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1776/indicacao_no_118.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1777/indicacao_no_119.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1778/indicacao_no_120.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1779/indicacao_no_121.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1780/indicacao_no_122.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1787/indicacao_no_123.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1790/indicacao_no_124.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1791/indicacao_no_125.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1792/indicacao_no_126.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_no_127.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_no_128.2025_-_keila_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_no_129.2025_-_claudemir_-_joao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_no_130.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_no_131.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1811/indicacao_no_132.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_no_133.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_no_134.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_no_135.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_no_136.2025_-_karina_-_tereza_-_cristiane_-_mirele_-_keila.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_no_137.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_no_138.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_no_139.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_no_140.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_no_141.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_no_142.2025_-_claudemir_e_outros.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_no_143.2025_-_mirele_-_cristiane_-_karina.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_no_144.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_no_145.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_no_146.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_no_147.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_no_148.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_no_149.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_no_150.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_no_151.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_no_155.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_no_153.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_no_154.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_no_155.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_no_156.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_no_157.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_no_158.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_no_159.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_no_160.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_no_161.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_no_162.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_no_163.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_no_164.2025_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_no_165.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_no_166.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_no_167.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_no_168.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_no_169.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_no_170.2025_-_tereza_-_keila.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_no_171.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1907/indicacao_no_172.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1908/indicacao_no_173.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1909/indicacao_no_174.2025_-_mirele_e_outros.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1910/indicacao_no_175.2025_-_claudemir_-_beto_-_adriano_-_givanildo_-_joao_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1911/indicacao_no_176.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1912/indicacao_no_177.2025_-_adriano_-_claudemir_-_beto_-_givanildo_-_joao_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1915/indicacao_no_178.2025_-_adriano_e_outros.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1916/indicacao_no_179.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1917/indicacao_no_180.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1918/indicacao_no_181.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1920/indicacao_no_182.2025_-_tereza_-_keila.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1921/indicacao_no_183.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1922/indicacao_no_184.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1923/indicacao_no_185.2025_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1924/indicacao_no_186.2025_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1927/indicacao_no_187.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1928/indicacao_no_188.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1929/indicacao_no_189.2025_-_cristiane_e_outros.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1930/indicacao_no_190.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1931/indicacao_no_191.2025_-_joao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_no_192.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_no_193.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_no_194.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_no_195.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_no_196.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_no_197.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_no_198.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_no_199.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_no_201.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_no_202.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_no_203.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_no_204.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_no_205.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_no_206.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_no_207.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_no_208.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_no_209.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_no_210.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/indicacao_no_211.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_no_212.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_no_213.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_no_214.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_no_215.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_no_216.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_no_217.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_no_218.2025_-claudemir.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no_219.2025_-claudemir.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no_220.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_no_221.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_no_222.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_no_223.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_no_224.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_no_225.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_no_226.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_no_227.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_no_228.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/indicacao_n__229.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2031/indicacao_n_230_2025_-_gilmar_-_reestruturacao_do_plano_de_carreira__magisterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2032/indicacao_n_231-2025_-_keila_marta_francisco.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2033/indicacao_n_232-2025_-_cristiane_giangarelli.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2034/indicacao_n_233-2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_n_234-2025_-_claudemir_motorista.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_n_235-2025_-_tereza_e_keila.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_n_236-2025_-_adriano_e_joao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_n_237_-_2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_n_238-2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_no_239.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_no_240.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_no_241.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_no_242.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao_no_243.2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_no_244.2025_-_cristiane_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_no_245.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_no_246.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_no_247.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_no_248.2025_-_tereza_-_keila.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_no_249.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_no_250.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_no_251.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_no_252.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_no_253.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_no_254.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_no_255.2025_-_karina_e_outros.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/indicacao_no_256.2025_-_claudemir_-_anulado.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_no_257.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_no_258.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/indicacao_no_259.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/indicacao_no_260.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/indicacao_no_261.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/indicacao_no_262.2025_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao_no_263.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/indicacao_no_264.2025_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_no_265.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_no_266.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_no_267.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_no_268.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_no_269.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_no_270.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_no_271.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_no_272.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/indicacao_no_273.2025_-_claudemir_e_outros.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/indicacao_no_274.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao_no_275.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/indicacao_no_276.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_no_277.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/indicacao_no_278.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2204/indicacao_no_279.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2205/indicacao_no_280.2025_-_beto.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2206/indicacao_no_281.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2216/indicacao_no_282.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2217/indicacao_no_283.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_no_284.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/indicacao_no_285.2025_-_keila.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/indicacao_no_286.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2237/indicacao_no_287.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_no_288.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_no_289.2025_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2284/indicacao_no_290.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2285/indicacao_no_291.2025_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2286/indicacao_no_292.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2287/indicacao_no_293.2025_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/indicacao_no_294.2025_-_karina.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2291/indicacao_no_295.2025_-_cristiane_-_karina_mirele.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2292/indicacao_no_296.2025_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/parecer_01.2025_-_pl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/parecer_02.2025_-_pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/parecer_03.2025_-_pl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/parecer_04.2025_-_pl_04.2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/parecer_05.2025_-_p_res_01.2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/parecer_06.2025_-_pl_05.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/parecer_07.2025_-_pl_09.2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/parecer_08.2025_-_pl_11.2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1591/parecer_09.2025_-_pelo_01.2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1592/parecer_10.2025_-_pl_06.2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1594/parecer_11.2025_-_pres_03.2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1636/parecer_12.2025_-_plc_01.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1637/parecer_13.2025_-_pl_16.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1638/parecer_14.2025_-_pl_07.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1639/parecer_15.2025_-_pl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1640/parecer_16.2025_-_pl_17.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1641/parecer_17.2025_-_pres_04.2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1669/parecer_18.2025_-_emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1670/parecer_19.2025_-_pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1671/parecer_20.2025_-_pl_20.2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1672/parecer_21.2025_-_pl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1696/parecer_22.2025_-_pl_23.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1697/parecer_23.2025_-_pl_24.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1719/parecer_24.2025_-_emenda_11.2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1720/parecer_25.2025_-_plc_02.2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1763/parecer_26.2025_-_mensagem_13.2025_-_veto.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1764/parecer_27.2025_-_pl_19.2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1765/parecer_28.2025_-_pl_25.2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1766/parecer_29.2025_-_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1797/parecer_30.2025_-_pl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1798/parecer_31.2025_-_pl_35.2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1799/parecer_32.2025_-_pl_26.2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1800/parecer_33.2025_-_pl_28.2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1815/parecer_34.2025_-_plc_03.2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1816/parecer_35.2025_-_pl_33.2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1817/parecer_36.2025_-_pl_34.2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1818/parecer_37.2025_-_pl_36.2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1839/parecer_38.2025_-_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1840/parecer_39.2025_-_pl_39.2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1868/parecer_40.2025_-_pl_37.2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1869/parecer_41.2025_-_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1891/parecer_42.2025_-_pl_41.2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1902/parecer_43.2025_-_pl_43.2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1933/parecer_44.2025_-_pl_42.2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1939/parecer_45.2025_-_pdl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1955/parecer_46.2025_-_pl_46.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1977/parecer_47.2025_-_pl_48.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1958/parecer_48.2025_-_pl_49.2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/parecer_49.2025_-_pl_53.2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/parecer_50.2025_-_pl_50.2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2026/parecer_51.2025_-_pl_59.2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/parecer_52.2025_-_pl_56.2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/parecer_53.2025_-_pl_60.2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/parecer_54.2025_-_pl_64.2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/parecer_55.2025_-_pl_65.2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/parecer_56.2025_-_pl_63.2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/parecer_57.2025_-_plc_04.2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/parecer_58.2025_-_pl_72.2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/parecer_59.2025_-_pl_73.2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/parecer_60.2025_-_pl_67.2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/parecer_61.2025_-_pl_71.2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/parecer_62.2025_-_pl_54.2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/parecer_63.2025_-_pl_59.2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/parecer_64.2025_-_pl_70.2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/parecer_65.2025_-_pr_05.2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2207/parecer_66.2025_-_pl_74.2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2208/parecer_67.2025_-_pl_76.2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2209/parecer_68.2025_-_pl_77.2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/parecer_69.2025_-_pl_79.2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/parecer_70.2025_-_pdl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2248/parecer_71.2025_-_plc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2249/parecer_72.2025_-_plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2250/parecer_73.2025_-_plc_07.2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2251/parecer_74.2025_-_plc_08.2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2252/parecer_75.2025_-_plc_09.2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2253/parecer_76.2025_-_plc_10.2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2254/parecer_77.2025_-_plc_11.2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2255/parecer_78.2025_-_plc_12.2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2256/parecer_79.2025_-_pl_80.2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/parecer_1.25_-_pl_3.25.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/parecer_2.25_-_pl_1.25.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/parecer_3.25_-_pl_2.25.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/parecer_4.25_-_pl_4.25.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/parecer_5.25_-_pl_5.25.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/parecer_6.25_-_pl_9.25.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/parecer_7.25_-_pl_11.25.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1632/parecer_8.25_-_pl_20.25.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1633/parecer_9.25_-_plc_01.25.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1634/parecer_10.25_-_pl_16.25.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1683/parecer_11.25_-_emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1684/parecer_12.25_-_pl_21.25.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1700/parecer_13.25_-_pl_23.25.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1701/parecer_14.25_-_pl_24.25.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1767/parecer_15.25_-_pl_25.25.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1773/parecer_16.25_-_pl_31.25.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_17.25_-_pl_35.25.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_18.25_-_pl_28.25.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1823/parecer_19.25_-_plc_03.25.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1824/parecer_20.25_-_pl_33.25.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1825/parecer_21.25_-_pl_36.25.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1848/parecer_22.25_-_pl_32.25.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1872/parecer_23.25_-_pl_37.25.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1892/parecer_24.25_-_pl_40.25.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_25.25_-_pl_43.25.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1943/parecer_26.25_-_pl_47.25.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/parecer_27.25_-_pl_51.25.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/parecer_28.25_-_pl_52.25.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/parecer_29.25_-_pl_50.25.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2028/parecer_30.25_-_pl_58.25.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/parecer_31.25_-_pl_59.25.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/parecer_32.25_-_pl_62.25.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/parecer_33.25_-_pl_68.25.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/parecer_34.25_-_pl_60.25.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/parecer_35.25_-_pl_63.25.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/parecer_36.25_-_plc_04.25.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/parecer_37.25_-_pl_54.25.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2184/parecer_38.25_-_pl_55.25.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/parecer_39.25_-_pl_61.25.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/parecer_40.25_-_pl_66.25.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/parecer_42.25_-_pl_79.25.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/parecer_42.25_-_pl_79.25.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/parecer_43.25_-_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2266/parecer_44.25_-_pl_80.25.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/parecer_01.2025_-_pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/parecer_02.2025_-_pl_05.2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/parecer_03.2025_-_pl_11.2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_04.2025_-_pl_07.2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_05.2025_-_pl_08.2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_06.2025_-_pl_17.2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1677/parecer_07.2025_-_pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1698/parecer_08.2025_-_pl_23.2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1699/parecer_09.2025_-_pl_24.2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1729/parecer_10.2025_-_plc_02.2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1768/parecer_11.2025_-_pl_19.2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1769/parecer_12.2025_-_pl_31.2025.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_13.2025_-_pl_26.2025.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_14.2025_-_pl_28.2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1819/parecer_15.2025_-_plc_03.2025.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1820/parecer_16.2025_-_pl_34.2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1821/parecer_17.2025_-_pl_36.2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1842/parecer_18.2025_-_pl_39.2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1893/parecer_19.2025_-_pl_041.2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_20.2025_-_pl_043.2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1957/parecer_21.2025_-_pl_046.2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/parecer_22.2025_-_pl_048.2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1959/parecer_23.2025_-_pl_049.2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/parecer_24.2025_-_pl_053.2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2027/parecer_25.2025_-_pl_059.2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/parecer_26.2025_-_pl_056.2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/parecer_27.2025_-_plc_04.2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/parecer_28.2025_-_pl_72.2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/parecer_29.2025_-_pl_73.2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/parecer_30.2025_-_pl_67.2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/parecer_31.2025_-_pl_54.2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/parecer_32.2025_-_pl_70.2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/parecer_33.2025_-_pl_74..2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/parecer_34.2025_-_pl_76..2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/parecer_35.2025_-_pl_77..2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2240/parecer_36.2025_-_pl_79..2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2257/parecer_37.2025_-_plc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2258/parecer_38.2025_-_plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2259/parecer_39.2025_-_plc_07.2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2260/parecer_40.2025_-_plc_08.2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2261/parecer_41.2025_-_plc_09.2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2262/parecer_42.2025_-_plc_10.2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2263/parecer_43.2025_-_plc_11.2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2264/parecer_44.2025_-_plc_12.2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2265/parecer_45.2025_-_pl_80.2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1593/parecer_1.2025_-_pl_06.2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1631/parecer_2.2025_-_pl_16.2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1673/parecer_3.2025_-_pl_12.2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1674/parecer_4.2025_-_pl_13.2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1675/parecer_5.2025_-_emenda_09.2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1718/parecer_6.2025_-_pl_14.2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1770/parecer_7.2025_-_pl_25.2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1801/parecer_8.2025_-_pl_27.2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1802/parecer_9.2025_-_pl_26.2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1822/parecer_10.2025_-_pl_33.2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1847/parecer_11.2025_-_pl_32.2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1849/parecer_12.2025_-_pl_39.2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1870/parecer_13.2025_-_pl_37.2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1871/parecer_14.2025_-_pl_38.2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1938/parecer_15.2025_-_pl_42.2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1940/parecer_16.2025_-_pdl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1956/parecer_17.2025_-_pl_46.2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/parecer_18.2025_-_pl_48.2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/parecer_19.2025_-_pl_53.2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/parecer_20.2025_-_pl_50.2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2105/parecer_21.2025_-_pl_64.2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/parecer_22.2025_-_pl_65.2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/parecer_23.2025_-_pl_73.2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/parecer_24.2025_-_pl_71.2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/parecer_25.2025_-_pl_70.2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/parecer_26.2025_-_pl_74.2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/parecer_27.2025_-_pl_77.2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/parecer_28.2025_-_pdl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_01.2025_-_plc_01.2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1730/parecer_02.2025_-_plc_02.2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1826/parecer_03.2025_-_plc_03.2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/parecer_04.2025_-_pl_57.2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/parecer_05.2025_-_plc_04.2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2267/parecer_06.2025_-_plc_05.2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2268/parecer_07.2025_-_plc_06.2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2269/parecer_08.2025_-_plc_07.2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2270/parecer_09.2025_-_plc_08.2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2271/parecer_11.2025_-_plc_10.2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2272/parecer_11.2025_-_plc_10.2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2273/parecer_12.2025_-_plc_11.2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2274/parecer_13.2025_-_plc_12.2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_no_01.2025_-_crmxkarina.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1846/parecer_no_02.2025_-_mirelexgivanildo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/mensagem_01.2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/mensagem_02.2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/mensagem_03.2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/mensagem_04.2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/mensagem_05.2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/mensagem_06.2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1600/mensagem_07.2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1615/mensagem_08.2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1656/mensagem_09.2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1679/mensagem_10.2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1680/mensagem_11.2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1688/mensagem_12.2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1732/mensagem_13.2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1737/mensagem_14.2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1752/mensagem_15.2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1759/mensagem_16.2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1771/mensagem_17.2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1781/mensagem_18.2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1785/mensagem_19.2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1833/projeto_de_lei_37.2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1834/mensagem_21.2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1837/mensagem_22.2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1860/mensagem_23.2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1861/mensagem_24.2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1880/mensagem_25.2025.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1913/mensagem_26.2025.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1925/mensagem_27.2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1934/mensagem_28.2025.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1935/mensagem_29.2025.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1960/mensagem_30.2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1962/mensagem_31.2025.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1973/mensagem_32.2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1975/mensagem_33.2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/mensagem_34.2025.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/mensagem_35.2025.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/mensagem_36.2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2010/mensagem_37.2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/mensagem_38.2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/mensagem_39.2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2023/mensagem_40.2025.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/mensagem_41.2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/mensagem_n_042-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/mensagem_43.2025.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/mensagem_44.2025.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/mensagem_45.2025.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/mensagem_46.2025.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/mensagem_47.2025.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/mensagem_48.2025.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/mensagem_49.2025.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/mensagem_50.2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2182/mensagem_51.2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/mensagem_52.2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/mensagem_53.2025.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2188/mensagem_54.2025.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2283/mensagem_55.2025.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/of.gb.nr.460.25.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/of.gb.nr.461.25.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/of.gb.nr.462.25.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/emenda_parlamentar_202544870003.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/of._515.2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/of._465.2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/of._467.2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/of._469.2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/of._470.2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/of._513.2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/of514.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/of._872-2025_-_camara_dos_deputados.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/of_gp_nr_528_2025_-_executivo_-_resposta_ao_requerimento_n_029-2025_karina.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/of_gp_nr_529_2025_-_executivo_-_resposta_requerimento_026_2025_gilmar.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/oficio_n_93725_-_deputado_hussein_bakri_-_convite.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/oficio_n_1819_2025_-_deputado_gugu_bueno_-encaminha_copia_requerimento_delegado_tito_barichello.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/oficiosemtecdir.turismo_052_2025_convite_para_o_74o_aniversario_de_guaira.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/of_gp_nr_533_2025_-_executivo_-_encaminha_leis_2.435_2.436_2.437_e_2.438.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/of_gp_nr_532_2025_-_resposta_a_indicacao_n_1862025_-_oficio_n_062-2025_-_givanildo_e_adriano.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/noticia_de_fato_n_0057.25.000328-2_-_promocao_de_arquivamento.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/oficio_n_951_2025_-_deputado_dilceu_sperafico_-_informa_pagamento_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/oficio_738.2025_tce-pr.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/oficio_538.2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/oficio_seplan_196.2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/oficio_1023.2025_-_caixa.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/of._536.2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/of._548.2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/of.122.2025.smed.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/of.133.2025.smed.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2227/of._19751.2025.crbm.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/of._556.2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/of._562.2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/of._565.2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2244/of._1005.2025_oab.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2245/of._12.2025_agape.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2289/of_gp_nr_570_2025_-_executivo_-_encaminha_as_leis_2.444_2.445_e_2.446-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2025/2293/05122025_ms..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H786"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="196.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9318,18958 +9318,18958 @@
       </c>
       <c r="G23" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H23" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>111</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>112</v>
       </c>
       <c r="D24" t="s">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24" t="s">
+        <v>32</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D25" t="s">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>82</v>
       </c>
       <c r="G25" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H25" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>119</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="D26" t="s">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>23</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H26" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>123</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D27" t="s">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>23</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H27" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>127</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D28" t="s">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
       <c r="F28" t="s">
         <v>45</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H28" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>131</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="D29" t="s">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>72</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H29" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>135</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D30" t="s">
         <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H30" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>139</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="D31" t="s">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
         <v>77</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H31" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D32" t="s">
         <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>45</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H32" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D33" t="s">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
+        <v>149</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>152</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="D34" t="s">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H34" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>156</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D35" t="s">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H35" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D36" t="s">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
       <c r="F36" t="s">
         <v>32</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H36" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>164</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>165</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="D37" t="s">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>23</v>
       </c>
       <c r="F37" t="s">
         <v>32</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H37" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D38" t="s">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H38" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>172</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="D39" t="s">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
       <c r="F39" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H39" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="D40" t="s">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H40" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="D41" t="s">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>32</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H41" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D42" t="s">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>23</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H42" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="D43" t="s">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H43" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>192</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="D44" t="s">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>32</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H44" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
       <c r="D45" t="s">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
+        <v>198</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D46" t="s">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
       <c r="G46" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H46" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>205</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D47" t="s">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
+        <v>207</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>210</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D48" t="s">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
+        <v>212</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>215</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>216</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D49" t="s">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>23</v>
       </c>
       <c r="F49" t="s">
         <v>32</v>
       </c>
       <c r="G49" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H49" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>219</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D50" t="s">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
         <v>32</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H50" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>223</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
       <c r="D51" t="s">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
         <v>32</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H51" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>227</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
       <c r="D52" t="s">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
       <c r="F52" t="s">
         <v>32</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H52" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>231</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="D53" t="s">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>23</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H53" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
       <c r="D54" t="s">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H54" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>239</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D55" t="s">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
       <c r="F55" t="s">
         <v>32</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H55" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>243</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D56" t="s">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
       <c r="F56" t="s">
         <v>32</v>
       </c>
       <c r="G56" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H56" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>247</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D57" t="s">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
         <v>45</v>
       </c>
       <c r="G57" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H57" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>251</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
       <c r="D58" t="s">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>23</v>
       </c>
       <c r="F58" t="s">
         <v>32</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H58" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>255</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D59" t="s">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>23</v>
       </c>
       <c r="F59" t="s">
         <v>32</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H59" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>259</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D60" t="s">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>23</v>
       </c>
       <c r="F60" t="s">
         <v>32</v>
       </c>
       <c r="G60" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H60" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>263</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D61" t="s">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>23</v>
       </c>
       <c r="F61" t="s">
         <v>32</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H61" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>267</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>269</v>
       </c>
       <c r="D62" t="s">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
       <c r="F62" t="s">
         <v>32</v>
       </c>
       <c r="G62" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H62" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>271</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D63" t="s">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
+        <v>273</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>276</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="D64" t="s">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>32</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H64" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>280</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D65" t="s">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>23</v>
       </c>
       <c r="F65" t="s">
         <v>32</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H65" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>284</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
       <c r="D66" t="s">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
       <c r="F66" t="s">
         <v>32</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H66" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>288</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D67" t="s">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
+        <v>290</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>293</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D68" t="s">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
+        <v>295</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>298</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D69" t="s">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>23</v>
       </c>
       <c r="F69" t="s">
         <v>32</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H69" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>302</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D70" t="s">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>23</v>
       </c>
       <c r="F70" t="s">
         <v>32</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H70" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>306</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D71" t="s">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
       <c r="F71" t="s">
         <v>32</v>
       </c>
       <c r="G71" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H71" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>310</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="D72" t="s">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>23</v>
       </c>
       <c r="F72" t="s">
+        <v>312</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>315</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D73" t="s">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
+        <v>317</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>320</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>322</v>
       </c>
       <c r="D74" t="s">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
         <v>32</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H74" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>324</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
       <c r="D75" t="s">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>23</v>
       </c>
       <c r="F75" t="s">
         <v>32</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H75" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>328</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
       <c r="D76" t="s">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>23</v>
       </c>
       <c r="F76" t="s">
         <v>32</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H76" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>332</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
       <c r="D77" t="s">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>23</v>
       </c>
       <c r="F77" t="s">
         <v>82</v>
       </c>
       <c r="G77" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H77" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>336</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>338</v>
       </c>
       <c r="D78" t="s">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
       <c r="F78" t="s">
+        <v>338</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="G78" s="1" t="s">
+      <c r="H78" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>341</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="D79" t="s">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="G79" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H79" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>345</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D80" t="s">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>23</v>
       </c>
       <c r="F80" t="s">
         <v>32</v>
       </c>
       <c r="G80" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H80" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>349</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="D81" t="s">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>23</v>
       </c>
       <c r="F81" t="s">
         <v>32</v>
       </c>
       <c r="G81" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H81" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>353</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="D82" t="s">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>23</v>
       </c>
       <c r="F82" t="s">
         <v>32</v>
       </c>
       <c r="G82" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H82" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>357</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D83" t="s">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>23</v>
       </c>
       <c r="F83" t="s">
         <v>32</v>
       </c>
       <c r="G83" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H83" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" t="s">
+        <v>362</v>
+      </c>
+      <c r="E84" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F84" t="s">
         <v>32</v>
       </c>
       <c r="G84" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H84" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>17</v>
       </c>
       <c r="D85" t="s">
+        <v>362</v>
+      </c>
+      <c r="E85" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F85" t="s">
         <v>32</v>
       </c>
       <c r="G85" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H85" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>31</v>
       </c>
       <c r="D86" t="s">
+        <v>362</v>
+      </c>
+      <c r="E86" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F86" t="s">
         <v>32</v>
       </c>
       <c r="G86" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H86" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>36</v>
       </c>
       <c r="D87" t="s">
+        <v>362</v>
+      </c>
+      <c r="E87" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F87" t="s">
         <v>32</v>
       </c>
       <c r="G87" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H87" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>40</v>
       </c>
       <c r="D88" t="s">
+        <v>362</v>
+      </c>
+      <c r="E88" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F88" t="s">
         <v>32</v>
       </c>
       <c r="G88" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H88" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>44</v>
       </c>
       <c r="D89" t="s">
+        <v>362</v>
+      </c>
+      <c r="E89" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F89" t="s">
         <v>32</v>
       </c>
       <c r="G89" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H89" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>49</v>
       </c>
       <c r="D90" t="s">
+        <v>362</v>
+      </c>
+      <c r="E90" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F90" t="s">
         <v>32</v>
       </c>
       <c r="G90" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H90" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>54</v>
       </c>
       <c r="D91" t="s">
+        <v>362</v>
+      </c>
+      <c r="E91" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F91" t="s">
         <v>32</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H91" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>59</v>
       </c>
       <c r="D92" t="s">
+        <v>362</v>
+      </c>
+      <c r="E92" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F92" t="s">
         <v>32</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H92" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>63</v>
       </c>
       <c r="D93" t="s">
+        <v>362</v>
+      </c>
+      <c r="E93" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F93" t="s">
         <v>32</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H93" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>67</v>
       </c>
       <c r="D94" t="s">
+        <v>362</v>
+      </c>
+      <c r="E94" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F94" t="s">
         <v>32</v>
       </c>
       <c r="G94" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H94" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>71</v>
       </c>
       <c r="D95" t="s">
+        <v>362</v>
+      </c>
+      <c r="E95" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F95" t="s">
         <v>32</v>
       </c>
       <c r="G95" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H95" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>10</v>
       </c>
       <c r="D96" t="s">
+        <v>400</v>
+      </c>
+      <c r="E96" t="s">
         <v>401</v>
       </c>
-      <c r="E96" t="s">
+      <c r="F96" t="s">
         <v>402</v>
       </c>
-      <c r="F96" t="s">
+      <c r="G96" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>17</v>
       </c>
       <c r="D97" t="s">
+        <v>400</v>
+      </c>
+      <c r="E97" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="F97" t="s">
         <v>82</v>
       </c>
       <c r="G97" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H97" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>31</v>
       </c>
       <c r="D98" t="s">
+        <v>400</v>
+      </c>
+      <c r="E98" t="s">
         <v>401</v>
       </c>
-      <c r="E98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" t="s">
+        <v>409</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>36</v>
       </c>
       <c r="D99" t="s">
+        <v>400</v>
+      </c>
+      <c r="E99" t="s">
         <v>401</v>
       </c>
-      <c r="E99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" t="s">
+        <v>413</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
+        <v>417</v>
+      </c>
+      <c r="E100" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F100" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H100" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>17</v>
       </c>
       <c r="D101" t="s">
+        <v>417</v>
+      </c>
+      <c r="E101" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F101" t="s">
         <v>24</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="H101" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>31</v>
       </c>
       <c r="D102" t="s">
+        <v>417</v>
+      </c>
+      <c r="E102" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F102" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H102" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>36</v>
       </c>
       <c r="D103" t="s">
+        <v>417</v>
+      </c>
+      <c r="E103" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F103" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H103" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>40</v>
       </c>
       <c r="D104" t="s">
+        <v>417</v>
+      </c>
+      <c r="E104" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F104" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H104" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105" t="s">
+        <v>433</v>
+      </c>
+      <c r="E105" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F105" t="s">
         <v>77</v>
       </c>
       <c r="G105" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H105" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>17</v>
       </c>
       <c r="D106" t="s">
+        <v>433</v>
+      </c>
+      <c r="E106" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F106" t="s">
         <v>77</v>
       </c>
       <c r="G106" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H106" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>31</v>
       </c>
       <c r="D107" t="s">
+        <v>433</v>
+      </c>
+      <c r="E107" t="s">
         <v>434</v>
       </c>
-      <c r="E107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G107" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H107" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>36</v>
       </c>
       <c r="D108" t="s">
+        <v>433</v>
+      </c>
+      <c r="E108" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F108" t="s">
         <v>77</v>
       </c>
       <c r="G108" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H108" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>40</v>
       </c>
       <c r="D109" t="s">
+        <v>433</v>
+      </c>
+      <c r="E109" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F109" t="s">
         <v>77</v>
       </c>
       <c r="G109" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H109" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>44</v>
       </c>
       <c r="D110" t="s">
+        <v>433</v>
+      </c>
+      <c r="E110" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F110" t="s">
         <v>77</v>
       </c>
       <c r="G110" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H110" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>49</v>
       </c>
       <c r="D111" t="s">
+        <v>433</v>
+      </c>
+      <c r="E111" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F111" t="s">
         <v>72</v>
       </c>
       <c r="G111" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H111" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>54</v>
       </c>
       <c r="D112" t="s">
+        <v>433</v>
+      </c>
+      <c r="E112" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F112" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H112" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>59</v>
       </c>
       <c r="D113" t="s">
+        <v>433</v>
+      </c>
+      <c r="E113" t="s">
         <v>434</v>
       </c>
-      <c r="E113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113" t="s">
+        <v>459</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="G113" s="1" t="s">
+      <c r="H113" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>63</v>
       </c>
       <c r="D114" t="s">
+        <v>433</v>
+      </c>
+      <c r="E114" t="s">
         <v>434</v>
       </c>
-      <c r="E114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F114" t="s">
+        <v>463</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="G114" s="1" t="s">
+      <c r="H114" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>67</v>
       </c>
       <c r="D115" t="s">
+        <v>433</v>
+      </c>
+      <c r="E115" t="s">
         <v>434</v>
       </c>
-      <c r="E115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F115" t="s">
+        <v>467</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="G115" s="1" t="s">
+      <c r="H115" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>71</v>
       </c>
       <c r="D116" t="s">
+        <v>433</v>
+      </c>
+      <c r="E116" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F116" t="s">
         <v>55</v>
       </c>
       <c r="G116" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H116" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>76</v>
       </c>
       <c r="D117" t="s">
+        <v>433</v>
+      </c>
+      <c r="E117" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F117" t="s">
         <v>55</v>
       </c>
       <c r="G117" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H117" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>81</v>
       </c>
       <c r="D118" t="s">
+        <v>433</v>
+      </c>
+      <c r="E118" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F118" t="s">
         <v>77</v>
       </c>
       <c r="G118" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H118" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>86</v>
       </c>
       <c r="D119" t="s">
+        <v>433</v>
+      </c>
+      <c r="E119" t="s">
         <v>434</v>
       </c>
-      <c r="E119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G119" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H119" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>91</v>
       </c>
       <c r="D120" t="s">
+        <v>433</v>
+      </c>
+      <c r="E120" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F120" t="s">
         <v>45</v>
       </c>
       <c r="G120" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H120" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>95</v>
       </c>
       <c r="D121" t="s">
+        <v>433</v>
+      </c>
+      <c r="E121" t="s">
         <v>434</v>
       </c>
-      <c r="E121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121" t="s">
+        <v>486</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>100</v>
       </c>
       <c r="D122" t="s">
+        <v>433</v>
+      </c>
+      <c r="E122" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F122" t="s">
         <v>77</v>
       </c>
       <c r="G122" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H122" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>104</v>
       </c>
       <c r="D123" t="s">
+        <v>433</v>
+      </c>
+      <c r="E123" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F123" t="s">
         <v>55</v>
       </c>
       <c r="G123" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H123" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>108</v>
       </c>
       <c r="D124" t="s">
+        <v>433</v>
+      </c>
+      <c r="E124" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F124" t="s">
         <v>77</v>
       </c>
       <c r="G124" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H124" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>112</v>
       </c>
       <c r="D125" t="s">
+        <v>433</v>
+      </c>
+      <c r="E125" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F125" t="s">
         <v>77</v>
       </c>
       <c r="G125" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H125" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>501</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>116</v>
+      </c>
+      <c r="D126" t="s">
+        <v>433</v>
+      </c>
+      <c r="E126" t="s">
+        <v>434</v>
+      </c>
+      <c r="F126" t="s">
         <v>502</v>
       </c>
-      <c r="B126" t="s">
-[...11 lines deleted...]
-      <c r="F126" t="s">
+      <c r="G126" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="G126" s="1" t="s">
+      <c r="H126" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>9</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D127" t="s">
+        <v>433</v>
+      </c>
+      <c r="E127" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F127" t="s">
         <v>77</v>
       </c>
       <c r="G127" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H127" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D128" t="s">
+        <v>433</v>
+      </c>
+      <c r="E128" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F128" t="s">
         <v>77</v>
       </c>
       <c r="G128" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H128" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>510</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>128</v>
+      </c>
+      <c r="D129" t="s">
+        <v>433</v>
+      </c>
+      <c r="E129" t="s">
+        <v>434</v>
+      </c>
+      <c r="F129" t="s">
+        <v>273</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="B129" t="s">
-[...14 lines deleted...]
-      <c r="G129" s="1" t="s">
+      <c r="H129" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D130" t="s">
+        <v>433</v>
+      </c>
+      <c r="E130" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F130" t="s">
         <v>77</v>
       </c>
       <c r="G130" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H130" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D131" t="s">
+        <v>433</v>
+      </c>
+      <c r="E131" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F131" t="s">
         <v>77</v>
       </c>
       <c r="G131" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H131" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
+        <v>519</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>140</v>
+      </c>
+      <c r="D132" t="s">
+        <v>433</v>
+      </c>
+      <c r="E132" t="s">
+        <v>434</v>
+      </c>
+      <c r="F132" t="s">
+        <v>402</v>
+      </c>
+      <c r="G132" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="B132" t="s">
-[...14 lines deleted...]
-      <c r="G132" s="1" t="s">
+      <c r="H132" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>522</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>144</v>
+      </c>
+      <c r="D133" t="s">
+        <v>433</v>
+      </c>
+      <c r="E133" t="s">
+        <v>434</v>
+      </c>
+      <c r="F133" t="s">
         <v>523</v>
       </c>
-      <c r="B133" t="s">
-[...11 lines deleted...]
-      <c r="F133" t="s">
+      <c r="G133" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="G133" s="1" t="s">
+      <c r="H133" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
+        <v>526</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>148</v>
+      </c>
+      <c r="D134" t="s">
+        <v>433</v>
+      </c>
+      <c r="E134" t="s">
+        <v>434</v>
+      </c>
+      <c r="F134" t="s">
+        <v>523</v>
+      </c>
+      <c r="G134" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="B134" t="s">
-[...14 lines deleted...]
-      <c r="G134" s="1" t="s">
+      <c r="H134" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
+        <v>529</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>153</v>
+      </c>
+      <c r="D135" t="s">
+        <v>433</v>
+      </c>
+      <c r="E135" t="s">
+        <v>434</v>
+      </c>
+      <c r="F135" t="s">
+        <v>523</v>
+      </c>
+      <c r="G135" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="B135" t="s">
-[...14 lines deleted...]
-      <c r="G135" s="1" t="s">
+      <c r="H135" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>532</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>157</v>
+      </c>
+      <c r="D136" t="s">
+        <v>433</v>
+      </c>
+      <c r="E136" t="s">
+        <v>434</v>
+      </c>
+      <c r="F136" t="s">
+        <v>523</v>
+      </c>
+      <c r="G136" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B136" t="s">
-[...14 lines deleted...]
-      <c r="G136" s="1" t="s">
+      <c r="H136" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
+        <v>535</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>161</v>
+      </c>
+      <c r="D137" t="s">
+        <v>433</v>
+      </c>
+      <c r="E137" t="s">
+        <v>434</v>
+      </c>
+      <c r="F137" t="s">
+        <v>523</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="B137" t="s">
-[...14 lines deleted...]
-      <c r="G137" s="1" t="s">
+      <c r="H137" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>538</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>165</v>
+      </c>
+      <c r="D138" t="s">
+        <v>433</v>
+      </c>
+      <c r="E138" t="s">
+        <v>434</v>
+      </c>
+      <c r="F138" t="s">
+        <v>523</v>
+      </c>
+      <c r="G138" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="B138" t="s">
-[...14 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="H138" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
+        <v>541</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>169</v>
+      </c>
+      <c r="D139" t="s">
+        <v>433</v>
+      </c>
+      <c r="E139" t="s">
+        <v>434</v>
+      </c>
+      <c r="F139" t="s">
+        <v>523</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="B139" t="s">
-[...14 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="H139" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
+        <v>544</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>173</v>
+      </c>
+      <c r="D140" t="s">
+        <v>433</v>
+      </c>
+      <c r="E140" t="s">
+        <v>434</v>
+      </c>
+      <c r="F140" t="s">
+        <v>523</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="B140" t="s">
-[...14 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="H140" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>10</v>
       </c>
       <c r="D141" t="s">
+        <v>548</v>
+      </c>
+      <c r="E141" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F141" t="s">
         <v>72</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H141" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>17</v>
       </c>
       <c r="D142" t="s">
+        <v>548</v>
+      </c>
+      <c r="E142" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F142" t="s">
         <v>72</v>
       </c>
       <c r="G142" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H142" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>31</v>
       </c>
       <c r="D143" t="s">
+        <v>548</v>
+      </c>
+      <c r="E143" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F143" t="s">
         <v>45</v>
       </c>
       <c r="G143" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H143" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>36</v>
       </c>
       <c r="D144" t="s">
+        <v>548</v>
+      </c>
+      <c r="E144" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F144" t="s">
         <v>77</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H144" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>40</v>
       </c>
       <c r="D145" t="s">
+        <v>548</v>
+      </c>
+      <c r="E145" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F145" t="s">
         <v>77</v>
       </c>
       <c r="G145" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H145" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>44</v>
       </c>
       <c r="D146" t="s">
+        <v>548</v>
+      </c>
+      <c r="E146" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F146" t="s">
         <v>77</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H146" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>49</v>
       </c>
       <c r="D147" t="s">
+        <v>548</v>
+      </c>
+      <c r="E147" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F147" t="s">
         <v>45</v>
       </c>
       <c r="G147" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H147" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>54</v>
       </c>
       <c r="D148" t="s">
+        <v>548</v>
+      </c>
+      <c r="E148" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F148" t="s">
         <v>82</v>
       </c>
       <c r="G148" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H148" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>59</v>
       </c>
       <c r="D149" t="s">
+        <v>548</v>
+      </c>
+      <c r="E149" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F149" t="s">
         <v>72</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H149" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>63</v>
       </c>
       <c r="D150" t="s">
+        <v>548</v>
+      </c>
+      <c r="E150" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F150" t="s">
         <v>72</v>
       </c>
       <c r="G150" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H150" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>67</v>
       </c>
       <c r="D151" t="s">
+        <v>548</v>
+      </c>
+      <c r="E151" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F151" t="s">
         <v>72</v>
       </c>
       <c r="G151" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H151" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>71</v>
       </c>
       <c r="D152" t="s">
+        <v>548</v>
+      </c>
+      <c r="E152" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F152" t="s">
         <v>72</v>
       </c>
       <c r="G152" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H152" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>76</v>
       </c>
       <c r="D153" t="s">
+        <v>548</v>
+      </c>
+      <c r="E153" t="s">
         <v>549</v>
       </c>
-      <c r="E153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G153" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H153" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>81</v>
       </c>
       <c r="D154" t="s">
+        <v>548</v>
+      </c>
+      <c r="E154" t="s">
         <v>549</v>
       </c>
-      <c r="E154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G154" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H154" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>86</v>
       </c>
       <c r="D155" t="s">
+        <v>548</v>
+      </c>
+      <c r="E155" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F155" t="s">
         <v>55</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H155" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>91</v>
       </c>
       <c r="D156" t="s">
+        <v>548</v>
+      </c>
+      <c r="E156" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F156" t="s">
         <v>72</v>
       </c>
       <c r="G156" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H156" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>95</v>
       </c>
       <c r="D157" t="s">
+        <v>548</v>
+      </c>
+      <c r="E157" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F157" t="s">
         <v>72</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H157" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>100</v>
       </c>
       <c r="D158" t="s">
+        <v>548</v>
+      </c>
+      <c r="E158" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F158" t="s">
         <v>55</v>
       </c>
       <c r="G158" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H158" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>104</v>
       </c>
       <c r="D159" t="s">
+        <v>548</v>
+      </c>
+      <c r="E159" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F159" t="s">
         <v>72</v>
       </c>
       <c r="G159" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H159" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>108</v>
       </c>
       <c r="D160" t="s">
+        <v>548</v>
+      </c>
+      <c r="E160" t="s">
         <v>549</v>
       </c>
-      <c r="E160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G160" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H160" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>112</v>
       </c>
       <c r="D161" t="s">
+        <v>548</v>
+      </c>
+      <c r="E161" t="s">
         <v>549</v>
       </c>
-      <c r="E161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F161" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G161" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H161" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D162" t="s">
+        <v>548</v>
+      </c>
+      <c r="E162" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F162" t="s">
         <v>82</v>
       </c>
       <c r="G162" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H162" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>615</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>120</v>
+      </c>
+      <c r="D163" t="s">
+        <v>548</v>
+      </c>
+      <c r="E163" t="s">
+        <v>549</v>
+      </c>
+      <c r="F163" t="s">
+        <v>295</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B163" t="s">
-[...14 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="H163" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D164" t="s">
+        <v>548</v>
+      </c>
+      <c r="E164" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F164" t="s">
         <v>72</v>
       </c>
       <c r="G164" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H164" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D165" t="s">
+        <v>548</v>
+      </c>
+      <c r="E165" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F165" t="s">
         <v>72</v>
       </c>
       <c r="G165" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H165" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D166" t="s">
+        <v>548</v>
+      </c>
+      <c r="E166" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F166" t="s">
         <v>82</v>
       </c>
       <c r="G166" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H166" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D167" t="s">
+        <v>548</v>
+      </c>
+      <c r="E167" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F167" t="s">
         <v>72</v>
       </c>
       <c r="G167" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H167" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>630</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>140</v>
+      </c>
+      <c r="D168" t="s">
+        <v>548</v>
+      </c>
+      <c r="E168" t="s">
+        <v>549</v>
+      </c>
+      <c r="F168" t="s">
         <v>631</v>
       </c>
-      <c r="B168" t="s">
-[...11 lines deleted...]
-      <c r="F168" t="s">
+      <c r="G168" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="G168" s="1" t="s">
+      <c r="H168" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D169" t="s">
+        <v>548</v>
+      </c>
+      <c r="E169" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F169" t="s">
         <v>45</v>
       </c>
       <c r="G169" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H169" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D170" t="s">
+        <v>548</v>
+      </c>
+      <c r="E170" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F170" t="s">
         <v>72</v>
       </c>
       <c r="G170" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H170" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D171" t="s">
+        <v>548</v>
+      </c>
+      <c r="E171" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F171" t="s">
         <v>72</v>
       </c>
       <c r="G171" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H171" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D172" t="s">
+        <v>548</v>
+      </c>
+      <c r="E172" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F172" t="s">
         <v>72</v>
       </c>
       <c r="G172" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H172" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D173" t="s">
+        <v>548</v>
+      </c>
+      <c r="E173" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F173" t="s">
         <v>45</v>
       </c>
       <c r="G173" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H173" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>649</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>165</v>
+      </c>
+      <c r="D174" t="s">
+        <v>548</v>
+      </c>
+      <c r="E174" t="s">
+        <v>549</v>
+      </c>
+      <c r="F174" t="s">
         <v>650</v>
       </c>
-      <c r="B174" t="s">
-[...11 lines deleted...]
-      <c r="F174" t="s">
+      <c r="G174" s="1" t="s">
         <v>651</v>
       </c>
-      <c r="G174" s="1" t="s">
+      <c r="H174" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D175" t="s">
+        <v>548</v>
+      </c>
+      <c r="E175" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F175" t="s">
         <v>45</v>
       </c>
       <c r="G175" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H175" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>656</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>173</v>
+      </c>
+      <c r="D176" t="s">
+        <v>548</v>
+      </c>
+      <c r="E176" t="s">
+        <v>549</v>
+      </c>
+      <c r="F176" t="s">
+        <v>413</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="B176" t="s">
-[...14 lines deleted...]
-      <c r="G176" s="1" t="s">
+      <c r="H176" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>10</v>
       </c>
       <c r="D177" t="s">
+        <v>660</v>
+      </c>
+      <c r="E177" t="s">
         <v>661</v>
       </c>
-      <c r="E177" t="s">
+      <c r="F177" t="s">
         <v>662</v>
       </c>
-      <c r="F177" t="s">
+      <c r="G177" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="G177" s="1" t="s">
+      <c r="H177" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>17</v>
       </c>
       <c r="D178" t="s">
+        <v>660</v>
+      </c>
+      <c r="E178" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="F178" t="s">
         <v>72</v>
       </c>
       <c r="G178" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H178" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>31</v>
       </c>
       <c r="D179" t="s">
+        <v>660</v>
+      </c>
+      <c r="E179" t="s">
         <v>661</v>
       </c>
-      <c r="E179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F179" t="s">
+        <v>669</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="G179" s="1" t="s">
+      <c r="H179" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>10</v>
       </c>
       <c r="D180" t="s">
+        <v>673</v>
+      </c>
+      <c r="E180" t="s">
         <v>674</v>
       </c>
-      <c r="E180" t="s">
+      <c r="F180" t="s">
         <v>675</v>
       </c>
-      <c r="F180" t="s">
+      <c r="G180" s="1" t="s">
         <v>676</v>
       </c>
-      <c r="G180" s="1" t="s">
+      <c r="H180" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>17</v>
       </c>
       <c r="D181" t="s">
+        <v>673</v>
+      </c>
+      <c r="E181" t="s">
         <v>674</v>
       </c>
-      <c r="E181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F181" t="s">
+        <v>679</v>
+      </c>
+      <c r="G181" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="G181" s="1" t="s">
+      <c r="H181" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>31</v>
       </c>
       <c r="D182" t="s">
+        <v>673</v>
+      </c>
+      <c r="E182" t="s">
         <v>674</v>
       </c>
-      <c r="E182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F182" t="s">
+        <v>683</v>
+      </c>
+      <c r="G182" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="G182" s="1" t="s">
+      <c r="H182" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>36</v>
       </c>
       <c r="D183" t="s">
+        <v>673</v>
+      </c>
+      <c r="E183" t="s">
         <v>674</v>
       </c>
-      <c r="E183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" t="s">
+        <v>687</v>
+      </c>
+      <c r="G183" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="G183" s="1" t="s">
+      <c r="H183" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>40</v>
       </c>
       <c r="D184" t="s">
+        <v>673</v>
+      </c>
+      <c r="E184" t="s">
         <v>674</v>
       </c>
-      <c r="E184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F184" t="s">
+        <v>691</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="G184" s="1" t="s">
+      <c r="H184" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>44</v>
       </c>
       <c r="D185" t="s">
+        <v>673</v>
+      </c>
+      <c r="E185" t="s">
         <v>674</v>
       </c>
-      <c r="E185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F185" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="G185" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H185" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>697</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>54</v>
       </c>
       <c r="D186" t="s">
+        <v>673</v>
+      </c>
+      <c r="E186" t="s">
         <v>674</v>
       </c>
-      <c r="E186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F186" t="s">
+        <v>698</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="G186" s="1" t="s">
+      <c r="H186" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>59</v>
       </c>
       <c r="D187" t="s">
+        <v>673</v>
+      </c>
+      <c r="E187" t="s">
         <v>674</v>
       </c>
-      <c r="E187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F187" t="s">
+        <v>702</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>703</v>
       </c>
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
         <v>704</v>
-      </c>
-[...1 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>10</v>
       </c>
       <c r="D188" t="s">
+        <v>706</v>
+      </c>
+      <c r="E188" t="s">
         <v>707</v>
       </c>
-      <c r="E188" t="s">
+      <c r="F188" t="s">
         <v>708</v>
       </c>
-      <c r="F188" t="s">
+      <c r="G188" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>17</v>
       </c>
       <c r="D189" t="s">
+        <v>706</v>
+      </c>
+      <c r="E189" t="s">
         <v>707</v>
       </c>
-      <c r="E189" t="s">
+      <c r="F189" t="s">
         <v>708</v>
       </c>
-      <c r="F189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G189" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H189" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>31</v>
       </c>
       <c r="D190" t="s">
+        <v>706</v>
+      </c>
+      <c r="E190" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F190" t="s">
         <v>82</v>
       </c>
       <c r="G190" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H190" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
         <v>36</v>
       </c>
       <c r="D191" t="s">
+        <v>706</v>
+      </c>
+      <c r="E191" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F191" t="s">
         <v>82</v>
       </c>
       <c r="G191" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H191" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
         <v>40</v>
       </c>
       <c r="D192" t="s">
+        <v>706</v>
+      </c>
+      <c r="E192" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F192" t="s">
         <v>45</v>
       </c>
       <c r="G192" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H192" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
         <v>44</v>
       </c>
       <c r="D193" t="s">
+        <v>706</v>
+      </c>
+      <c r="E193" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F193" t="s">
         <v>45</v>
       </c>
       <c r="G193" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H193" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
         <v>49</v>
       </c>
       <c r="D194" t="s">
+        <v>706</v>
+      </c>
+      <c r="E194" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F194" t="s">
         <v>55</v>
       </c>
       <c r="G194" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H194" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
         <v>54</v>
       </c>
       <c r="D195" t="s">
+        <v>706</v>
+      </c>
+      <c r="E195" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F195" t="s">
         <v>77</v>
       </c>
       <c r="G195" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H195" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
         <v>59</v>
       </c>
       <c r="D196" t="s">
+        <v>706</v>
+      </c>
+      <c r="E196" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F196" t="s">
         <v>77</v>
       </c>
       <c r="G196" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H196" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
         <v>63</v>
       </c>
       <c r="D197" t="s">
+        <v>706</v>
+      </c>
+      <c r="E197" t="s">
         <v>707</v>
       </c>
-      <c r="E197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="G197" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H197" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
         <v>67</v>
       </c>
       <c r="D198" t="s">
+        <v>706</v>
+      </c>
+      <c r="E198" t="s">
         <v>707</v>
       </c>
-      <c r="E198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F198" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="G198" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H198" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
         <v>71</v>
       </c>
       <c r="D199" t="s">
+        <v>706</v>
+      </c>
+      <c r="E199" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F199" t="s">
         <v>72</v>
       </c>
       <c r="G199" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H199" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>76</v>
       </c>
       <c r="D200" t="s">
+        <v>706</v>
+      </c>
+      <c r="E200" t="s">
         <v>707</v>
       </c>
-      <c r="E200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F200" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="G200" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H200" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
         <v>81</v>
       </c>
       <c r="D201" t="s">
+        <v>706</v>
+      </c>
+      <c r="E201" t="s">
         <v>707</v>
       </c>
-      <c r="E201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F201" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="G201" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H201" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
         <v>86</v>
       </c>
       <c r="D202" t="s">
+        <v>706</v>
+      </c>
+      <c r="E202" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F202" t="s">
         <v>77</v>
       </c>
       <c r="G202" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H202" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
         <v>91</v>
       </c>
       <c r="D203" t="s">
+        <v>706</v>
+      </c>
+      <c r="E203" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F203" t="s">
         <v>77</v>
       </c>
       <c r="G203" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H203" t="s">
         <v>755</v>
-      </c>
-[...1 lines deleted...]
-        <v>756</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
         <v>95</v>
       </c>
       <c r="D204" t="s">
+        <v>706</v>
+      </c>
+      <c r="E204" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F204" t="s">
         <v>82</v>
       </c>
       <c r="G204" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H204" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
         <v>100</v>
       </c>
       <c r="D205" t="s">
+        <v>706</v>
+      </c>
+      <c r="E205" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F205" t="s">
         <v>82</v>
       </c>
       <c r="G205" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H205" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
         <v>104</v>
       </c>
       <c r="D206" t="s">
+        <v>706</v>
+      </c>
+      <c r="E206" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F206" t="s">
         <v>72</v>
       </c>
       <c r="G206" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H206" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
         <v>108</v>
       </c>
       <c r="D207" t="s">
+        <v>706</v>
+      </c>
+      <c r="E207" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F207" t="s">
         <v>72</v>
       </c>
       <c r="G207" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H207" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
         <v>112</v>
       </c>
       <c r="D208" t="s">
+        <v>706</v>
+      </c>
+      <c r="E208" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F208" t="s">
         <v>45</v>
       </c>
       <c r="G208" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H208" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>771</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>116</v>
+      </c>
+      <c r="D209" t="s">
+        <v>706</v>
+      </c>
+      <c r="E209" t="s">
+        <v>707</v>
+      </c>
+      <c r="F209" t="s">
         <v>772</v>
       </c>
-      <c r="B209" t="s">
-[...11 lines deleted...]
-      <c r="F209" t="s">
+      <c r="G209" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="G209" s="1" t="s">
+      <c r="H209" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>775</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>120</v>
+      </c>
+      <c r="D210" t="s">
+        <v>706</v>
+      </c>
+      <c r="E210" t="s">
+        <v>707</v>
+      </c>
+      <c r="F210" t="s">
+        <v>772</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="B210" t="s">
-[...14 lines deleted...]
-      <c r="G210" s="1" t="s">
+      <c r="H210" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D211" t="s">
+        <v>706</v>
+      </c>
+      <c r="E211" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F211" t="s">
         <v>77</v>
       </c>
       <c r="G211" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H211" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>781</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>128</v>
+      </c>
+      <c r="D212" t="s">
+        <v>706</v>
+      </c>
+      <c r="E212" t="s">
+        <v>707</v>
+      </c>
+      <c r="F212" t="s">
         <v>782</v>
       </c>
-      <c r="B212" t="s">
-[...11 lines deleted...]
-      <c r="F212" t="s">
+      <c r="G212" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="G212" s="1" t="s">
+      <c r="H212" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>785</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>132</v>
+      </c>
+      <c r="D213" t="s">
+        <v>706</v>
+      </c>
+      <c r="E213" t="s">
+        <v>707</v>
+      </c>
+      <c r="F213" t="s">
+        <v>772</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="B213" t="s">
-[...14 lines deleted...]
-      <c r="G213" s="1" t="s">
+      <c r="H213" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D214" t="s">
+        <v>706</v>
+      </c>
+      <c r="E214" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F214" t="s">
         <v>82</v>
       </c>
       <c r="G214" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H214" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D215" t="s">
+        <v>706</v>
+      </c>
+      <c r="E215" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F215" t="s">
         <v>82</v>
       </c>
       <c r="G215" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H215" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>794</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>144</v>
+      </c>
+      <c r="D216" t="s">
+        <v>706</v>
+      </c>
+      <c r="E216" t="s">
+        <v>707</v>
+      </c>
+      <c r="F216" t="s">
+        <v>708</v>
+      </c>
+      <c r="G216" s="1" t="s">
         <v>795</v>
       </c>
-      <c r="B216" t="s">
-[...14 lines deleted...]
-      <c r="G216" s="1" t="s">
+      <c r="H216" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>797</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>148</v>
+      </c>
+      <c r="D217" t="s">
+        <v>706</v>
+      </c>
+      <c r="E217" t="s">
+        <v>707</v>
+      </c>
+      <c r="F217" t="s">
+        <v>708</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="B217" t="s">
-[...14 lines deleted...]
-      <c r="G217" s="1" t="s">
+      <c r="H217" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>800</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>153</v>
+      </c>
+      <c r="D218" t="s">
+        <v>706</v>
+      </c>
+      <c r="E218" t="s">
+        <v>707</v>
+      </c>
+      <c r="F218" t="s">
         <v>801</v>
       </c>
-      <c r="B218" t="s">
-[...11 lines deleted...]
-      <c r="F218" t="s">
+      <c r="G218" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="G218" s="1" t="s">
+      <c r="H218" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D219" t="s">
+        <v>706</v>
+      </c>
+      <c r="E219" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F219" t="s">
         <v>72</v>
       </c>
       <c r="G219" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H219" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>807</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>161</v>
+      </c>
+      <c r="D220" t="s">
+        <v>706</v>
+      </c>
+      <c r="E220" t="s">
+        <v>707</v>
+      </c>
+      <c r="F220" t="s">
+        <v>772</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="B220" t="s">
-[...14 lines deleted...]
-      <c r="G220" s="1" t="s">
+      <c r="H220" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>810</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>165</v>
+      </c>
+      <c r="D221" t="s">
+        <v>706</v>
+      </c>
+      <c r="E221" t="s">
+        <v>707</v>
+      </c>
+      <c r="F221" t="s">
+        <v>502</v>
+      </c>
+      <c r="G221" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="B221" t="s">
-[...14 lines deleted...]
-      <c r="G221" s="1" t="s">
+      <c r="H221" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D222" t="s">
+        <v>706</v>
+      </c>
+      <c r="E222" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F222" t="s">
         <v>45</v>
       </c>
       <c r="G222" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H222" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>816</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>173</v>
+      </c>
+      <c r="D223" t="s">
+        <v>706</v>
+      </c>
+      <c r="E223" t="s">
+        <v>707</v>
+      </c>
+      <c r="F223" t="s">
+        <v>502</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="B223" t="s">
-[...14 lines deleted...]
-      <c r="G223" s="1" t="s">
+      <c r="H223" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D224" t="s">
+        <v>706</v>
+      </c>
+      <c r="E224" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F224" t="s">
         <v>55</v>
       </c>
       <c r="G224" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H224" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>822</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>181</v>
+      </c>
+      <c r="D225" t="s">
+        <v>706</v>
+      </c>
+      <c r="E225" t="s">
+        <v>707</v>
+      </c>
+      <c r="F225" t="s">
+        <v>708</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="B225" t="s">
-[...14 lines deleted...]
-      <c r="G225" s="1" t="s">
+      <c r="H225" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D226" t="s">
+        <v>706</v>
+      </c>
+      <c r="E226" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F226" t="s">
         <v>82</v>
       </c>
       <c r="G226" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H226" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D227" t="s">
+        <v>706</v>
+      </c>
+      <c r="E227" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F227" t="s">
         <v>82</v>
       </c>
       <c r="G227" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H227" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>831</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>193</v>
+      </c>
+      <c r="D228" t="s">
+        <v>706</v>
+      </c>
+      <c r="E228" t="s">
+        <v>707</v>
+      </c>
+      <c r="F228" t="s">
         <v>832</v>
       </c>
-      <c r="B228" t="s">
-[...11 lines deleted...]
-      <c r="F228" t="s">
+      <c r="G228" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="G228" s="1" t="s">
+      <c r="H228" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D229" t="s">
+        <v>706</v>
+      </c>
+      <c r="E229" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F229" t="s">
         <v>72</v>
       </c>
       <c r="G229" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H229" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D230" t="s">
+        <v>706</v>
+      </c>
+      <c r="E230" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F230" t="s">
         <v>72</v>
       </c>
       <c r="G230" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H230" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D231" t="s">
+        <v>706</v>
+      </c>
+      <c r="E231" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F231" t="s">
         <v>55</v>
       </c>
       <c r="G231" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H231" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D232" t="s">
+        <v>706</v>
+      </c>
+      <c r="E232" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F232" t="s">
         <v>55</v>
       </c>
       <c r="G232" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H232" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D233" t="s">
+        <v>706</v>
+      </c>
+      <c r="E233" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F233" t="s">
         <v>77</v>
       </c>
       <c r="G233" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H233" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>850</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>220</v>
+      </c>
+      <c r="D234" t="s">
+        <v>706</v>
+      </c>
+      <c r="E234" t="s">
+        <v>707</v>
+      </c>
+      <c r="F234" t="s">
+        <v>502</v>
+      </c>
+      <c r="G234" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="B234" t="s">
-[...14 lines deleted...]
-      <c r="G234" s="1" t="s">
+      <c r="H234" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>853</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>224</v>
+      </c>
+      <c r="D235" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" t="s">
+        <v>772</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="B235" t="s">
-[...14 lines deleted...]
-      <c r="G235" s="1" t="s">
+      <c r="H235" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>856</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>228</v>
+      </c>
+      <c r="D236" t="s">
+        <v>706</v>
+      </c>
+      <c r="E236" t="s">
+        <v>707</v>
+      </c>
+      <c r="F236" t="s">
+        <v>772</v>
+      </c>
+      <c r="G236" s="1" t="s">
         <v>857</v>
       </c>
-      <c r="B236" t="s">
-[...14 lines deleted...]
-      <c r="G236" s="1" t="s">
+      <c r="H236" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D237" t="s">
+        <v>706</v>
+      </c>
+      <c r="E237" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F237" t="s">
         <v>45</v>
       </c>
       <c r="G237" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H237" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D238" t="s">
+        <v>706</v>
+      </c>
+      <c r="E238" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F238" t="s">
         <v>45</v>
       </c>
       <c r="G238" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H238" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D239" t="s">
+        <v>706</v>
+      </c>
+      <c r="E239" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F239" t="s">
         <v>82</v>
       </c>
       <c r="G239" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H239" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D240" t="s">
+        <v>706</v>
+      </c>
+      <c r="E240" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F240" t="s">
         <v>82</v>
       </c>
       <c r="G240" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H240" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D241" t="s">
+        <v>706</v>
+      </c>
+      <c r="E241" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F241" t="s">
         <v>45</v>
       </c>
       <c r="G241" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H241" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D242" t="s">
+        <v>706</v>
+      </c>
+      <c r="E242" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F242" t="s">
         <v>45</v>
       </c>
       <c r="G242" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H242" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>877</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>256</v>
+      </c>
+      <c r="D243" t="s">
+        <v>706</v>
+      </c>
+      <c r="E243" t="s">
+        <v>707</v>
+      </c>
+      <c r="F243" t="s">
+        <v>708</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="B243" t="s">
-[...14 lines deleted...]
-      <c r="G243" s="1" t="s">
+      <c r="H243" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D244" t="s">
+        <v>706</v>
+      </c>
+      <c r="E244" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F244" t="s">
         <v>72</v>
       </c>
       <c r="G244" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H244" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>883</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>264</v>
+      </c>
+      <c r="D245" t="s">
+        <v>706</v>
+      </c>
+      <c r="E245" t="s">
+        <v>707</v>
+      </c>
+      <c r="F245" t="s">
+        <v>502</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="B245" t="s">
-[...14 lines deleted...]
-      <c r="G245" s="1" t="s">
+      <c r="H245" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>886</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>268</v>
+      </c>
+      <c r="D246" t="s">
+        <v>706</v>
+      </c>
+      <c r="E246" t="s">
+        <v>707</v>
+      </c>
+      <c r="F246" t="s">
         <v>887</v>
       </c>
-      <c r="B246" t="s">
-[...11 lines deleted...]
-      <c r="F246" t="s">
+      <c r="G246" s="1" t="s">
         <v>888</v>
       </c>
-      <c r="G246" s="1" t="s">
+      <c r="H246" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>890</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>272</v>
+      </c>
+      <c r="D247" t="s">
+        <v>706</v>
+      </c>
+      <c r="E247" t="s">
+        <v>707</v>
+      </c>
+      <c r="F247" t="s">
+        <v>772</v>
+      </c>
+      <c r="G247" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="B247" t="s">
-[...14 lines deleted...]
-      <c r="G247" s="1" t="s">
+      <c r="H247" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>893</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>277</v>
+      </c>
+      <c r="D248" t="s">
+        <v>706</v>
+      </c>
+      <c r="E248" t="s">
+        <v>707</v>
+      </c>
+      <c r="F248" t="s">
         <v>894</v>
       </c>
-      <c r="B248" t="s">
-[...11 lines deleted...]
-      <c r="F248" t="s">
+      <c r="G248" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="G248" s="1" t="s">
+      <c r="H248" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>897</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>281</v>
+      </c>
+      <c r="D249" t="s">
+        <v>706</v>
+      </c>
+      <c r="E249" t="s">
+        <v>707</v>
+      </c>
+      <c r="F249" t="s">
+        <v>502</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="B249" t="s">
-[...14 lines deleted...]
-      <c r="G249" s="1" t="s">
+      <c r="H249" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D250" t="s">
+        <v>706</v>
+      </c>
+      <c r="E250" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F250" t="s">
         <v>82</v>
       </c>
       <c r="G250" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H250" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D251" t="s">
+        <v>706</v>
+      </c>
+      <c r="E251" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F251" t="s">
         <v>82</v>
       </c>
       <c r="G251" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H251" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D252" t="s">
+        <v>706</v>
+      </c>
+      <c r="E252" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F252" t="s">
         <v>82</v>
       </c>
       <c r="G252" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H252" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>909</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>299</v>
+      </c>
+      <c r="D253" t="s">
+        <v>706</v>
+      </c>
+      <c r="E253" t="s">
+        <v>707</v>
+      </c>
+      <c r="F253" t="s">
+        <v>708</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="B253" t="s">
-[...14 lines deleted...]
-      <c r="G253" s="1" t="s">
+      <c r="H253" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>912</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>303</v>
+      </c>
+      <c r="D254" t="s">
+        <v>706</v>
+      </c>
+      <c r="E254" t="s">
+        <v>707</v>
+      </c>
+      <c r="F254" t="s">
+        <v>502</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="B254" t="s">
-[...14 lines deleted...]
-      <c r="G254" s="1" t="s">
+      <c r="H254" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>915</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>307</v>
+      </c>
+      <c r="D255" t="s">
+        <v>706</v>
+      </c>
+      <c r="E255" t="s">
+        <v>707</v>
+      </c>
+      <c r="F255" t="s">
+        <v>502</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="B255" t="s">
-[...14 lines deleted...]
-      <c r="G255" s="1" t="s">
+      <c r="H255" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D256" t="s">
+        <v>706</v>
+      </c>
+      <c r="E256" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F256" t="s">
         <v>55</v>
       </c>
       <c r="G256" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H256" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="D257" t="s">
+        <v>706</v>
+      </c>
+      <c r="E257" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F257" t="s">
         <v>72</v>
       </c>
       <c r="G257" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H257" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>924</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>321</v>
+      </c>
+      <c r="D258" t="s">
+        <v>706</v>
+      </c>
+      <c r="E258" t="s">
+        <v>707</v>
+      </c>
+      <c r="F258" t="s">
+        <v>772</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="B258" t="s">
-[...14 lines deleted...]
-      <c r="G258" s="1" t="s">
+      <c r="H258" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>927</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>325</v>
+      </c>
+      <c r="D259" t="s">
+        <v>706</v>
+      </c>
+      <c r="E259" t="s">
+        <v>707</v>
+      </c>
+      <c r="F259" t="s">
+        <v>772</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>928</v>
       </c>
-      <c r="B259" t="s">
-[...14 lines deleted...]
-      <c r="G259" s="1" t="s">
+      <c r="H259" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="D260" t="s">
+        <v>706</v>
+      </c>
+      <c r="E260" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F260" t="s">
         <v>45</v>
       </c>
       <c r="G260" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H260" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D261" t="s">
+        <v>706</v>
+      </c>
+      <c r="E261" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F261" t="s">
         <v>45</v>
       </c>
       <c r="G261" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H261" t="s">
         <v>935</v>
-      </c>
-[...1 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>936</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>337</v>
+      </c>
+      <c r="D262" t="s">
+        <v>706</v>
+      </c>
+      <c r="E262" t="s">
+        <v>707</v>
+      </c>
+      <c r="F262" t="s">
+        <v>894</v>
+      </c>
+      <c r="G262" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="B262" t="s">
-[...14 lines deleted...]
-      <c r="G262" s="1" t="s">
+      <c r="H262" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D263" t="s">
+        <v>706</v>
+      </c>
+      <c r="E263" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F263" t="s">
         <v>82</v>
       </c>
       <c r="G263" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H263" t="s">
         <v>941</v>
-      </c>
-[...1 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>942</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>346</v>
+      </c>
+      <c r="D264" t="s">
+        <v>706</v>
+      </c>
+      <c r="E264" t="s">
+        <v>707</v>
+      </c>
+      <c r="F264" t="s">
+        <v>894</v>
+      </c>
+      <c r="G264" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="B264" t="s">
-[...14 lines deleted...]
-      <c r="G264" s="1" t="s">
+      <c r="H264" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D265" t="s">
+        <v>706</v>
+      </c>
+      <c r="E265" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F265" t="s">
         <v>55</v>
       </c>
       <c r="G265" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H265" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>948</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>354</v>
+      </c>
+      <c r="D266" t="s">
+        <v>706</v>
+      </c>
+      <c r="E266" t="s">
+        <v>707</v>
+      </c>
+      <c r="F266" t="s">
+        <v>502</v>
+      </c>
+      <c r="G266" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="B266" t="s">
-[...14 lines deleted...]
-      <c r="G266" s="1" t="s">
+      <c r="H266" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
+        <v>951</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>358</v>
+      </c>
+      <c r="D267" t="s">
+        <v>706</v>
+      </c>
+      <c r="E267" t="s">
+        <v>707</v>
+      </c>
+      <c r="F267" t="s">
+        <v>502</v>
+      </c>
+      <c r="G267" s="1" t="s">
         <v>952</v>
       </c>
-      <c r="B267" t="s">
-[...14 lines deleted...]
-      <c r="G267" s="1" t="s">
+      <c r="H267" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>954</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
         <v>955</v>
       </c>
-      <c r="B268" t="s">
-[...2 lines deleted...]
-      <c r="C268" t="s">
+      <c r="D268" t="s">
+        <v>706</v>
+      </c>
+      <c r="E268" t="s">
+        <v>707</v>
+      </c>
+      <c r="F268" t="s">
+        <v>772</v>
+      </c>
+      <c r="G268" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="D268" t="s">
-[...8 lines deleted...]
-      <c r="G268" s="1" t="s">
+      <c r="H268" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>958</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
         <v>959</v>
       </c>
-      <c r="B269" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D269" t="s">
+        <v>706</v>
+      </c>
+      <c r="E269" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F269" t="s">
         <v>72</v>
       </c>
       <c r="G269" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H269" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>962</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
         <v>963</v>
       </c>
-      <c r="B270" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D270" t="s">
+        <v>706</v>
+      </c>
+      <c r="E270" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F270" t="s">
         <v>72</v>
       </c>
       <c r="G270" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H270" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>966</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
         <v>967</v>
       </c>
-      <c r="B271" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D271" t="s">
+        <v>706</v>
+      </c>
+      <c r="E271" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F271" t="s">
         <v>45</v>
       </c>
       <c r="G271" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H271" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>970</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
         <v>971</v>
       </c>
-      <c r="B272" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D272" t="s">
+        <v>706</v>
+      </c>
+      <c r="E272" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F272" t="s">
         <v>45</v>
       </c>
       <c r="G272" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H272" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>974</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
         <v>975</v>
       </c>
-      <c r="B273" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D273" t="s">
+        <v>706</v>
+      </c>
+      <c r="E273" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F273" t="s">
         <v>82</v>
       </c>
       <c r="G273" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H273" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>978</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
         <v>979</v>
       </c>
-      <c r="B274" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D274" t="s">
+        <v>706</v>
+      </c>
+      <c r="E274" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F274" t="s">
         <v>82</v>
       </c>
       <c r="G274" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H274" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>982</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
         <v>983</v>
       </c>
-      <c r="B275" t="s">
-[...2 lines deleted...]
-      <c r="C275" t="s">
+      <c r="D275" t="s">
+        <v>706</v>
+      </c>
+      <c r="E275" t="s">
+        <v>707</v>
+      </c>
+      <c r="F275" t="s">
+        <v>502</v>
+      </c>
+      <c r="G275" s="1" t="s">
         <v>984</v>
       </c>
-      <c r="D275" t="s">
-[...8 lines deleted...]
-      <c r="G275" s="1" t="s">
+      <c r="H275" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>986</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
         <v>987</v>
       </c>
-      <c r="B276" t="s">
-[...2 lines deleted...]
-      <c r="C276" t="s">
+      <c r="D276" t="s">
+        <v>706</v>
+      </c>
+      <c r="E276" t="s">
+        <v>707</v>
+      </c>
+      <c r="F276" t="s">
+        <v>523</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="D276" t="s">
-[...8 lines deleted...]
-      <c r="G276" s="1" t="s">
+      <c r="H276" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>990</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
         <v>991</v>
       </c>
-      <c r="B277" t="s">
-[...2 lines deleted...]
-      <c r="C277" t="s">
+      <c r="D277" t="s">
+        <v>706</v>
+      </c>
+      <c r="E277" t="s">
+        <v>707</v>
+      </c>
+      <c r="F277" t="s">
+        <v>772</v>
+      </c>
+      <c r="G277" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="D277" t="s">
-[...8 lines deleted...]
-      <c r="G277" s="1" t="s">
+      <c r="H277" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>994</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
         <v>995</v>
       </c>
-      <c r="B278" t="s">
-[...2 lines deleted...]
-      <c r="C278" t="s">
+      <c r="D278" t="s">
+        <v>706</v>
+      </c>
+      <c r="E278" t="s">
+        <v>707</v>
+      </c>
+      <c r="F278" t="s">
+        <v>772</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="D278" t="s">
-[...8 lines deleted...]
-      <c r="G278" s="1" t="s">
+      <c r="H278" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>998</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
         <v>999</v>
       </c>
-      <c r="B279" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D279" t="s">
+        <v>706</v>
+      </c>
+      <c r="E279" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F279" t="s">
         <v>82</v>
       </c>
       <c r="G279" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H279" t="s">
         <v>1001</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
         <v>1003</v>
       </c>
-      <c r="B280" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D280" t="s">
+        <v>706</v>
+      </c>
+      <c r="E280" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F280" t="s">
         <v>82</v>
       </c>
       <c r="G280" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H280" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
         <v>1007</v>
       </c>
-      <c r="B281" t="s">
-[...2 lines deleted...]
-      <c r="C281" t="s">
+      <c r="D281" t="s">
+        <v>706</v>
+      </c>
+      <c r="E281" t="s">
+        <v>707</v>
+      </c>
+      <c r="F281" t="s">
+        <v>502</v>
+      </c>
+      <c r="G281" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="D281" t="s">
-[...8 lines deleted...]
-      <c r="G281" s="1" t="s">
+      <c r="H281" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
         <v>1011</v>
       </c>
-      <c r="B282" t="s">
-[...2 lines deleted...]
-      <c r="C282" t="s">
+      <c r="D282" t="s">
+        <v>706</v>
+      </c>
+      <c r="E282" t="s">
+        <v>707</v>
+      </c>
+      <c r="F282" t="s">
+        <v>502</v>
+      </c>
+      <c r="G282" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="D282" t="s">
-[...8 lines deleted...]
-      <c r="G282" s="1" t="s">
+      <c r="H282" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
         <v>1015</v>
       </c>
-      <c r="B283" t="s">
-[...2 lines deleted...]
-      <c r="C283" t="s">
+      <c r="D283" t="s">
+        <v>706</v>
+      </c>
+      <c r="E283" t="s">
+        <v>707</v>
+      </c>
+      <c r="F283" t="s">
+        <v>772</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="D283" t="s">
-[...8 lines deleted...]
-      <c r="G283" s="1" t="s">
+      <c r="H283" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
         <v>1019</v>
       </c>
-      <c r="B284" t="s">
-[...2 lines deleted...]
-      <c r="C284" t="s">
+      <c r="D284" t="s">
+        <v>706</v>
+      </c>
+      <c r="E284" t="s">
+        <v>707</v>
+      </c>
+      <c r="F284" t="s">
+        <v>772</v>
+      </c>
+      <c r="G284" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="D284" t="s">
-[...8 lines deleted...]
-      <c r="G284" s="1" t="s">
+      <c r="H284" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
         <v>1023</v>
       </c>
-      <c r="B285" t="s">
-[...2 lines deleted...]
-      <c r="C285" t="s">
+      <c r="D285" t="s">
+        <v>706</v>
+      </c>
+      <c r="E285" t="s">
+        <v>707</v>
+      </c>
+      <c r="F285" t="s">
+        <v>198</v>
+      </c>
+      <c r="G285" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="D285" t="s">
-[...8 lines deleted...]
-      <c r="G285" s="1" t="s">
+      <c r="H285" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
         <v>1027</v>
       </c>
-      <c r="B286" t="s">
-[...2 lines deleted...]
-      <c r="C286" t="s">
+      <c r="D286" t="s">
+        <v>706</v>
+      </c>
+      <c r="E286" t="s">
+        <v>707</v>
+      </c>
+      <c r="F286" t="s">
+        <v>708</v>
+      </c>
+      <c r="G286" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="D286" t="s">
-[...8 lines deleted...]
-      <c r="G286" s="1" t="s">
+      <c r="H286" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
         <v>1031</v>
       </c>
-      <c r="B287" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D287" t="s">
+        <v>706</v>
+      </c>
+      <c r="E287" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F287" t="s">
         <v>82</v>
       </c>
       <c r="G287" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H287" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
         <v>1035</v>
       </c>
-      <c r="B288" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D288" t="s">
+        <v>706</v>
+      </c>
+      <c r="E288" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F288" t="s">
         <v>82</v>
       </c>
       <c r="G288" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H288" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
         <v>1039</v>
       </c>
-      <c r="B289" t="s">
-[...2 lines deleted...]
-      <c r="C289" t="s">
+      <c r="D289" t="s">
+        <v>706</v>
+      </c>
+      <c r="E289" t="s">
+        <v>707</v>
+      </c>
+      <c r="F289" t="s">
+        <v>502</v>
+      </c>
+      <c r="G289" s="1" t="s">
         <v>1040</v>
       </c>
-      <c r="D289" t="s">
-[...8 lines deleted...]
-      <c r="G289" s="1" t="s">
+      <c r="H289" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
         <v>1043</v>
       </c>
-      <c r="B290" t="s">
-[...2 lines deleted...]
-      <c r="C290" t="s">
+      <c r="D290" t="s">
+        <v>706</v>
+      </c>
+      <c r="E290" t="s">
+        <v>707</v>
+      </c>
+      <c r="F290" t="s">
+        <v>772</v>
+      </c>
+      <c r="G290" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="D290" t="s">
-[...8 lines deleted...]
-      <c r="G290" s="1" t="s">
+      <c r="H290" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
         <v>1047</v>
       </c>
-      <c r="B291" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D291" t="s">
+        <v>706</v>
+      </c>
+      <c r="E291" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F291" t="s">
         <v>45</v>
       </c>
       <c r="G291" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H291" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
         <v>1051</v>
       </c>
-      <c r="B292" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D292" t="s">
+        <v>706</v>
+      </c>
+      <c r="E292" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F292" t="s">
         <v>45</v>
       </c>
       <c r="G292" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H292" t="s">
         <v>1053</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
         <v>1055</v>
       </c>
-      <c r="B293" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D293" t="s">
+        <v>706</v>
+      </c>
+      <c r="E293" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F293" t="s">
         <v>82</v>
       </c>
       <c r="G293" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H293" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
         <v>1059</v>
       </c>
-      <c r="B294" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D294" t="s">
+        <v>706</v>
+      </c>
+      <c r="E294" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F294" t="s">
         <v>82</v>
       </c>
       <c r="G294" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H294" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
         <v>1063</v>
       </c>
-      <c r="B295" t="s">
-[...2 lines deleted...]
-      <c r="C295" t="s">
+      <c r="D295" t="s">
+        <v>706</v>
+      </c>
+      <c r="E295" t="s">
+        <v>707</v>
+      </c>
+      <c r="F295" t="s">
         <v>1064</v>
       </c>
-      <c r="D295" t="s">
-[...5 lines deleted...]
-      <c r="F295" t="s">
+      <c r="G295" s="1" t="s">
         <v>1065</v>
       </c>
-      <c r="G295" s="1" t="s">
+      <c r="H295" t="s">
         <v>1066</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
         <v>1068</v>
       </c>
-      <c r="B296" t="s">
-[...2 lines deleted...]
-      <c r="C296" t="s">
+      <c r="D296" t="s">
+        <v>706</v>
+      </c>
+      <c r="E296" t="s">
+        <v>707</v>
+      </c>
+      <c r="F296" t="s">
+        <v>772</v>
+      </c>
+      <c r="G296" s="1" t="s">
         <v>1069</v>
       </c>
-      <c r="D296" t="s">
-[...8 lines deleted...]
-      <c r="G296" s="1" t="s">
+      <c r="H296" t="s">
         <v>1070</v>
-      </c>
-[...1 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
         <v>1072</v>
       </c>
-      <c r="B297" t="s">
-[...2 lines deleted...]
-      <c r="C297" t="s">
+      <c r="D297" t="s">
+        <v>706</v>
+      </c>
+      <c r="E297" t="s">
+        <v>707</v>
+      </c>
+      <c r="F297" t="s">
+        <v>708</v>
+      </c>
+      <c r="G297" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="D297" t="s">
-[...8 lines deleted...]
-      <c r="G297" s="1" t="s">
+      <c r="H297" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
         <v>1076</v>
       </c>
-      <c r="B298" t="s">
-[...2 lines deleted...]
-      <c r="C298" t="s">
+      <c r="D298" t="s">
+        <v>706</v>
+      </c>
+      <c r="E298" t="s">
+        <v>707</v>
+      </c>
+      <c r="F298" t="s">
         <v>1077</v>
       </c>
-      <c r="D298" t="s">
-[...5 lines deleted...]
-      <c r="F298" t="s">
+      <c r="G298" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="G298" s="1" t="s">
+      <c r="H298" t="s">
         <v>1079</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
         <v>1081</v>
       </c>
-      <c r="B299" t="s">
-[...2 lines deleted...]
-      <c r="C299" t="s">
+      <c r="D299" t="s">
+        <v>706</v>
+      </c>
+      <c r="E299" t="s">
+        <v>707</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1077</v>
+      </c>
+      <c r="G299" s="1" t="s">
         <v>1082</v>
       </c>
-      <c r="D299" t="s">
-[...8 lines deleted...]
-      <c r="G299" s="1" t="s">
+      <c r="H299" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
         <v>1085</v>
       </c>
-      <c r="B300" t="s">
-[...2 lines deleted...]
-      <c r="C300" t="s">
+      <c r="D300" t="s">
+        <v>706</v>
+      </c>
+      <c r="E300" t="s">
+        <v>707</v>
+      </c>
+      <c r="F300" t="s">
+        <v>523</v>
+      </c>
+      <c r="G300" s="1" t="s">
         <v>1086</v>
       </c>
-      <c r="D300" t="s">
-[...8 lines deleted...]
-      <c r="G300" s="1" t="s">
+      <c r="H300" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
         <v>1089</v>
       </c>
-      <c r="B301" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D301" t="s">
+        <v>706</v>
+      </c>
+      <c r="E301" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F301" t="s">
         <v>82</v>
       </c>
       <c r="G301" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H301" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
         <v>1093</v>
       </c>
-      <c r="B302" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D302" t="s">
+        <v>706</v>
+      </c>
+      <c r="E302" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F302" t="s">
         <v>82</v>
       </c>
       <c r="G302" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H302" t="s">
         <v>1095</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
         <v>1097</v>
       </c>
-      <c r="B303" t="s">
-[...2 lines deleted...]
-      <c r="C303" t="s">
+      <c r="D303" t="s">
+        <v>706</v>
+      </c>
+      <c r="E303" t="s">
+        <v>707</v>
+      </c>
+      <c r="F303" t="s">
+        <v>772</v>
+      </c>
+      <c r="G303" s="1" t="s">
         <v>1098</v>
       </c>
-      <c r="D303" t="s">
-[...8 lines deleted...]
-      <c r="G303" s="1" t="s">
+      <c r="H303" t="s">
         <v>1099</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
         <v>1101</v>
       </c>
-      <c r="B304" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D304" t="s">
+        <v>706</v>
+      </c>
+      <c r="E304" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F304" t="s">
         <v>82</v>
       </c>
       <c r="G304" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H304" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
         <v>1105</v>
       </c>
-      <c r="B305" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D305" t="s">
+        <v>706</v>
+      </c>
+      <c r="E305" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F305" t="s">
         <v>82</v>
       </c>
       <c r="G305" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H305" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
         <v>1109</v>
       </c>
-      <c r="B306" t="s">
-[...2 lines deleted...]
-      <c r="C306" t="s">
+      <c r="D306" t="s">
+        <v>706</v>
+      </c>
+      <c r="E306" t="s">
+        <v>707</v>
+      </c>
+      <c r="F306" t="s">
+        <v>894</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>1110</v>
       </c>
-      <c r="D306" t="s">
-[...8 lines deleted...]
-      <c r="G306" s="1" t="s">
+      <c r="H306" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
         <v>1113</v>
       </c>
-      <c r="B307" t="s">
-[...2 lines deleted...]
-      <c r="C307" t="s">
+      <c r="D307" t="s">
+        <v>706</v>
+      </c>
+      <c r="E307" t="s">
+        <v>707</v>
+      </c>
+      <c r="F307" t="s">
+        <v>894</v>
+      </c>
+      <c r="G307" s="1" t="s">
         <v>1114</v>
       </c>
-      <c r="D307" t="s">
-[...8 lines deleted...]
-      <c r="G307" s="1" t="s">
+      <c r="H307" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
         <v>1117</v>
       </c>
-      <c r="B308" t="s">
-[...2 lines deleted...]
-      <c r="C308" t="s">
+      <c r="D308" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" t="s">
+        <v>707</v>
+      </c>
+      <c r="F308" t="s">
+        <v>708</v>
+      </c>
+      <c r="G308" s="1" t="s">
         <v>1118</v>
       </c>
-      <c r="D308" t="s">
-[...8 lines deleted...]
-      <c r="G308" s="1" t="s">
+      <c r="H308" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
         <v>1121</v>
       </c>
-      <c r="B309" t="s">
-[...2 lines deleted...]
-      <c r="C309" t="s">
+      <c r="D309" t="s">
+        <v>706</v>
+      </c>
+      <c r="E309" t="s">
+        <v>707</v>
+      </c>
+      <c r="F309" t="s">
+        <v>772</v>
+      </c>
+      <c r="G309" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="D309" t="s">
-[...8 lines deleted...]
-      <c r="G309" s="1" t="s">
+      <c r="H309" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
         <v>1125</v>
       </c>
-      <c r="B310" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D310" t="s">
+        <v>706</v>
+      </c>
+      <c r="E310" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F310" t="s">
         <v>72</v>
       </c>
       <c r="G310" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H310" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
         <v>1129</v>
       </c>
-      <c r="B311" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D311" t="s">
+        <v>706</v>
+      </c>
+      <c r="E311" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F311" t="s">
         <v>45</v>
       </c>
       <c r="G311" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H311" t="s">
         <v>1131</v>
-      </c>
-[...1 lines deleted...]
-        <v>1132</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
         <v>1133</v>
       </c>
-      <c r="B312" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D312" t="s">
+        <v>706</v>
+      </c>
+      <c r="E312" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F312" t="s">
         <v>82</v>
       </c>
       <c r="G312" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H312" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
         <v>1137</v>
       </c>
-      <c r="B313" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D313" t="s">
+        <v>706</v>
+      </c>
+      <c r="E313" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F313" t="s">
         <v>45</v>
       </c>
       <c r="G313" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H313" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
         <v>1141</v>
       </c>
-      <c r="B314" t="s">
-[...2 lines deleted...]
-      <c r="C314" t="s">
+      <c r="D314" t="s">
+        <v>706</v>
+      </c>
+      <c r="E314" t="s">
+        <v>707</v>
+      </c>
+      <c r="F314" t="s">
+        <v>502</v>
+      </c>
+      <c r="G314" s="1" t="s">
         <v>1142</v>
       </c>
-      <c r="D314" t="s">
-[...8 lines deleted...]
-      <c r="G314" s="1" t="s">
+      <c r="H314" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
         <v>1145</v>
       </c>
-      <c r="B315" t="s">
-[...2 lines deleted...]
-      <c r="C315" t="s">
+      <c r="D315" t="s">
+        <v>706</v>
+      </c>
+      <c r="E315" t="s">
+        <v>707</v>
+      </c>
+      <c r="F315" t="s">
         <v>1146</v>
       </c>
-      <c r="D315" t="s">
-[...5 lines deleted...]
-      <c r="F315" t="s">
+      <c r="G315" s="1" t="s">
         <v>1147</v>
       </c>
-      <c r="G315" s="1" t="s">
+      <c r="H315" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
         <v>1150</v>
       </c>
-      <c r="B316" t="s">
-[...2 lines deleted...]
-      <c r="C316" t="s">
+      <c r="D316" t="s">
+        <v>706</v>
+      </c>
+      <c r="E316" t="s">
+        <v>707</v>
+      </c>
+      <c r="F316" t="s">
         <v>1151</v>
       </c>
-      <c r="D316" t="s">
-[...5 lines deleted...]
-      <c r="F316" t="s">
+      <c r="G316" s="1" t="s">
         <v>1152</v>
       </c>
-      <c r="G316" s="1" t="s">
+      <c r="H316" t="s">
         <v>1153</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
         <v>1155</v>
       </c>
-      <c r="B317" t="s">
-[...2 lines deleted...]
-      <c r="C317" t="s">
+      <c r="D317" t="s">
+        <v>706</v>
+      </c>
+      <c r="E317" t="s">
+        <v>707</v>
+      </c>
+      <c r="F317" t="s">
+        <v>894</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1156</v>
       </c>
-      <c r="D317" t="s">
-[...8 lines deleted...]
-      <c r="G317" s="1" t="s">
+      <c r="H317" t="s">
         <v>1157</v>
-      </c>
-[...1 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
         <v>1159</v>
       </c>
-      <c r="B318" t="s">
-[...2 lines deleted...]
-      <c r="C318" t="s">
+      <c r="D318" t="s">
+        <v>706</v>
+      </c>
+      <c r="E318" t="s">
+        <v>707</v>
+      </c>
+      <c r="F318" t="s">
+        <v>894</v>
+      </c>
+      <c r="G318" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="D318" t="s">
-[...8 lines deleted...]
-      <c r="G318" s="1" t="s">
+      <c r="H318" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
         <v>1163</v>
       </c>
-      <c r="B319" t="s">
-[...2 lines deleted...]
-      <c r="C319" t="s">
+      <c r="D319" t="s">
+        <v>706</v>
+      </c>
+      <c r="E319" t="s">
+        <v>707</v>
+      </c>
+      <c r="F319" t="s">
+        <v>502</v>
+      </c>
+      <c r="G319" s="1" t="s">
         <v>1164</v>
       </c>
-      <c r="D319" t="s">
-[...8 lines deleted...]
-      <c r="G319" s="1" t="s">
+      <c r="H319" t="s">
         <v>1165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
         <v>1167</v>
       </c>
-      <c r="B320" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D320" t="s">
+        <v>706</v>
+      </c>
+      <c r="E320" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F320" t="s">
         <v>82</v>
       </c>
       <c r="G320" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H320" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
         <v>1171</v>
       </c>
-      <c r="B321" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D321" t="s">
+        <v>706</v>
+      </c>
+      <c r="E321" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F321" t="s">
         <v>82</v>
       </c>
       <c r="G321" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H321" t="s">
         <v>1173</v>
-      </c>
-[...1 lines deleted...]
-        <v>1174</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
         <v>1175</v>
       </c>
-      <c r="B322" t="s">
-[...2 lines deleted...]
-      <c r="C322" t="s">
+      <c r="D322" t="s">
+        <v>706</v>
+      </c>
+      <c r="E322" t="s">
+        <v>707</v>
+      </c>
+      <c r="F322" t="s">
+        <v>772</v>
+      </c>
+      <c r="G322" s="1" t="s">
         <v>1176</v>
       </c>
-      <c r="D322" t="s">
-[...8 lines deleted...]
-      <c r="G322" s="1" t="s">
+      <c r="H322" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
         <v>1179</v>
       </c>
-      <c r="B323" t="s">
-[...2 lines deleted...]
-      <c r="C323" t="s">
+      <c r="D323" t="s">
+        <v>706</v>
+      </c>
+      <c r="E323" t="s">
+        <v>707</v>
+      </c>
+      <c r="F323" t="s">
+        <v>801</v>
+      </c>
+      <c r="G323" s="1" t="s">
         <v>1180</v>
       </c>
-      <c r="D323" t="s">
-[...8 lines deleted...]
-      <c r="G323" s="1" t="s">
+      <c r="H323" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
         <v>1183</v>
       </c>
-      <c r="B324" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D324" t="s">
+        <v>706</v>
+      </c>
+      <c r="E324" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F324" t="s">
         <v>55</v>
       </c>
       <c r="G324" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H324" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
         <v>1187</v>
       </c>
-      <c r="B325" t="s">
-[...2 lines deleted...]
-      <c r="C325" t="s">
+      <c r="D325" t="s">
+        <v>706</v>
+      </c>
+      <c r="E325" t="s">
+        <v>707</v>
+      </c>
+      <c r="F325" t="s">
+        <v>894</v>
+      </c>
+      <c r="G325" s="1" t="s">
         <v>1188</v>
       </c>
-      <c r="D325" t="s">
-[...8 lines deleted...]
-      <c r="G325" s="1" t="s">
+      <c r="H325" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
         <v>1191</v>
       </c>
-      <c r="B326" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D326" t="s">
+        <v>706</v>
+      </c>
+      <c r="E326" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F326" t="s">
         <v>82</v>
       </c>
       <c r="G326" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H326" t="s">
         <v>1193</v>
-      </c>
-[...1 lines deleted...]
-        <v>1194</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
         <v>1195</v>
       </c>
-      <c r="B327" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D327" t="s">
+        <v>706</v>
+      </c>
+      <c r="E327" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F327" t="s">
         <v>82</v>
       </c>
       <c r="G327" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H327" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
         <v>1199</v>
       </c>
-      <c r="B328" t="s">
-[...2 lines deleted...]
-      <c r="C328" t="s">
+      <c r="D328" t="s">
+        <v>706</v>
+      </c>
+      <c r="E328" t="s">
+        <v>707</v>
+      </c>
+      <c r="F328" t="s">
+        <v>502</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>1200</v>
       </c>
-      <c r="D328" t="s">
-[...8 lines deleted...]
-      <c r="G328" s="1" t="s">
+      <c r="H328" t="s">
         <v>1201</v>
-      </c>
-[...1 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
         <v>1203</v>
       </c>
-      <c r="B329" t="s">
-[...2 lines deleted...]
-      <c r="C329" t="s">
+      <c r="D329" t="s">
+        <v>706</v>
+      </c>
+      <c r="E329" t="s">
+        <v>707</v>
+      </c>
+      <c r="F329" t="s">
         <v>1204</v>
       </c>
-      <c r="D329" t="s">
-[...5 lines deleted...]
-      <c r="F329" t="s">
+      <c r="G329" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="G329" s="1" t="s">
+      <c r="H329" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
         <v>1208</v>
       </c>
-      <c r="B330" t="s">
-[...2 lines deleted...]
-      <c r="C330" t="s">
+      <c r="D330" t="s">
+        <v>706</v>
+      </c>
+      <c r="E330" t="s">
+        <v>707</v>
+      </c>
+      <c r="F330" t="s">
+        <v>207</v>
+      </c>
+      <c r="G330" s="1" t="s">
         <v>1209</v>
       </c>
-      <c r="D330" t="s">
-[...8 lines deleted...]
-      <c r="G330" s="1" t="s">
+      <c r="H330" t="s">
         <v>1210</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
         <v>1212</v>
       </c>
-      <c r="B331" t="s">
-[...2 lines deleted...]
-      <c r="C331" t="s">
+      <c r="D331" t="s">
+        <v>706</v>
+      </c>
+      <c r="E331" t="s">
+        <v>707</v>
+      </c>
+      <c r="F331" t="s">
+        <v>772</v>
+      </c>
+      <c r="G331" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="D331" t="s">
-[...8 lines deleted...]
-      <c r="G331" s="1" t="s">
+      <c r="H331" t="s">
         <v>1214</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
         <v>1216</v>
       </c>
-      <c r="B332" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D332" t="s">
+        <v>706</v>
+      </c>
+      <c r="E332" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F332" t="s">
         <v>72</v>
       </c>
       <c r="G332" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H332" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
         <v>1220</v>
       </c>
-      <c r="B333" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D333" t="s">
+        <v>706</v>
+      </c>
+      <c r="E333" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F333" t="s">
         <v>77</v>
       </c>
       <c r="G333" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H333" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
         <v>1224</v>
       </c>
-      <c r="B334" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D334" t="s">
+        <v>706</v>
+      </c>
+      <c r="E334" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F334" t="s">
         <v>72</v>
       </c>
       <c r="G334" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H334" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
         <v>1228</v>
       </c>
-      <c r="B335" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D335" t="s">
+        <v>706</v>
+      </c>
+      <c r="E335" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F335" t="s">
         <v>55</v>
       </c>
       <c r="G335" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H335" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
         <v>1232</v>
       </c>
-      <c r="B336" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D336" t="s">
+        <v>706</v>
+      </c>
+      <c r="E336" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F336" t="s">
         <v>82</v>
       </c>
       <c r="G336" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H336" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
         <v>1236</v>
       </c>
-      <c r="B337" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D337" t="s">
+        <v>706</v>
+      </c>
+      <c r="E337" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F337" t="s">
         <v>82</v>
       </c>
       <c r="G337" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H337" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
         <v>1240</v>
       </c>
-      <c r="B338" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D338" t="s">
+        <v>706</v>
+      </c>
+      <c r="E338" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F338" t="s">
         <v>72</v>
       </c>
       <c r="G338" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H338" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
         <v>1244</v>
       </c>
-      <c r="B339" t="s">
-[...2 lines deleted...]
-      <c r="C339" t="s">
+      <c r="D339" t="s">
+        <v>706</v>
+      </c>
+      <c r="E339" t="s">
+        <v>707</v>
+      </c>
+      <c r="F339" t="s">
+        <v>894</v>
+      </c>
+      <c r="G339" s="1" t="s">
         <v>1245</v>
       </c>
-      <c r="D339" t="s">
-[...8 lines deleted...]
-      <c r="G339" s="1" t="s">
+      <c r="H339" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
         <v>1248</v>
       </c>
-      <c r="B340" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D340" t="s">
+        <v>706</v>
+      </c>
+      <c r="E340" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F340" t="s">
         <v>82</v>
       </c>
       <c r="G340" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H340" t="s">
         <v>1250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
         <v>1252</v>
       </c>
-      <c r="B341" t="s">
-[...2 lines deleted...]
-      <c r="C341" t="s">
+      <c r="D341" t="s">
+        <v>706</v>
+      </c>
+      <c r="E341" t="s">
+        <v>707</v>
+      </c>
+      <c r="G341" s="1" t="s">
         <v>1253</v>
       </c>
-      <c r="D341" t="s">
-[...5 lines deleted...]
-      <c r="G341" s="1" t="s">
+      <c r="H341" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
         <v>1256</v>
       </c>
-      <c r="B342" t="s">
-[...2 lines deleted...]
-      <c r="C342" t="s">
+      <c r="D342" t="s">
+        <v>706</v>
+      </c>
+      <c r="E342" t="s">
+        <v>707</v>
+      </c>
+      <c r="F342" t="s">
+        <v>772</v>
+      </c>
+      <c r="G342" s="1" t="s">
         <v>1257</v>
       </c>
-      <c r="D342" t="s">
-[...8 lines deleted...]
-      <c r="G342" s="1" t="s">
+      <c r="H342" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
         <v>1260</v>
       </c>
-      <c r="B343" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D343" t="s">
+        <v>706</v>
+      </c>
+      <c r="E343" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F343" t="s">
         <v>72</v>
       </c>
       <c r="G343" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H343" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
         <v>1264</v>
       </c>
-      <c r="B344" t="s">
-[...2 lines deleted...]
-      <c r="C344" t="s">
+      <c r="D344" t="s">
+        <v>706</v>
+      </c>
+      <c r="E344" t="s">
+        <v>707</v>
+      </c>
+      <c r="F344" t="s">
+        <v>894</v>
+      </c>
+      <c r="G344" s="1" t="s">
         <v>1265</v>
       </c>
-      <c r="D344" t="s">
-[...8 lines deleted...]
-      <c r="G344" s="1" t="s">
+      <c r="H344" t="s">
         <v>1266</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
         <v>1268</v>
       </c>
-      <c r="B345" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D345" t="s">
+        <v>706</v>
+      </c>
+      <c r="E345" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F345" t="s">
         <v>82</v>
       </c>
       <c r="G345" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H345" t="s">
         <v>1270</v>
-      </c>
-[...1 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
         <v>1272</v>
       </c>
-      <c r="B346" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D346" t="s">
+        <v>706</v>
+      </c>
+      <c r="E346" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F346" t="s">
         <v>82</v>
       </c>
       <c r="G346" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H346" t="s">
         <v>1274</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
         <v>1276</v>
       </c>
-      <c r="B347" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D347" t="s">
+        <v>706</v>
+      </c>
+      <c r="E347" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F347" t="s">
         <v>45</v>
       </c>
       <c r="G347" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H347" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
         <v>1280</v>
       </c>
-      <c r="B348" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D348" t="s">
+        <v>706</v>
+      </c>
+      <c r="E348" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F348" t="s">
         <v>72</v>
       </c>
       <c r="G348" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H348" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
         <v>1284</v>
       </c>
-      <c r="B349" t="s">
-[...2 lines deleted...]
-      <c r="C349" t="s">
+      <c r="D349" t="s">
+        <v>706</v>
+      </c>
+      <c r="E349" t="s">
+        <v>707</v>
+      </c>
+      <c r="F349" t="s">
+        <v>502</v>
+      </c>
+      <c r="G349" s="1" t="s">
         <v>1285</v>
       </c>
-      <c r="D349" t="s">
-[...8 lines deleted...]
-      <c r="G349" s="1" t="s">
+      <c r="H349" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
         <v>1288</v>
       </c>
-      <c r="B350" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D350" t="s">
+        <v>706</v>
+      </c>
+      <c r="E350" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F350" t="s">
         <v>45</v>
       </c>
       <c r="G350" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H350" t="s">
         <v>1290</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
         <v>1292</v>
       </c>
-      <c r="B351" t="s">
-[...2 lines deleted...]
-      <c r="C351" t="s">
+      <c r="D351" t="s">
+        <v>706</v>
+      </c>
+      <c r="E351" t="s">
+        <v>707</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G351" s="1" t="s">
         <v>1293</v>
       </c>
-      <c r="D351" t="s">
-[...8 lines deleted...]
-      <c r="G351" s="1" t="s">
+      <c r="H351" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
         <v>1296</v>
       </c>
-      <c r="B352" t="s">
-[...2 lines deleted...]
-      <c r="C352" t="s">
+      <c r="D352" t="s">
+        <v>706</v>
+      </c>
+      <c r="E352" t="s">
+        <v>707</v>
+      </c>
+      <c r="F352" t="s">
+        <v>772</v>
+      </c>
+      <c r="G352" s="1" t="s">
         <v>1297</v>
       </c>
-      <c r="D352" t="s">
-[...8 lines deleted...]
-      <c r="G352" s="1" t="s">
+      <c r="H352" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
         <v>1300</v>
       </c>
-      <c r="B353" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D353" t="s">
+        <v>706</v>
+      </c>
+      <c r="E353" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F353" t="s">
         <v>77</v>
       </c>
       <c r="G353" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H353" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
         <v>1304</v>
       </c>
-      <c r="B354" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D354" t="s">
+        <v>706</v>
+      </c>
+      <c r="E354" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F354" t="s">
         <v>55</v>
       </c>
       <c r="G354" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H354" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
         <v>1308</v>
       </c>
-      <c r="B355" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" t="s">
+        <v>706</v>
+      </c>
+      <c r="E355" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F355" t="s">
         <v>72</v>
       </c>
       <c r="G355" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H355" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
         <v>1312</v>
       </c>
-      <c r="B356" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D356" t="s">
+        <v>706</v>
+      </c>
+      <c r="E356" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F356" t="s">
         <v>45</v>
       </c>
       <c r="G356" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H356" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
         <v>1316</v>
       </c>
-      <c r="B357" t="s">
-[...2 lines deleted...]
-      <c r="C357" t="s">
+      <c r="D357" t="s">
+        <v>706</v>
+      </c>
+      <c r="E357" t="s">
+        <v>707</v>
+      </c>
+      <c r="F357" t="s">
         <v>1317</v>
       </c>
-      <c r="D357" t="s">
-[...5 lines deleted...]
-      <c r="F357" t="s">
+      <c r="G357" s="1" t="s">
         <v>1318</v>
       </c>
-      <c r="G357" s="1" t="s">
+      <c r="H357" t="s">
         <v>1319</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
         <v>1321</v>
       </c>
-      <c r="B358" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D358" t="s">
+        <v>706</v>
+      </c>
+      <c r="E358" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F358" t="s">
         <v>82</v>
       </c>
       <c r="G358" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H358" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
         <v>1325</v>
       </c>
-      <c r="B359" t="s">
-[...2 lines deleted...]
-      <c r="C359" t="s">
+      <c r="D359" t="s">
+        <v>706</v>
+      </c>
+      <c r="E359" t="s">
+        <v>707</v>
+      </c>
+      <c r="F359" t="s">
+        <v>708</v>
+      </c>
+      <c r="G359" s="1" t="s">
         <v>1326</v>
       </c>
-      <c r="D359" t="s">
-[...8 lines deleted...]
-      <c r="G359" s="1" t="s">
+      <c r="H359" t="s">
         <v>1327</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
         <v>1329</v>
       </c>
-      <c r="B360" t="s">
-[...2 lines deleted...]
-      <c r="C360" t="s">
+      <c r="D360" t="s">
+        <v>706</v>
+      </c>
+      <c r="E360" t="s">
+        <v>707</v>
+      </c>
+      <c r="F360" t="s">
+        <v>708</v>
+      </c>
+      <c r="G360" s="1" t="s">
         <v>1330</v>
       </c>
-      <c r="D360" t="s">
-[...8 lines deleted...]
-      <c r="G360" s="1" t="s">
+      <c r="H360" t="s">
         <v>1331</v>
-      </c>
-[...1 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
         <v>1333</v>
       </c>
-      <c r="B361" t="s">
-[...2 lines deleted...]
-      <c r="C361" t="s">
+      <c r="D361" t="s">
+        <v>706</v>
+      </c>
+      <c r="E361" t="s">
+        <v>707</v>
+      </c>
+      <c r="F361" t="s">
         <v>1334</v>
       </c>
-      <c r="D361" t="s">
-[...5 lines deleted...]
-      <c r="F361" t="s">
+      <c r="G361" s="1" t="s">
         <v>1335</v>
       </c>
-      <c r="G361" s="1" t="s">
+      <c r="H361" t="s">
         <v>1336</v>
-      </c>
-[...1 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
         <v>1338</v>
       </c>
-      <c r="B362" t="s">
-[...2 lines deleted...]
-      <c r="C362" t="s">
+      <c r="D362" t="s">
+        <v>706</v>
+      </c>
+      <c r="E362" t="s">
+        <v>707</v>
+      </c>
+      <c r="F362" t="s">
         <v>1339</v>
       </c>
-      <c r="D362" t="s">
-[...5 lines deleted...]
-      <c r="F362" t="s">
+      <c r="G362" s="1" t="s">
         <v>1340</v>
       </c>
-      <c r="G362" s="1" t="s">
+      <c r="H362" t="s">
         <v>1341</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
         <v>1343</v>
       </c>
-      <c r="B363" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" t="s">
+        <v>706</v>
+      </c>
+      <c r="E363" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F363" t="s">
         <v>82</v>
       </c>
       <c r="G363" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H363" t="s">
         <v>1345</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
         <v>1347</v>
       </c>
-      <c r="B364" t="s">
-[...2 lines deleted...]
-      <c r="C364" t="s">
+      <c r="D364" t="s">
+        <v>706</v>
+      </c>
+      <c r="E364" t="s">
+        <v>707</v>
+      </c>
+      <c r="F364" t="s">
         <v>1348</v>
       </c>
-      <c r="D364" t="s">
-[...5 lines deleted...]
-      <c r="F364" t="s">
+      <c r="G364" s="1" t="s">
         <v>1349</v>
       </c>
-      <c r="G364" s="1" t="s">
+      <c r="H364" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
         <v>1352</v>
       </c>
-      <c r="B365" t="s">
-[...2 lines deleted...]
-      <c r="C365" t="s">
+      <c r="D365" t="s">
+        <v>706</v>
+      </c>
+      <c r="E365" t="s">
+        <v>707</v>
+      </c>
+      <c r="F365" t="s">
+        <v>295</v>
+      </c>
+      <c r="G365" s="1" t="s">
         <v>1353</v>
       </c>
-      <c r="D365" t="s">
-[...8 lines deleted...]
-      <c r="G365" s="1" t="s">
+      <c r="H365" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
         <v>1356</v>
       </c>
-      <c r="B366" t="s">
-[...2 lines deleted...]
-      <c r="C366" t="s">
+      <c r="D366" t="s">
+        <v>706</v>
+      </c>
+      <c r="E366" t="s">
+        <v>707</v>
+      </c>
+      <c r="F366" t="s">
+        <v>502</v>
+      </c>
+      <c r="G366" s="1" t="s">
         <v>1357</v>
       </c>
-      <c r="D366" t="s">
-[...8 lines deleted...]
-      <c r="G366" s="1" t="s">
+      <c r="H366" t="s">
         <v>1358</v>
-      </c>
-[...1 lines deleted...]
-        <v>1359</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
         <v>1360</v>
       </c>
-      <c r="B367" t="s">
-[...2 lines deleted...]
-      <c r="C367" t="s">
+      <c r="D367" t="s">
+        <v>706</v>
+      </c>
+      <c r="E367" t="s">
+        <v>707</v>
+      </c>
+      <c r="F367" t="s">
+        <v>502</v>
+      </c>
+      <c r="G367" s="1" t="s">
         <v>1361</v>
       </c>
-      <c r="D367" t="s">
-[...8 lines deleted...]
-      <c r="G367" s="1" t="s">
+      <c r="H367" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
         <v>1364</v>
       </c>
-      <c r="B368" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D368" t="s">
+        <v>706</v>
+      </c>
+      <c r="E368" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F368" t="s">
         <v>82</v>
       </c>
       <c r="G368" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H368" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
         <v>1368</v>
       </c>
-      <c r="B369" t="s">
-[...2 lines deleted...]
-      <c r="C369" t="s">
+      <c r="D369" t="s">
+        <v>706</v>
+      </c>
+      <c r="E369" t="s">
+        <v>707</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G369" s="1" t="s">
         <v>1369</v>
       </c>
-      <c r="D369" t="s">
-[...8 lines deleted...]
-      <c r="G369" s="1" t="s">
+      <c r="H369" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
         <v>1372</v>
       </c>
-      <c r="B370" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D370" t="s">
+        <v>706</v>
+      </c>
+      <c r="E370" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F370" t="s">
         <v>45</v>
       </c>
       <c r="G370" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H370" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
         <v>1376</v>
       </c>
-      <c r="B371" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D371" t="s">
+        <v>706</v>
+      </c>
+      <c r="E371" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F371" t="s">
         <v>45</v>
       </c>
       <c r="G371" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H371" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
         <v>1380</v>
       </c>
-      <c r="B372" t="s">
-[...2 lines deleted...]
-      <c r="C372" t="s">
+      <c r="D372" t="s">
+        <v>706</v>
+      </c>
+      <c r="E372" t="s">
+        <v>707</v>
+      </c>
+      <c r="F372" t="s">
+        <v>273</v>
+      </c>
+      <c r="G372" s="1" t="s">
         <v>1381</v>
       </c>
-      <c r="D372" t="s">
-[...8 lines deleted...]
-      <c r="G372" s="1" t="s">
+      <c r="H372" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
         <v>1384</v>
       </c>
-      <c r="B373" t="s">
-[...2 lines deleted...]
-      <c r="C373" t="s">
+      <c r="D373" t="s">
+        <v>706</v>
+      </c>
+      <c r="E373" t="s">
+        <v>707</v>
+      </c>
+      <c r="F373" t="s">
         <v>1385</v>
       </c>
-      <c r="D373" t="s">
-[...5 lines deleted...]
-      <c r="F373" t="s">
+      <c r="G373" s="1" t="s">
         <v>1386</v>
       </c>
-      <c r="G373" s="1" t="s">
+      <c r="H373" t="s">
         <v>1387</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
         <v>1389</v>
       </c>
-      <c r="B374" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D374" t="s">
+        <v>706</v>
+      </c>
+      <c r="E374" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F374" t="s">
         <v>82</v>
       </c>
       <c r="G374" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H374" t="s">
         <v>1391</v>
-      </c>
-[...1 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
         <v>1393</v>
       </c>
-      <c r="B375" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D375" t="s">
+        <v>706</v>
+      </c>
+      <c r="E375" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F375" t="s">
         <v>82</v>
       </c>
       <c r="G375" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H375" t="s">
         <v>1395</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
         <v>1397</v>
       </c>
-      <c r="B376" t="s">
-[...2 lines deleted...]
-      <c r="C376" t="s">
+      <c r="D376" t="s">
+        <v>706</v>
+      </c>
+      <c r="E376" t="s">
+        <v>707</v>
+      </c>
+      <c r="F376" t="s">
         <v>1398</v>
       </c>
-      <c r="D376" t="s">
-[...5 lines deleted...]
-      <c r="F376" t="s">
+      <c r="G376" s="1" t="s">
         <v>1399</v>
       </c>
-      <c r="G376" s="1" t="s">
+      <c r="H376" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
         <v>1402</v>
       </c>
-      <c r="B377" t="s">
-[...2 lines deleted...]
-      <c r="C377" t="s">
+      <c r="D377" t="s">
+        <v>706</v>
+      </c>
+      <c r="E377" t="s">
+        <v>707</v>
+      </c>
+      <c r="F377" t="s">
+        <v>772</v>
+      </c>
+      <c r="G377" s="1" t="s">
         <v>1403</v>
       </c>
-      <c r="D377" t="s">
-[...8 lines deleted...]
-      <c r="G377" s="1" t="s">
+      <c r="H377" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
         <v>1406</v>
       </c>
-      <c r="B378" t="s">
-[...2 lines deleted...]
-      <c r="C378" t="s">
+      <c r="D378" t="s">
+        <v>706</v>
+      </c>
+      <c r="E378" t="s">
+        <v>707</v>
+      </c>
+      <c r="F378" t="s">
+        <v>772</v>
+      </c>
+      <c r="G378" s="1" t="s">
         <v>1407</v>
       </c>
-      <c r="D378" t="s">
-[...8 lines deleted...]
-      <c r="G378" s="1" t="s">
+      <c r="H378" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
         <v>1410</v>
       </c>
-      <c r="B379" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D379" t="s">
+        <v>706</v>
+      </c>
+      <c r="E379" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F379" t="s">
         <v>77</v>
       </c>
       <c r="G379" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H379" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
         <v>1414</v>
       </c>
-      <c r="B380" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D380" t="s">
+        <v>706</v>
+      </c>
+      <c r="E380" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F380" t="s">
         <v>77</v>
       </c>
       <c r="G380" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H380" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
         <v>1418</v>
       </c>
-      <c r="B381" t="s">
-[...2 lines deleted...]
-      <c r="C381" t="s">
+      <c r="D381" t="s">
+        <v>706</v>
+      </c>
+      <c r="E381" t="s">
+        <v>707</v>
+      </c>
+      <c r="F381" t="s">
+        <v>708</v>
+      </c>
+      <c r="G381" s="1" t="s">
         <v>1419</v>
       </c>
-      <c r="D381" t="s">
-[...8 lines deleted...]
-      <c r="G381" s="1" t="s">
+      <c r="H381" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
         <v>1422</v>
       </c>
-      <c r="B382" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D382" t="s">
+        <v>706</v>
+      </c>
+      <c r="E382" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F382" t="s">
         <v>72</v>
       </c>
       <c r="G382" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H382" t="s">
         <v>1424</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
         <v>1426</v>
       </c>
-      <c r="B383" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D383" t="s">
+        <v>706</v>
+      </c>
+      <c r="E383" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F383" t="s">
         <v>72</v>
       </c>
       <c r="G383" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H383" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
         <v>1430</v>
       </c>
-      <c r="B384" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D384" t="s">
+        <v>706</v>
+      </c>
+      <c r="E384" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F384" t="s">
         <v>82</v>
       </c>
       <c r="G384" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H384" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
         <v>1434</v>
       </c>
-      <c r="B385" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D385" t="s">
+        <v>706</v>
+      </c>
+      <c r="E385" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F385" t="s">
         <v>82</v>
       </c>
       <c r="G385" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H385" t="s">
         <v>1436</v>
-      </c>
-[...1 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
         <v>1438</v>
       </c>
-      <c r="B386" t="s">
-[...2 lines deleted...]
-      <c r="C386" t="s">
+      <c r="D386" t="s">
+        <v>706</v>
+      </c>
+      <c r="E386" t="s">
+        <v>707</v>
+      </c>
+      <c r="F386" t="s">
+        <v>502</v>
+      </c>
+      <c r="G386" s="1" t="s">
         <v>1439</v>
       </c>
-      <c r="D386" t="s">
-[...8 lines deleted...]
-      <c r="G386" s="1" t="s">
+      <c r="H386" t="s">
         <v>1440</v>
-      </c>
-[...1 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
         <v>1442</v>
       </c>
-      <c r="B387" t="s">
-[...2 lines deleted...]
-      <c r="C387" t="s">
+      <c r="D387" t="s">
+        <v>706</v>
+      </c>
+      <c r="E387" t="s">
+        <v>707</v>
+      </c>
+      <c r="F387" t="s">
+        <v>502</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H387" t="s">
         <v>1443</v>
-      </c>
-[...13 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
         <v>1445</v>
       </c>
-      <c r="B388" t="s">
-[...2 lines deleted...]
-      <c r="C388" t="s">
+      <c r="D388" t="s">
+        <v>706</v>
+      </c>
+      <c r="E388" t="s">
+        <v>707</v>
+      </c>
+      <c r="F388" t="s">
+        <v>502</v>
+      </c>
+      <c r="G388" s="1" t="s">
         <v>1446</v>
       </c>
-      <c r="D388" t="s">
-[...8 lines deleted...]
-      <c r="G388" s="1" t="s">
+      <c r="H388" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
         <v>1449</v>
       </c>
-      <c r="B389" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D389" t="s">
+        <v>706</v>
+      </c>
+      <c r="E389" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F389" t="s">
         <v>72</v>
       </c>
       <c r="G389" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H389" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
         <v>1453</v>
       </c>
-      <c r="B390" t="s">
-[...2 lines deleted...]
-      <c r="C390" t="s">
+      <c r="D390" t="s">
+        <v>706</v>
+      </c>
+      <c r="E390" t="s">
+        <v>707</v>
+      </c>
+      <c r="F390" t="s">
+        <v>894</v>
+      </c>
+      <c r="G390" s="1" t="s">
         <v>1454</v>
       </c>
-      <c r="D390" t="s">
-[...8 lines deleted...]
-      <c r="G390" s="1" t="s">
+      <c r="H390" t="s">
         <v>1455</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
         <v>1457</v>
       </c>
-      <c r="B391" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D391" t="s">
+        <v>706</v>
+      </c>
+      <c r="E391" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F391" t="s">
         <v>82</v>
       </c>
       <c r="G391" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="H391" t="s">
         <v>1459</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
         <v>1461</v>
       </c>
-      <c r="B392" t="s">
-[...2 lines deleted...]
-      <c r="C392" t="s">
+      <c r="D392" t="s">
+        <v>706</v>
+      </c>
+      <c r="E392" t="s">
+        <v>707</v>
+      </c>
+      <c r="F392" t="s">
+        <v>708</v>
+      </c>
+      <c r="G392" s="1" t="s">
         <v>1462</v>
       </c>
-      <c r="D392" t="s">
-[...8 lines deleted...]
-      <c r="G392" s="1" t="s">
+      <c r="H392" t="s">
         <v>1463</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
         <v>1465</v>
       </c>
-      <c r="B393" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D393" t="s">
+        <v>706</v>
+      </c>
+      <c r="E393" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F393" t="s">
         <v>82</v>
       </c>
       <c r="G393" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H393" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
         <v>1469</v>
       </c>
-      <c r="B394" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D394" t="s">
+        <v>706</v>
+      </c>
+      <c r="E394" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F394" t="s">
         <v>72</v>
       </c>
       <c r="G394" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H394" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
         <v>1473</v>
       </c>
-      <c r="B395" t="s">
-[...2 lines deleted...]
-      <c r="C395" t="s">
+      <c r="D395" t="s">
+        <v>706</v>
+      </c>
+      <c r="E395" t="s">
+        <v>707</v>
+      </c>
+      <c r="F395" t="s">
+        <v>502</v>
+      </c>
+      <c r="G395" s="1" t="s">
         <v>1474</v>
       </c>
-      <c r="D395" t="s">
-[...8 lines deleted...]
-      <c r="G395" s="1" t="s">
+      <c r="H395" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
         <v>1477</v>
       </c>
-      <c r="B396" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D396" t="s">
+        <v>706</v>
+      </c>
+      <c r="E396" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F396" t="s">
         <v>45</v>
       </c>
       <c r="G396" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H396" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
         <v>1481</v>
       </c>
-      <c r="B397" t="s">
-[...2 lines deleted...]
-      <c r="C397" t="s">
+      <c r="D397" t="s">
+        <v>706</v>
+      </c>
+      <c r="E397" t="s">
+        <v>707</v>
+      </c>
+      <c r="F397" t="s">
+        <v>894</v>
+      </c>
+      <c r="G397" s="1" t="s">
         <v>1482</v>
       </c>
-      <c r="D397" t="s">
-[...8 lines deleted...]
-      <c r="G397" s="1" t="s">
+      <c r="H397" t="s">
         <v>1483</v>
-      </c>
-[...1 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
         <v>1485</v>
       </c>
-      <c r="B398" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D398" t="s">
+        <v>706</v>
+      </c>
+      <c r="E398" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F398" t="s">
         <v>45</v>
       </c>
       <c r="G398" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H398" t="s">
         <v>1487</v>
-      </c>
-[...1 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
         <v>1489</v>
       </c>
-      <c r="B399" t="s">
-[...2 lines deleted...]
-      <c r="C399" t="s">
+      <c r="D399" t="s">
+        <v>706</v>
+      </c>
+      <c r="E399" t="s">
+        <v>707</v>
+      </c>
+      <c r="F399" t="s">
+        <v>502</v>
+      </c>
+      <c r="G399" s="1" t="s">
         <v>1490</v>
       </c>
-      <c r="D399" t="s">
-[...8 lines deleted...]
-      <c r="G399" s="1" t="s">
+      <c r="H399" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
         <v>1493</v>
       </c>
-      <c r="B400" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D400" t="s">
+        <v>706</v>
+      </c>
+      <c r="E400" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F400" t="s">
         <v>82</v>
       </c>
       <c r="G400" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H400" t="s">
         <v>1495</v>
-      </c>
-[...1 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
         <v>1497</v>
       </c>
-      <c r="B401" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D401" t="s">
+        <v>706</v>
+      </c>
+      <c r="E401" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F401" t="s">
         <v>82</v>
       </c>
       <c r="G401" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H401" t="s">
         <v>1499</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
         <v>1501</v>
       </c>
-      <c r="B402" t="s">
-[...2 lines deleted...]
-      <c r="C402" t="s">
+      <c r="D402" t="s">
+        <v>706</v>
+      </c>
+      <c r="E402" t="s">
+        <v>707</v>
+      </c>
+      <c r="F402" t="s">
+        <v>502</v>
+      </c>
+      <c r="G402" s="1" t="s">
         <v>1502</v>
       </c>
-      <c r="D402" t="s">
-[...8 lines deleted...]
-      <c r="G402" s="1" t="s">
+      <c r="H402" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
         <v>1505</v>
       </c>
-      <c r="B403" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D403" t="s">
+        <v>706</v>
+      </c>
+      <c r="E403" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F403" t="s">
         <v>82</v>
       </c>
       <c r="G403" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H403" t="s">
         <v>1507</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
         <v>1509</v>
       </c>
-      <c r="B404" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D404" t="s">
+        <v>706</v>
+      </c>
+      <c r="E404" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F404" t="s">
         <v>82</v>
       </c>
       <c r="G404" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H404" t="s">
         <v>1511</v>
-      </c>
-[...1 lines deleted...]
-        <v>1512</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
         <v>1513</v>
       </c>
-      <c r="B405" t="s">
-[...2 lines deleted...]
-      <c r="C405" t="s">
+      <c r="D405" t="s">
+        <v>706</v>
+      </c>
+      <c r="E405" t="s">
+        <v>707</v>
+      </c>
+      <c r="F405" t="s">
+        <v>708</v>
+      </c>
+      <c r="G405" s="1" t="s">
         <v>1514</v>
       </c>
-      <c r="D405" t="s">
-[...8 lines deleted...]
-      <c r="G405" s="1" t="s">
+      <c r="H405" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
         <v>1517</v>
       </c>
-      <c r="B406" t="s">
-[...2 lines deleted...]
-      <c r="C406" t="s">
+      <c r="D406" t="s">
+        <v>706</v>
+      </c>
+      <c r="E406" t="s">
+        <v>707</v>
+      </c>
+      <c r="F406" t="s">
+        <v>708</v>
+      </c>
+      <c r="G406" s="1" t="s">
         <v>1518</v>
       </c>
-      <c r="D406" t="s">
-[...8 lines deleted...]
-      <c r="G406" s="1" t="s">
+      <c r="H406" t="s">
         <v>1519</v>
-      </c>
-[...1 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
         <v>1521</v>
       </c>
-      <c r="B407" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D407" t="s">
+        <v>706</v>
+      </c>
+      <c r="E407" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F407" t="s">
         <v>72</v>
       </c>
       <c r="G407" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H407" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
         <v>1525</v>
       </c>
-      <c r="B408" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D408" t="s">
+        <v>706</v>
+      </c>
+      <c r="E408" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F408" t="s">
         <v>72</v>
       </c>
       <c r="G408" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H408" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
         <v>1529</v>
       </c>
-      <c r="B409" t="s">
-[...2 lines deleted...]
-      <c r="C409" t="s">
+      <c r="D409" t="s">
+        <v>706</v>
+      </c>
+      <c r="E409" t="s">
+        <v>707</v>
+      </c>
+      <c r="F409" t="s">
+        <v>894</v>
+      </c>
+      <c r="G409" s="1" t="s">
         <v>1530</v>
       </c>
-      <c r="D409" t="s">
-[...8 lines deleted...]
-      <c r="G409" s="1" t="s">
+      <c r="H409" t="s">
         <v>1531</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
         <v>1533</v>
       </c>
-      <c r="B410" t="s">
-[...2 lines deleted...]
-      <c r="C410" t="s">
+      <c r="D410" t="s">
+        <v>706</v>
+      </c>
+      <c r="E410" t="s">
+        <v>707</v>
+      </c>
+      <c r="F410" t="s">
+        <v>894</v>
+      </c>
+      <c r="G410" s="1" t="s">
         <v>1534</v>
       </c>
-      <c r="D410" t="s">
-[...8 lines deleted...]
-      <c r="G410" s="1" t="s">
+      <c r="H410" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
         <v>1537</v>
       </c>
-      <c r="B411" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D411" t="s">
+        <v>706</v>
+      </c>
+      <c r="E411" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F411" t="s">
         <v>77</v>
       </c>
       <c r="G411" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H411" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
         <v>1541</v>
       </c>
-      <c r="B412" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D412" t="s">
+        <v>706</v>
+      </c>
+      <c r="E412" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F412" t="s">
         <v>77</v>
       </c>
       <c r="G412" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H412" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
         <v>1545</v>
       </c>
-      <c r="B413" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D413" t="s">
+        <v>706</v>
+      </c>
+      <c r="E413" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F413" t="s">
         <v>82</v>
       </c>
       <c r="G413" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H413" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
         <v>1549</v>
       </c>
-      <c r="B414" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D414" t="s">
+        <v>706</v>
+      </c>
+      <c r="E414" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F414" t="s">
         <v>82</v>
       </c>
       <c r="G414" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H414" t="s">
         <v>1551</v>
-      </c>
-[...1 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
         <v>1553</v>
       </c>
-      <c r="B415" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D415" t="s">
+        <v>706</v>
+      </c>
+      <c r="E415" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F415" t="s">
         <v>72</v>
       </c>
       <c r="G415" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H415" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
         <v>1557</v>
       </c>
-      <c r="B416" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D416" t="s">
+        <v>706</v>
+      </c>
+      <c r="E416" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F416" t="s">
         <v>82</v>
       </c>
       <c r="G416" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H416" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
         <v>1561</v>
       </c>
-      <c r="B417" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D417" t="s">
+        <v>706</v>
+      </c>
+      <c r="E417" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F417" t="s">
         <v>82</v>
       </c>
       <c r="G417" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H417" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
         <v>1565</v>
       </c>
-      <c r="B418" t="s">
-[...2 lines deleted...]
-      <c r="C418" t="s">
+      <c r="D418" t="s">
+        <v>706</v>
+      </c>
+      <c r="E418" t="s">
+        <v>707</v>
+      </c>
+      <c r="F418" t="s">
+        <v>502</v>
+      </c>
+      <c r="G418" s="1" t="s">
         <v>1566</v>
       </c>
-      <c r="D418" t="s">
-[...8 lines deleted...]
-      <c r="G418" s="1" t="s">
+      <c r="H418" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
         <v>1569</v>
       </c>
-      <c r="B419" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D419" t="s">
+        <v>706</v>
+      </c>
+      <c r="E419" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F419" t="s">
         <v>55</v>
       </c>
       <c r="G419" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H419" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
         <v>1573</v>
       </c>
-      <c r="B420" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D420" t="s">
+        <v>706</v>
+      </c>
+      <c r="E420" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F420" t="s">
         <v>45</v>
       </c>
       <c r="G420" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H420" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
         <v>1577</v>
       </c>
-      <c r="B421" t="s">
-[...2 lines deleted...]
-      <c r="C421" t="s">
+      <c r="D421" t="s">
+        <v>706</v>
+      </c>
+      <c r="E421" t="s">
+        <v>707</v>
+      </c>
+      <c r="F421" t="s">
+        <v>708</v>
+      </c>
+      <c r="G421" s="1" t="s">
         <v>1578</v>
       </c>
-      <c r="D421" t="s">
-[...8 lines deleted...]
-      <c r="G421" s="1" t="s">
+      <c r="H421" t="s">
         <v>1579</v>
-      </c>
-[...1 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
         <v>1581</v>
       </c>
-      <c r="B422" t="s">
-[...2 lines deleted...]
-      <c r="C422" t="s">
+      <c r="D422" t="s">
+        <v>706</v>
+      </c>
+      <c r="E422" t="s">
+        <v>707</v>
+      </c>
+      <c r="F422" t="s">
         <v>1582</v>
       </c>
-      <c r="D422" t="s">
-[...5 lines deleted...]
-      <c r="F422" t="s">
+      <c r="G422" s="1" t="s">
         <v>1583</v>
       </c>
-      <c r="G422" s="1" t="s">
+      <c r="H422" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
         <v>1586</v>
       </c>
-      <c r="B423" t="s">
-[...2 lines deleted...]
-      <c r="C423" t="s">
+      <c r="D423" t="s">
+        <v>706</v>
+      </c>
+      <c r="E423" t="s">
+        <v>707</v>
+      </c>
+      <c r="F423" t="s">
         <v>1587</v>
       </c>
-      <c r="D423" t="s">
-[...5 lines deleted...]
-      <c r="F423" t="s">
+      <c r="G423" s="1" t="s">
         <v>1588</v>
       </c>
-      <c r="G423" s="1" t="s">
+      <c r="H423" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
         <v>1591</v>
       </c>
-      <c r="B424" t="s">
-[...2 lines deleted...]
-      <c r="C424" t="s">
+      <c r="D424" t="s">
+        <v>706</v>
+      </c>
+      <c r="E424" t="s">
+        <v>707</v>
+      </c>
+      <c r="F424" t="s">
+        <v>502</v>
+      </c>
+      <c r="G424" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="D424" t="s">
-[...8 lines deleted...]
-      <c r="G424" s="1" t="s">
+      <c r="H424" t="s">
         <v>1593</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
         <v>1595</v>
       </c>
-      <c r="B425" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D425" t="s">
+        <v>706</v>
+      </c>
+      <c r="E425" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F425" t="s">
         <v>72</v>
       </c>
       <c r="G425" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H425" t="s">
         <v>1597</v>
-      </c>
-[...1 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
         <v>1599</v>
       </c>
-      <c r="B426" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D426" t="s">
+        <v>706</v>
+      </c>
+      <c r="E426" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F426" t="s">
         <v>82</v>
       </c>
       <c r="G426" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H426" t="s">
         <v>1601</v>
-      </c>
-[...1 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
         <v>1603</v>
       </c>
-      <c r="B427" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D427" t="s">
+        <v>706</v>
+      </c>
+      <c r="E427" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F427" t="s">
         <v>45</v>
       </c>
       <c r="G427" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H427" t="s">
         <v>1605</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
         <v>1607</v>
       </c>
-      <c r="B428" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D428" t="s">
+        <v>706</v>
+      </c>
+      <c r="E428" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F428" t="s">
         <v>82</v>
       </c>
       <c r="G428" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H428" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
         <v>1611</v>
       </c>
-      <c r="B429" t="s">
-[...2 lines deleted...]
-      <c r="C429" t="s">
+      <c r="D429" t="s">
+        <v>706</v>
+      </c>
+      <c r="E429" t="s">
+        <v>707</v>
+      </c>
+      <c r="F429" t="s">
+        <v>502</v>
+      </c>
+      <c r="G429" s="1" t="s">
         <v>1612</v>
       </c>
-      <c r="D429" t="s">
-[...8 lines deleted...]
-      <c r="G429" s="1" t="s">
+      <c r="H429" t="s">
         <v>1613</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
         <v>1615</v>
       </c>
-      <c r="B430" t="s">
-[...2 lines deleted...]
-      <c r="C430" t="s">
+      <c r="D430" t="s">
+        <v>706</v>
+      </c>
+      <c r="E430" t="s">
+        <v>707</v>
+      </c>
+      <c r="F430" t="s">
         <v>1616</v>
       </c>
-      <c r="D430" t="s">
-[...5 lines deleted...]
-      <c r="F430" t="s">
+      <c r="G430" s="1" t="s">
         <v>1617</v>
       </c>
-      <c r="G430" s="1" t="s">
+      <c r="H430" t="s">
         <v>1618</v>
-      </c>
-[...1 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
         <v>1620</v>
       </c>
-      <c r="B431" t="s">
-[...2 lines deleted...]
-      <c r="C431" t="s">
+      <c r="D431" t="s">
+        <v>706</v>
+      </c>
+      <c r="E431" t="s">
+        <v>707</v>
+      </c>
+      <c r="F431" t="s">
+        <v>273</v>
+      </c>
+      <c r="G431" s="1" t="s">
         <v>1621</v>
       </c>
-      <c r="D431" t="s">
-[...8 lines deleted...]
-      <c r="G431" s="1" t="s">
+      <c r="H431" t="s">
         <v>1622</v>
-      </c>
-[...1 lines deleted...]
-        <v>1623</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
         <v>1624</v>
       </c>
-      <c r="B432" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D432" t="s">
+        <v>706</v>
+      </c>
+      <c r="E432" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F432" t="s">
         <v>82</v>
       </c>
       <c r="G432" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H432" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
         <v>1628</v>
       </c>
-      <c r="B433" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D433" t="s">
+        <v>706</v>
+      </c>
+      <c r="E433" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F433" t="s">
         <v>72</v>
       </c>
       <c r="G433" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H433" t="s">
         <v>1630</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
         <v>1632</v>
       </c>
-      <c r="B434" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D434" t="s">
+        <v>706</v>
+      </c>
+      <c r="E434" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F434" t="s">
         <v>72</v>
       </c>
       <c r="G434" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H434" t="s">
         <v>1634</v>
-      </c>
-[...1 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
         <v>1636</v>
       </c>
-      <c r="B435" t="s">
-[...2 lines deleted...]
-      <c r="C435" t="s">
+      <c r="D435" t="s">
+        <v>706</v>
+      </c>
+      <c r="E435" t="s">
+        <v>707</v>
+      </c>
+      <c r="F435" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G435" s="1" t="s">
         <v>1637</v>
       </c>
-      <c r="D435" t="s">
-[...8 lines deleted...]
-      <c r="G435" s="1" t="s">
+      <c r="H435" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
         <v>1640</v>
       </c>
-      <c r="B436" t="s">
-[...2 lines deleted...]
-      <c r="C436" t="s">
+      <c r="D436" t="s">
+        <v>706</v>
+      </c>
+      <c r="E436" t="s">
+        <v>707</v>
+      </c>
+      <c r="F436" t="s">
+        <v>708</v>
+      </c>
+      <c r="G436" s="1" t="s">
         <v>1641</v>
       </c>
-      <c r="D436" t="s">
-[...8 lines deleted...]
-      <c r="G436" s="1" t="s">
+      <c r="H436" t="s">
         <v>1642</v>
-      </c>
-[...1 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
         <v>1644</v>
       </c>
-      <c r="B437" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D437" t="s">
+        <v>706</v>
+      </c>
+      <c r="E437" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F437" t="s">
         <v>82</v>
       </c>
       <c r="G437" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H437" t="s">
         <v>1646</v>
-      </c>
-[...1 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
         <v>1648</v>
       </c>
-      <c r="B438" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D438" t="s">
+        <v>706</v>
+      </c>
+      <c r="E438" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F438" t="s">
         <v>72</v>
       </c>
       <c r="G438" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H438" t="s">
         <v>1650</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
         <v>1652</v>
       </c>
-      <c r="B439" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D439" t="s">
+        <v>706</v>
+      </c>
+      <c r="E439" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F439" t="s">
         <v>82</v>
       </c>
       <c r="G439" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H439" t="s">
         <v>1654</v>
-      </c>
-[...1 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
         <v>1656</v>
       </c>
-      <c r="B440" t="s">
-[...2 lines deleted...]
-      <c r="C440" t="s">
+      <c r="D440" t="s">
+        <v>706</v>
+      </c>
+      <c r="E440" t="s">
+        <v>707</v>
+      </c>
+      <c r="F440" t="s">
+        <v>894</v>
+      </c>
+      <c r="G440" s="1" t="s">
         <v>1657</v>
       </c>
-      <c r="D440" t="s">
-[...8 lines deleted...]
-      <c r="G440" s="1" t="s">
+      <c r="H440" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
         <v>1660</v>
       </c>
-      <c r="B441" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D441" t="s">
+        <v>706</v>
+      </c>
+      <c r="E441" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F441" t="s">
         <v>82</v>
       </c>
       <c r="G441" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H441" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
         <v>1664</v>
       </c>
-      <c r="B442" t="s">
-[...2 lines deleted...]
-      <c r="C442" t="s">
+      <c r="D442" t="s">
+        <v>706</v>
+      </c>
+      <c r="E442" t="s">
+        <v>707</v>
+      </c>
+      <c r="F442" t="s">
         <v>1665</v>
       </c>
-      <c r="D442" t="s">
-[...5 lines deleted...]
-      <c r="F442" t="s">
+      <c r="G442" s="1" t="s">
         <v>1666</v>
       </c>
-      <c r="G442" s="1" t="s">
+      <c r="H442" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
         <v>1669</v>
       </c>
-      <c r="B443" t="s">
-[...2 lines deleted...]
-      <c r="C443" t="s">
+      <c r="D443" t="s">
+        <v>706</v>
+      </c>
+      <c r="E443" t="s">
+        <v>707</v>
+      </c>
+      <c r="F443" t="s">
+        <v>708</v>
+      </c>
+      <c r="G443" s="1" t="s">
         <v>1670</v>
       </c>
-      <c r="D443" t="s">
-[...8 lines deleted...]
-      <c r="G443" s="1" t="s">
+      <c r="H443" t="s">
         <v>1671</v>
-      </c>
-[...1 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
         <v>1673</v>
       </c>
-      <c r="B444" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D444" t="s">
+        <v>706</v>
+      </c>
+      <c r="E444" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F444" t="s">
         <v>55</v>
       </c>
       <c r="G444" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H444" t="s">
         <v>1675</v>
-      </c>
-[...1 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
         <v>1677</v>
       </c>
-      <c r="B445" t="s">
-[...2 lines deleted...]
-      <c r="C445" t="s">
+      <c r="D445" t="s">
+        <v>706</v>
+      </c>
+      <c r="E445" t="s">
+        <v>707</v>
+      </c>
+      <c r="F445" t="s">
+        <v>894</v>
+      </c>
+      <c r="G445" s="1" t="s">
         <v>1678</v>
       </c>
-      <c r="D445" t="s">
-[...8 lines deleted...]
-      <c r="G445" s="1" t="s">
+      <c r="H445" t="s">
         <v>1679</v>
-      </c>
-[...1 lines deleted...]
-        <v>1680</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
         <v>1681</v>
       </c>
-      <c r="B446" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D446" t="s">
+        <v>706</v>
+      </c>
+      <c r="E446" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F446" t="s">
         <v>82</v>
       </c>
       <c r="G446" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H446" t="s">
         <v>1683</v>
-      </c>
-[...1 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
         <v>1685</v>
       </c>
-      <c r="B447" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D447" t="s">
+        <v>706</v>
+      </c>
+      <c r="E447" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F447" t="s">
         <v>82</v>
       </c>
       <c r="G447" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H447" t="s">
         <v>1687</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
         <v>1689</v>
       </c>
-      <c r="B448" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D448" t="s">
+        <v>706</v>
+      </c>
+      <c r="E448" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F448" t="s">
         <v>77</v>
       </c>
       <c r="G448" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H448" t="s">
         <v>1691</v>
-      </c>
-[...1 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
         <v>1693</v>
       </c>
-      <c r="B449" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D449" t="s">
+        <v>706</v>
+      </c>
+      <c r="E449" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F449" t="s">
         <v>72</v>
       </c>
       <c r="G449" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H449" t="s">
         <v>1695</v>
-      </c>
-[...1 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
         <v>1697</v>
       </c>
-      <c r="B450" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D450" t="s">
+        <v>706</v>
+      </c>
+      <c r="E450" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F450" t="s">
         <v>77</v>
       </c>
       <c r="G450" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="H450" t="s">
         <v>1699</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
         <v>1701</v>
       </c>
-      <c r="B451" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D451" t="s">
+        <v>706</v>
+      </c>
+      <c r="E451" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F451" t="s">
         <v>77</v>
       </c>
       <c r="G451" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H451" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
         <v>1705</v>
       </c>
-      <c r="B452" t="s">
-[...2 lines deleted...]
-      <c r="C452" t="s">
+      <c r="D452" t="s">
+        <v>706</v>
+      </c>
+      <c r="E452" t="s">
+        <v>707</v>
+      </c>
+      <c r="F452" t="s">
+        <v>502</v>
+      </c>
+      <c r="G452" s="1" t="s">
         <v>1706</v>
       </c>
-      <c r="D452" t="s">
-[...8 lines deleted...]
-      <c r="G452" s="1" t="s">
+      <c r="H452" t="s">
         <v>1707</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
         <v>1709</v>
       </c>
-      <c r="B453" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D453" t="s">
+        <v>706</v>
+      </c>
+      <c r="E453" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F453" t="s">
         <v>82</v>
       </c>
       <c r="G453" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H453" t="s">
         <v>1711</v>
-      </c>
-[...1 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
         <v>1713</v>
       </c>
-      <c r="B454" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D454" t="s">
+        <v>706</v>
+      </c>
+      <c r="E454" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F454" t="s">
         <v>82</v>
       </c>
       <c r="G454" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H454" t="s">
         <v>1715</v>
-      </c>
-[...1 lines deleted...]
-        <v>1716</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
         <v>1717</v>
       </c>
-      <c r="B455" t="s">
-[...2 lines deleted...]
-      <c r="C455" t="s">
+      <c r="D455" t="s">
+        <v>706</v>
+      </c>
+      <c r="E455" t="s">
+        <v>707</v>
+      </c>
+      <c r="F455" t="s">
+        <v>894</v>
+      </c>
+      <c r="G455" s="1" t="s">
         <v>1718</v>
       </c>
-      <c r="D455" t="s">
-[...8 lines deleted...]
-      <c r="G455" s="1" t="s">
+      <c r="H455" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
         <v>1721</v>
       </c>
-      <c r="B456" t="s">
-[...2 lines deleted...]
-      <c r="C456" t="s">
+      <c r="D456" t="s">
+        <v>706</v>
+      </c>
+      <c r="E456" t="s">
+        <v>707</v>
+      </c>
+      <c r="F456" t="s">
+        <v>894</v>
+      </c>
+      <c r="G456" s="1" t="s">
         <v>1722</v>
       </c>
-      <c r="D456" t="s">
-[...8 lines deleted...]
-      <c r="G456" s="1" t="s">
+      <c r="H456" t="s">
         <v>1723</v>
-      </c>
-[...1 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
         <v>1725</v>
       </c>
-      <c r="B457" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D457" t="s">
+        <v>706</v>
+      </c>
+      <c r="E457" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F457" t="s">
         <v>55</v>
       </c>
       <c r="G457" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H457" t="s">
         <v>1727</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
         <v>1729</v>
       </c>
-      <c r="B458" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D458" t="s">
+        <v>706</v>
+      </c>
+      <c r="E458" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F458" t="s">
         <v>82</v>
       </c>
       <c r="G458" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H458" t="s">
         <v>1731</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
         <v>1733</v>
       </c>
-      <c r="B459" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D459" t="s">
+        <v>706</v>
+      </c>
+      <c r="E459" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F459" t="s">
         <v>82</v>
       </c>
       <c r="G459" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H459" t="s">
         <v>1735</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
         <v>1737</v>
       </c>
-      <c r="B460" t="s">
-[...2 lines deleted...]
-      <c r="C460" t="s">
+      <c r="D460" t="s">
+        <v>706</v>
+      </c>
+      <c r="E460" t="s">
+        <v>707</v>
+      </c>
+      <c r="F460" t="s">
         <v>1738</v>
       </c>
-      <c r="D460" t="s">
-[...5 lines deleted...]
-      <c r="F460" t="s">
+      <c r="G460" s="1" t="s">
         <v>1739</v>
       </c>
-      <c r="G460" s="1" t="s">
+      <c r="H460" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1741</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
         <v>1742</v>
       </c>
-      <c r="B461" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D461" t="s">
+        <v>706</v>
+      </c>
+      <c r="E461" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F461" t="s">
         <v>82</v>
       </c>
       <c r="G461" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H461" t="s">
         <v>1744</v>
-      </c>
-[...1 lines deleted...]
-        <v>1745</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
         <v>1746</v>
       </c>
-      <c r="B462" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D462" t="s">
+        <v>706</v>
+      </c>
+      <c r="E462" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F462" t="s">
         <v>82</v>
       </c>
       <c r="G462" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H462" t="s">
         <v>1748</v>
-      </c>
-[...1 lines deleted...]
-        <v>1749</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
         <v>1750</v>
       </c>
-      <c r="B463" t="s">
-[...2 lines deleted...]
-      <c r="C463" t="s">
+      <c r="D463" t="s">
+        <v>706</v>
+      </c>
+      <c r="E463" t="s">
+        <v>707</v>
+      </c>
+      <c r="F463" t="s">
+        <v>894</v>
+      </c>
+      <c r="G463" s="1" t="s">
         <v>1751</v>
       </c>
-      <c r="D463" t="s">
-[...8 lines deleted...]
-      <c r="G463" s="1" t="s">
+      <c r="H463" t="s">
         <v>1752</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
         <v>1754</v>
       </c>
-      <c r="B464" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D464" t="s">
+        <v>706</v>
+      </c>
+      <c r="E464" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F464" t="s">
         <v>82</v>
       </c>
       <c r="G464" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H464" t="s">
         <v>1756</v>
-      </c>
-[...1 lines deleted...]
-        <v>1757</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
         <v>1758</v>
       </c>
-      <c r="B465" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D465" t="s">
+        <v>706</v>
+      </c>
+      <c r="E465" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F465" t="s">
         <v>55</v>
       </c>
       <c r="G465" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H465" t="s">
         <v>1760</v>
-      </c>
-[...1 lines deleted...]
-        <v>1761</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
         <v>1762</v>
       </c>
-      <c r="B466" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D466" t="s">
+        <v>706</v>
+      </c>
+      <c r="E466" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F466" t="s">
         <v>82</v>
       </c>
       <c r="G466" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H466" t="s">
         <v>1764</v>
-      </c>
-[...1 lines deleted...]
-        <v>1765</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
         <v>1766</v>
       </c>
-      <c r="B467" t="s">
-[...2 lines deleted...]
-      <c r="C467" t="s">
+      <c r="D467" t="s">
+        <v>706</v>
+      </c>
+      <c r="E467" t="s">
+        <v>707</v>
+      </c>
+      <c r="F467" t="s">
+        <v>894</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1767</v>
       </c>
-      <c r="D467" t="s">
-[...8 lines deleted...]
-      <c r="G467" s="1" t="s">
+      <c r="H467" t="s">
         <v>1768</v>
-      </c>
-[...1 lines deleted...]
-        <v>1769</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
         <v>1770</v>
       </c>
-      <c r="B468" t="s">
-[...2 lines deleted...]
-      <c r="C468" t="s">
+      <c r="D468" t="s">
+        <v>706</v>
+      </c>
+      <c r="E468" t="s">
+        <v>707</v>
+      </c>
+      <c r="F468" t="s">
+        <v>502</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1771</v>
       </c>
-      <c r="D468" t="s">
-[...8 lines deleted...]
-      <c r="G468" s="1" t="s">
+      <c r="H468" t="s">
         <v>1772</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
         <v>1774</v>
       </c>
-      <c r="B469" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D469" t="s">
+        <v>706</v>
+      </c>
+      <c r="E469" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F469" t="s">
         <v>82</v>
       </c>
       <c r="G469" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H469" t="s">
         <v>1776</v>
-      </c>
-[...1 lines deleted...]
-        <v>1777</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
         <v>1778</v>
       </c>
-      <c r="B470" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D470" t="s">
+        <v>706</v>
+      </c>
+      <c r="E470" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F470" t="s">
         <v>82</v>
       </c>
       <c r="G470" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H470" t="s">
         <v>1780</v>
-      </c>
-[...1 lines deleted...]
-        <v>1781</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
         <v>1782</v>
       </c>
-      <c r="B471" t="s">
-[...2 lines deleted...]
-      <c r="C471" t="s">
+      <c r="D471" t="s">
+        <v>706</v>
+      </c>
+      <c r="E471" t="s">
+        <v>707</v>
+      </c>
+      <c r="F471" t="s">
+        <v>1738</v>
+      </c>
+      <c r="G471" s="1" t="s">
         <v>1783</v>
       </c>
-      <c r="D471" t="s">
-[...8 lines deleted...]
-      <c r="G471" s="1" t="s">
+      <c r="H471" t="s">
         <v>1784</v>
-      </c>
-[...1 lines deleted...]
-        <v>1785</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
         <v>1786</v>
       </c>
-      <c r="B472" t="s">
-[...2 lines deleted...]
-      <c r="C472" t="s">
+      <c r="D472" t="s">
+        <v>706</v>
+      </c>
+      <c r="E472" t="s">
+        <v>707</v>
+      </c>
+      <c r="F472" t="s">
+        <v>502</v>
+      </c>
+      <c r="G472" s="1" t="s">
         <v>1787</v>
       </c>
-      <c r="D472" t="s">
-[...8 lines deleted...]
-      <c r="G472" s="1" t="s">
+      <c r="H472" t="s">
         <v>1788</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
         <v>1790</v>
       </c>
-      <c r="B473" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D473" t="s">
+        <v>706</v>
+      </c>
+      <c r="E473" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F473" t="s">
         <v>82</v>
       </c>
       <c r="G473" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H473" t="s">
         <v>1792</v>
-      </c>
-[...1 lines deleted...]
-        <v>1793</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
         <v>1794</v>
       </c>
-      <c r="B474" t="s">
-[...2 lines deleted...]
-      <c r="C474" t="s">
+      <c r="D474" t="s">
+        <v>706</v>
+      </c>
+      <c r="E474" t="s">
+        <v>707</v>
+      </c>
+      <c r="F474" t="s">
+        <v>691</v>
+      </c>
+      <c r="G474" s="1" t="s">
         <v>1795</v>
       </c>
-      <c r="D474" t="s">
-[...8 lines deleted...]
-      <c r="G474" s="1" t="s">
+      <c r="H474" t="s">
         <v>1796</v>
-      </c>
-[...1 lines deleted...]
-        <v>1797</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
         <v>1798</v>
       </c>
-      <c r="B475" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D475" t="s">
+        <v>706</v>
+      </c>
+      <c r="E475" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F475" t="s">
         <v>55</v>
       </c>
       <c r="G475" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H475" t="s">
         <v>1800</v>
-      </c>
-[...1 lines deleted...]
-        <v>1801</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
         <v>1802</v>
       </c>
-      <c r="B476" t="s">
-[...2 lines deleted...]
-      <c r="C476" t="s">
+      <c r="D476" t="s">
+        <v>706</v>
+      </c>
+      <c r="E476" t="s">
+        <v>707</v>
+      </c>
+      <c r="F476" t="s">
         <v>1803</v>
       </c>
-      <c r="D476" t="s">
-[...5 lines deleted...]
-      <c r="F476" t="s">
+      <c r="G476" s="1" t="s">
         <v>1804</v>
       </c>
-      <c r="G476" s="1" t="s">
+      <c r="H476" t="s">
         <v>1805</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
         <v>1807</v>
       </c>
-      <c r="B477" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D477" t="s">
+        <v>706</v>
+      </c>
+      <c r="E477" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F477" t="s">
         <v>82</v>
       </c>
       <c r="G477" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H477" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
         <v>1811</v>
       </c>
-      <c r="B478" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D478" t="s">
+        <v>706</v>
+      </c>
+      <c r="E478" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F478" t="s">
         <v>82</v>
       </c>
       <c r="G478" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H478" t="s">
         <v>1813</v>
-      </c>
-[...1 lines deleted...]
-        <v>1814</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
         <v>1815</v>
       </c>
-      <c r="B479" t="s">
-[...2 lines deleted...]
-      <c r="C479" t="s">
+      <c r="D479" t="s">
+        <v>706</v>
+      </c>
+      <c r="E479" t="s">
+        <v>707</v>
+      </c>
+      <c r="F479" t="s">
+        <v>708</v>
+      </c>
+      <c r="G479" s="1" t="s">
         <v>1816</v>
       </c>
-      <c r="D479" t="s">
-[...8 lines deleted...]
-      <c r="G479" s="1" t="s">
+      <c r="H479" t="s">
         <v>1817</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
         <v>1819</v>
       </c>
-      <c r="B480" t="s">
-[...2 lines deleted...]
-      <c r="C480" t="s">
+      <c r="D480" t="s">
+        <v>706</v>
+      </c>
+      <c r="E480" t="s">
+        <v>707</v>
+      </c>
+      <c r="F480" t="s">
+        <v>708</v>
+      </c>
+      <c r="G480" s="1" t="s">
         <v>1820</v>
       </c>
-      <c r="D480" t="s">
-[...8 lines deleted...]
-      <c r="G480" s="1" t="s">
+      <c r="H480" t="s">
         <v>1821</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
         <v>1823</v>
       </c>
-      <c r="B481" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D481" t="s">
+        <v>706</v>
+      </c>
+      <c r="E481" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F481" t="s">
         <v>45</v>
       </c>
       <c r="G481" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H481" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
         <v>1827</v>
       </c>
-      <c r="B482" t="s">
-[...2 lines deleted...]
-      <c r="C482" t="s">
+      <c r="D482" t="s">
+        <v>706</v>
+      </c>
+      <c r="E482" t="s">
+        <v>707</v>
+      </c>
+      <c r="F482" t="s">
+        <v>273</v>
+      </c>
+      <c r="G482" s="1" t="s">
         <v>1828</v>
       </c>
-      <c r="D482" t="s">
-[...8 lines deleted...]
-      <c r="G482" s="1" t="s">
+      <c r="H482" t="s">
         <v>1829</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
         <v>1831</v>
       </c>
-      <c r="B483" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D483" t="s">
+        <v>706</v>
+      </c>
+      <c r="E483" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F483" t="s">
         <v>55</v>
       </c>
       <c r="G483" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H483" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
         <v>10</v>
       </c>
       <c r="D484" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E484" t="s">
         <v>1836</v>
       </c>
-      <c r="E484" t="s">
+      <c r="F484" t="s">
+        <v>402</v>
+      </c>
+      <c r="G484" s="1" t="s">
         <v>1837</v>
       </c>
-      <c r="F484" t="s">
-[...2 lines deleted...]
-      <c r="G484" s="1" t="s">
+      <c r="H484" t="s">
         <v>1838</v>
-      </c>
-[...1 lines deleted...]
-        <v>1839</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1840</v>
+        <v>1839</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>17</v>
       </c>
       <c r="D485" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E485" t="s">
         <v>1836</v>
       </c>
-      <c r="E485" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F485" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G485" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H485" t="s">
         <v>1841</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1843</v>
+        <v>1842</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>31</v>
       </c>
       <c r="D486" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E486" t="s">
         <v>1836</v>
       </c>
-      <c r="E486" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F486" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G486" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H486" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1846</v>
+        <v>1845</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
         <v>36</v>
       </c>
       <c r="D487" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E487" t="s">
         <v>1836</v>
       </c>
-      <c r="E487" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F487" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G487" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H487" t="s">
         <v>1847</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1849</v>
+        <v>1848</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
         <v>40</v>
       </c>
       <c r="D488" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E488" t="s">
         <v>1836</v>
       </c>
-      <c r="E488" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F488" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G488" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H488" t="s">
         <v>1850</v>
-      </c>
-[...1 lines deleted...]
-        <v>1851</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1852</v>
+        <v>1851</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
         <v>44</v>
       </c>
       <c r="D489" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E489" t="s">
         <v>1836</v>
       </c>
-      <c r="E489" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F489" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G489" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H489" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
         <v>49</v>
       </c>
       <c r="D490" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E490" t="s">
         <v>1836</v>
       </c>
-      <c r="E490" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F490" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G490" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H490" t="s">
         <v>1856</v>
-      </c>
-[...1 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1858</v>
+        <v>1857</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
         <v>54</v>
       </c>
       <c r="D491" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E491" t="s">
         <v>1836</v>
       </c>
-      <c r="E491" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F491" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G491" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H491" t="s">
         <v>1859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1861</v>
+        <v>1860</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
         <v>59</v>
       </c>
       <c r="D492" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E492" t="s">
         <v>1836</v>
       </c>
-      <c r="E492" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F492" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G492" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H492" t="s">
         <v>1862</v>
-      </c>
-[...1 lines deleted...]
-        <v>1863</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1864</v>
+        <v>1863</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
         <v>63</v>
       </c>
       <c r="D493" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E493" t="s">
         <v>1836</v>
       </c>
-      <c r="E493" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F493" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G493" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H493" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
         <v>67</v>
       </c>
       <c r="D494" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E494" t="s">
         <v>1836</v>
       </c>
-      <c r="E494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F494" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G494" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H494" t="s">
         <v>1868</v>
-      </c>
-[...1 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1870</v>
+        <v>1869</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
         <v>71</v>
       </c>
       <c r="D495" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E495" t="s">
         <v>1836</v>
       </c>
-      <c r="E495" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F495" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G495" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H495" t="s">
         <v>1871</v>
-      </c>
-[...1 lines deleted...]
-        <v>1872</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1873</v>
+        <v>1872</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
         <v>76</v>
       </c>
       <c r="D496" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E496" t="s">
         <v>1836</v>
       </c>
-      <c r="E496" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F496" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G496" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H496" t="s">
         <v>1874</v>
-      </c>
-[...1 lines deleted...]
-        <v>1875</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1876</v>
+        <v>1875</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
         <v>81</v>
       </c>
       <c r="D497" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E497" t="s">
         <v>1836</v>
       </c>
-      <c r="E497" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F497" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G497" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H497" t="s">
         <v>1877</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1879</v>
+        <v>1878</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
         <v>86</v>
       </c>
       <c r="D498" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E498" t="s">
         <v>1836</v>
       </c>
-      <c r="E498" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F498" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G498" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H498" t="s">
         <v>1880</v>
-      </c>
-[...1 lines deleted...]
-        <v>1881</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1882</v>
+        <v>1881</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
         <v>91</v>
       </c>
       <c r="D499" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E499" t="s">
         <v>1836</v>
       </c>
-      <c r="E499" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F499" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G499" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H499" t="s">
         <v>1883</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1885</v>
+        <v>1884</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
         <v>95</v>
       </c>
       <c r="D500" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E500" t="s">
         <v>1836</v>
       </c>
-      <c r="E500" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F500" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G500" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H500" t="s">
         <v>1886</v>
-      </c>
-[...1 lines deleted...]
-        <v>1887</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1888</v>
+        <v>1887</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
         <v>100</v>
       </c>
       <c r="D501" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E501" t="s">
         <v>1836</v>
       </c>
-      <c r="E501" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F501" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G501" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H501" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1891</v>
+        <v>1890</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
         <v>104</v>
       </c>
       <c r="D502" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E502" t="s">
         <v>1836</v>
       </c>
-      <c r="E502" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F502" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G502" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H502" t="s">
         <v>1892</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1894</v>
+        <v>1893</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
         <v>108</v>
       </c>
       <c r="D503" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E503" t="s">
         <v>1836</v>
       </c>
-      <c r="E503" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F503" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G503" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H503" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1897</v>
+        <v>1896</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
         <v>112</v>
       </c>
       <c r="D504" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E504" t="s">
         <v>1836</v>
       </c>
-      <c r="E504" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F504" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="G504" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H504" t="s">
         <v>1898</v>
-      </c>
-[...1 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>116</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F505" t="s">
+        <v>402</v>
+      </c>
+      <c r="G505" s="1" t="s">
         <v>1900</v>
       </c>
-      <c r="B505" t="s">
-[...14 lines deleted...]
-      <c r="G505" s="1" t="s">
+      <c r="H505" t="s">
         <v>1901</v>
-      </c>
-[...1 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>120</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F506" t="s">
+        <v>402</v>
+      </c>
+      <c r="G506" s="1" t="s">
         <v>1903</v>
       </c>
-      <c r="B506" t="s">
-[...14 lines deleted...]
-      <c r="G506" s="1" t="s">
+      <c r="H506" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>124</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F507" t="s">
+        <v>402</v>
+      </c>
+      <c r="G507" s="1" t="s">
         <v>1906</v>
       </c>
-      <c r="B507" t="s">
-[...14 lines deleted...]
-      <c r="G507" s="1" t="s">
+      <c r="H507" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>128</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F508" t="s">
+        <v>402</v>
+      </c>
+      <c r="G508" s="1" t="s">
         <v>1909</v>
       </c>
-      <c r="B508" t="s">
-[...14 lines deleted...]
-      <c r="G508" s="1" t="s">
+      <c r="H508" t="s">
         <v>1910</v>
-      </c>
-[...1 lines deleted...]
-        <v>1911</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>132</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F509" t="s">
+        <v>402</v>
+      </c>
+      <c r="G509" s="1" t="s">
         <v>1912</v>
       </c>
-      <c r="B509" t="s">
-[...14 lines deleted...]
-      <c r="G509" s="1" t="s">
+      <c r="H509" t="s">
         <v>1913</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>136</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F510" t="s">
+        <v>402</v>
+      </c>
+      <c r="G510" s="1" t="s">
         <v>1915</v>
       </c>
-      <c r="B510" t="s">
-[...14 lines deleted...]
-      <c r="G510" s="1" t="s">
+      <c r="H510" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>140</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F511" t="s">
+        <v>402</v>
+      </c>
+      <c r="G511" s="1" t="s">
         <v>1918</v>
       </c>
-      <c r="B511" t="s">
-[...14 lines deleted...]
-      <c r="G511" s="1" t="s">
+      <c r="H511" t="s">
         <v>1919</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>144</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F512" t="s">
+        <v>402</v>
+      </c>
+      <c r="G512" s="1" t="s">
         <v>1921</v>
       </c>
-      <c r="B512" t="s">
-[...14 lines deleted...]
-      <c r="G512" s="1" t="s">
+      <c r="H512" t="s">
         <v>1922</v>
-      </c>
-[...1 lines deleted...]
-        <v>1923</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>148</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F513" t="s">
+        <v>402</v>
+      </c>
+      <c r="G513" s="1" t="s">
         <v>1924</v>
       </c>
-      <c r="B513" t="s">
-[...14 lines deleted...]
-      <c r="G513" s="1" t="s">
+      <c r="H513" t="s">
         <v>1925</v>
-      </c>
-[...1 lines deleted...]
-        <v>1926</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>153</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F514" t="s">
+        <v>402</v>
+      </c>
+      <c r="G514" s="1" t="s">
         <v>1927</v>
       </c>
-      <c r="B514" t="s">
-[...14 lines deleted...]
-      <c r="G514" s="1" t="s">
+      <c r="H514" t="s">
         <v>1928</v>
-      </c>
-[...1 lines deleted...]
-        <v>1929</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>157</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F515" t="s">
+        <v>402</v>
+      </c>
+      <c r="G515" s="1" t="s">
         <v>1930</v>
       </c>
-      <c r="B515" t="s">
-[...14 lines deleted...]
-      <c r="G515" s="1" t="s">
+      <c r="H515" t="s">
         <v>1931</v>
-      </c>
-[...1 lines deleted...]
-        <v>1932</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>161</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F516" t="s">
+        <v>402</v>
+      </c>
+      <c r="G516" s="1" t="s">
         <v>1933</v>
       </c>
-      <c r="B516" t="s">
-[...14 lines deleted...]
-      <c r="G516" s="1" t="s">
+      <c r="H516" t="s">
         <v>1934</v>
-      </c>
-[...1 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>165</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F517" t="s">
+        <v>402</v>
+      </c>
+      <c r="G517" s="1" t="s">
         <v>1936</v>
       </c>
-      <c r="B517" t="s">
-[...14 lines deleted...]
-      <c r="G517" s="1" t="s">
+      <c r="H517" t="s">
         <v>1937</v>
-      </c>
-[...1 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>169</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F518" t="s">
+        <v>402</v>
+      </c>
+      <c r="G518" s="1" t="s">
         <v>1939</v>
       </c>
-      <c r="B518" t="s">
-[...14 lines deleted...]
-      <c r="G518" s="1" t="s">
+      <c r="H518" t="s">
         <v>1940</v>
-      </c>
-[...1 lines deleted...]
-        <v>1941</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>173</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F519" t="s">
+        <v>402</v>
+      </c>
+      <c r="G519" s="1" t="s">
         <v>1942</v>
       </c>
-      <c r="B519" t="s">
-[...14 lines deleted...]
-      <c r="G519" s="1" t="s">
+      <c r="H519" t="s">
         <v>1943</v>
-      </c>
-[...1 lines deleted...]
-        <v>1944</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>177</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F520" t="s">
+        <v>402</v>
+      </c>
+      <c r="G520" s="1" t="s">
         <v>1945</v>
       </c>
-      <c r="B520" t="s">
-[...14 lines deleted...]
-      <c r="G520" s="1" t="s">
+      <c r="H520" t="s">
         <v>1946</v>
-      </c>
-[...1 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>181</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G521" s="1" t="s">
         <v>1948</v>
       </c>
-      <c r="B521" t="s">
-[...11 lines deleted...]
-      <c r="G521" s="1" t="s">
+      <c r="H521" t="s">
         <v>1949</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>185</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F522" t="s">
+        <v>402</v>
+      </c>
+      <c r="G522" s="1" t="s">
         <v>1951</v>
       </c>
-      <c r="B522" t="s">
-[...14 lines deleted...]
-      <c r="G522" s="1" t="s">
+      <c r="H522" t="s">
         <v>1952</v>
-      </c>
-[...1 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>189</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F523" t="s">
+        <v>402</v>
+      </c>
+      <c r="G523" s="1" t="s">
         <v>1954</v>
       </c>
-      <c r="B523" t="s">
-[...14 lines deleted...]
-      <c r="G523" s="1" t="s">
+      <c r="H523" t="s">
         <v>1955</v>
-      </c>
-[...1 lines deleted...]
-        <v>1956</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>193</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F524" t="s">
+        <v>402</v>
+      </c>
+      <c r="G524" s="1" t="s">
         <v>1957</v>
       </c>
-      <c r="B524" t="s">
-[...14 lines deleted...]
-      <c r="G524" s="1" t="s">
+      <c r="H524" t="s">
         <v>1958</v>
-      </c>
-[...1 lines deleted...]
-        <v>1959</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>197</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F525" t="s">
+        <v>402</v>
+      </c>
+      <c r="G525" s="1" t="s">
         <v>1960</v>
       </c>
-      <c r="B525" t="s">
-[...14 lines deleted...]
-      <c r="G525" s="1" t="s">
+      <c r="H525" t="s">
         <v>1961</v>
-      </c>
-[...1 lines deleted...]
-        <v>1962</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>202</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F526" t="s">
+        <v>402</v>
+      </c>
+      <c r="G526" s="1" t="s">
         <v>1963</v>
       </c>
-      <c r="B526" t="s">
-[...14 lines deleted...]
-      <c r="G526" s="1" t="s">
+      <c r="H526" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>206</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F527" t="s">
+        <v>402</v>
+      </c>
+      <c r="G527" s="1" t="s">
         <v>1966</v>
       </c>
-      <c r="B527" t="s">
-[...14 lines deleted...]
-      <c r="G527" s="1" t="s">
+      <c r="H527" t="s">
         <v>1967</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>211</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F528" t="s">
+        <v>402</v>
+      </c>
+      <c r="G528" s="1" t="s">
         <v>1969</v>
       </c>
-      <c r="B528" t="s">
-[...14 lines deleted...]
-      <c r="G528" s="1" t="s">
+      <c r="H528" t="s">
         <v>1970</v>
-      </c>
-[...1 lines deleted...]
-        <v>1971</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>216</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F529" t="s">
+        <v>402</v>
+      </c>
+      <c r="G529" s="1" t="s">
         <v>1972</v>
       </c>
-      <c r="B529" t="s">
-[...14 lines deleted...]
-      <c r="G529" s="1" t="s">
+      <c r="H529" t="s">
         <v>1973</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>220</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F530" t="s">
+        <v>402</v>
+      </c>
+      <c r="G530" s="1" t="s">
         <v>1975</v>
       </c>
-      <c r="B530" t="s">
-[...14 lines deleted...]
-      <c r="G530" s="1" t="s">
+      <c r="H530" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>224</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F531" t="s">
+        <v>402</v>
+      </c>
+      <c r="G531" s="1" t="s">
         <v>1978</v>
       </c>
-      <c r="B531" t="s">
-[...14 lines deleted...]
-      <c r="G531" s="1" t="s">
+      <c r="H531" t="s">
         <v>1979</v>
-      </c>
-[...1 lines deleted...]
-        <v>1980</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>228</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F532" t="s">
+        <v>402</v>
+      </c>
+      <c r="G532" s="1" t="s">
         <v>1981</v>
       </c>
-      <c r="B532" t="s">
-[...14 lines deleted...]
-      <c r="G532" s="1" t="s">
+      <c r="H532" t="s">
         <v>1982</v>
-      </c>
-[...1 lines deleted...]
-        <v>1983</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>232</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F533" t="s">
+        <v>402</v>
+      </c>
+      <c r="G533" s="1" t="s">
         <v>1984</v>
       </c>
-      <c r="B533" t="s">
-[...14 lines deleted...]
-      <c r="G533" s="1" t="s">
+      <c r="H533" t="s">
         <v>1985</v>
-      </c>
-[...1 lines deleted...]
-        <v>1986</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>236</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F534" t="s">
+        <v>402</v>
+      </c>
+      <c r="G534" s="1" t="s">
         <v>1987</v>
       </c>
-      <c r="B534" t="s">
-[...14 lines deleted...]
-      <c r="G534" s="1" t="s">
+      <c r="H534" t="s">
         <v>1988</v>
-      </c>
-[...1 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>240</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F535" t="s">
+        <v>402</v>
+      </c>
+      <c r="G535" s="1" t="s">
         <v>1990</v>
       </c>
-      <c r="B535" t="s">
-[...14 lines deleted...]
-      <c r="G535" s="1" t="s">
+      <c r="H535" t="s">
         <v>1991</v>
-      </c>
-[...1 lines deleted...]
-        <v>1992</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>244</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F536" t="s">
+        <v>402</v>
+      </c>
+      <c r="G536" s="1" t="s">
         <v>1993</v>
       </c>
-      <c r="B536" t="s">
-[...14 lines deleted...]
-      <c r="G536" s="1" t="s">
+      <c r="H536" t="s">
         <v>1994</v>
-      </c>
-[...1 lines deleted...]
-        <v>1995</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>248</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F537" t="s">
+        <v>402</v>
+      </c>
+      <c r="G537" s="1" t="s">
         <v>1996</v>
       </c>
-      <c r="B537" t="s">
-[...14 lines deleted...]
-      <c r="G537" s="1" t="s">
+      <c r="H537" t="s">
         <v>1997</v>
-      </c>
-[...1 lines deleted...]
-        <v>1998</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>252</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F538" t="s">
+        <v>402</v>
+      </c>
+      <c r="G538" s="1" t="s">
         <v>1999</v>
       </c>
-      <c r="B538" t="s">
-[...14 lines deleted...]
-      <c r="G538" s="1" t="s">
+      <c r="H538" t="s">
         <v>2000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2001</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>256</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G539" s="1" t="s">
         <v>2002</v>
       </c>
-      <c r="B539" t="s">
-[...11 lines deleted...]
-      <c r="G539" s="1" t="s">
+      <c r="H539" t="s">
         <v>2003</v>
-      </c>
-[...1 lines deleted...]
-        <v>2004</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>260</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F540" t="s">
+        <v>402</v>
+      </c>
+      <c r="G540" s="1" t="s">
         <v>2005</v>
       </c>
-      <c r="B540" t="s">
-[...14 lines deleted...]
-      <c r="G540" s="1" t="s">
+      <c r="H540" t="s">
         <v>2006</v>
-      </c>
-[...1 lines deleted...]
-        <v>2007</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>264</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F541" t="s">
+        <v>402</v>
+      </c>
+      <c r="G541" s="1" t="s">
         <v>2008</v>
       </c>
-      <c r="B541" t="s">
-[...14 lines deleted...]
-      <c r="G541" s="1" t="s">
+      <c r="H541" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>268</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F542" t="s">
+        <v>402</v>
+      </c>
+      <c r="G542" s="1" t="s">
         <v>2011</v>
       </c>
-      <c r="B542" t="s">
-[...14 lines deleted...]
-      <c r="G542" s="1" t="s">
+      <c r="H542" t="s">
         <v>2012</v>
-      </c>
-[...1 lines deleted...]
-        <v>2013</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>272</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F543" t="s">
+        <v>402</v>
+      </c>
+      <c r="G543" s="1" t="s">
         <v>2014</v>
       </c>
-      <c r="B543" t="s">
-[...14 lines deleted...]
-      <c r="G543" s="1" t="s">
+      <c r="H543" t="s">
         <v>2015</v>
-      </c>
-[...1 lines deleted...]
-        <v>2016</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>277</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F544" t="s">
+        <v>402</v>
+      </c>
+      <c r="G544" s="1" t="s">
         <v>2017</v>
       </c>
-      <c r="B544" t="s">
-[...14 lines deleted...]
-      <c r="G544" s="1" t="s">
+      <c r="H544" t="s">
         <v>2018</v>
-      </c>
-[...1 lines deleted...]
-        <v>2019</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>281</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F545" t="s">
+        <v>402</v>
+      </c>
+      <c r="G545" s="1" t="s">
         <v>2020</v>
       </c>
-      <c r="B545" t="s">
-[...14 lines deleted...]
-      <c r="G545" s="1" t="s">
+      <c r="H545" t="s">
         <v>2021</v>
-      </c>
-[...1 lines deleted...]
-        <v>2022</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>285</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F546" t="s">
+        <v>402</v>
+      </c>
+      <c r="G546" s="1" t="s">
         <v>2023</v>
       </c>
-      <c r="B546" t="s">
-[...14 lines deleted...]
-      <c r="G546" s="1" t="s">
+      <c r="H546" t="s">
         <v>2024</v>
-      </c>
-[...1 lines deleted...]
-        <v>2025</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>289</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F547" t="s">
+        <v>402</v>
+      </c>
+      <c r="G547" s="1" t="s">
         <v>2026</v>
       </c>
-      <c r="B547" t="s">
-[...14 lines deleted...]
-      <c r="G547" s="1" t="s">
+      <c r="H547" t="s">
         <v>2027</v>
-      </c>
-[...1 lines deleted...]
-        <v>2028</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>294</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F548" t="s">
+        <v>402</v>
+      </c>
+      <c r="G548" s="1" t="s">
         <v>2029</v>
       </c>
-      <c r="B548" t="s">
-[...14 lines deleted...]
-      <c r="G548" s="1" t="s">
+      <c r="H548" t="s">
         <v>2030</v>
-      </c>
-[...1 lines deleted...]
-        <v>2031</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>299</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F549" t="s">
+        <v>402</v>
+      </c>
+      <c r="G549" s="1" t="s">
         <v>2032</v>
       </c>
-      <c r="B549" t="s">
-[...14 lines deleted...]
-      <c r="G549" s="1" t="s">
+      <c r="H549" t="s">
         <v>2033</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>303</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F550" t="s">
+        <v>402</v>
+      </c>
+      <c r="G550" s="1" t="s">
         <v>2035</v>
       </c>
-      <c r="B550" t="s">
-[...14 lines deleted...]
-      <c r="G550" s="1" t="s">
+      <c r="H550" t="s">
         <v>2036</v>
-      </c>
-[...1 lines deleted...]
-        <v>2037</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>307</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F551" t="s">
+        <v>402</v>
+      </c>
+      <c r="G551" s="1" t="s">
         <v>2038</v>
       </c>
-      <c r="B551" t="s">
-[...14 lines deleted...]
-      <c r="G551" s="1" t="s">
+      <c r="H551" t="s">
         <v>2039</v>
-      </c>
-[...1 lines deleted...]
-        <v>2040</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>311</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F552" t="s">
+        <v>402</v>
+      </c>
+      <c r="G552" s="1" t="s">
         <v>2041</v>
       </c>
-      <c r="B552" t="s">
-[...14 lines deleted...]
-      <c r="G552" s="1" t="s">
+      <c r="H552" t="s">
         <v>2042</v>
-      </c>
-[...1 lines deleted...]
-        <v>2043</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>316</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F553" t="s">
+        <v>402</v>
+      </c>
+      <c r="G553" s="1" t="s">
         <v>2044</v>
       </c>
-      <c r="B553" t="s">
-[...14 lines deleted...]
-      <c r="G553" s="1" t="s">
+      <c r="H553" t="s">
         <v>2045</v>
-      </c>
-[...1 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>321</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F554" t="s">
+        <v>402</v>
+      </c>
+      <c r="G554" s="1" t="s">
         <v>2047</v>
       </c>
-      <c r="B554" t="s">
-[...14 lines deleted...]
-      <c r="G554" s="1" t="s">
+      <c r="H554" t="s">
         <v>2048</v>
-      </c>
-[...1 lines deleted...]
-        <v>2049</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>325</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E555" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F555" t="s">
+        <v>402</v>
+      </c>
+      <c r="G555" s="1" t="s">
         <v>2050</v>
       </c>
-      <c r="B555" t="s">
-[...14 lines deleted...]
-      <c r="G555" s="1" t="s">
+      <c r="H555" t="s">
         <v>2051</v>
-      </c>
-[...1 lines deleted...]
-        <v>2052</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>329</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F556" t="s">
+        <v>402</v>
+      </c>
+      <c r="G556" s="1" t="s">
         <v>2053</v>
       </c>
-      <c r="B556" t="s">
-[...14 lines deleted...]
-      <c r="G556" s="1" t="s">
+      <c r="H556" t="s">
         <v>2054</v>
-      </c>
-[...1 lines deleted...]
-        <v>2055</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>333</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F557" t="s">
+        <v>402</v>
+      </c>
+      <c r="G557" s="1" t="s">
         <v>2056</v>
       </c>
-      <c r="B557" t="s">
-[...14 lines deleted...]
-      <c r="G557" s="1" t="s">
+      <c r="H557" t="s">
         <v>2057</v>
-      </c>
-[...1 lines deleted...]
-        <v>2058</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>337</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F558" t="s">
+        <v>402</v>
+      </c>
+      <c r="G558" s="1" t="s">
         <v>2059</v>
       </c>
-      <c r="B558" t="s">
-[...14 lines deleted...]
-      <c r="G558" s="1" t="s">
+      <c r="H558" t="s">
         <v>2060</v>
-      </c>
-[...1 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>342</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F559" t="s">
+        <v>402</v>
+      </c>
+      <c r="G559" s="1" t="s">
         <v>2062</v>
       </c>
-      <c r="B559" t="s">
-[...14 lines deleted...]
-      <c r="G559" s="1" t="s">
+      <c r="H559" t="s">
         <v>2063</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>346</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F560" t="s">
+        <v>402</v>
+      </c>
+      <c r="G560" s="1" t="s">
         <v>2065</v>
       </c>
-      <c r="B560" t="s">
-[...14 lines deleted...]
-      <c r="G560" s="1" t="s">
+      <c r="H560" t="s">
         <v>2066</v>
-      </c>
-[...1 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>350</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1836</v>
+      </c>
+      <c r="G561" s="1" t="s">
         <v>2068</v>
       </c>
-      <c r="B561" t="s">
-[...11 lines deleted...]
-      <c r="G561" s="1" t="s">
+      <c r="H561" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v>2070</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>354</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F562" t="s">
+        <v>402</v>
+      </c>
+      <c r="G562" s="1" t="s">
         <v>2071</v>
       </c>
-      <c r="B562" t="s">
-[...14 lines deleted...]
-      <c r="G562" s="1" t="s">
+      <c r="H562" t="s">
         <v>2072</v>
-      </c>
-[...1 lines deleted...]
-        <v>2073</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2074</v>
+        <v>2073</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>10</v>
       </c>
       <c r="D563" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E563" t="s">
         <v>2075</v>
       </c>
-      <c r="E563" t="s">
+      <c r="F563" t="s">
+        <v>413</v>
+      </c>
+      <c r="G563" s="1" t="s">
         <v>2076</v>
       </c>
-      <c r="F563" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H563" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2078</v>
+        <v>2077</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>17</v>
       </c>
       <c r="D564" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E564" t="s">
         <v>2075</v>
       </c>
-      <c r="E564" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F564" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2079</v>
+        <v>2078</v>
       </c>
       <c r="H564" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2080</v>
+        <v>2079</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>31</v>
       </c>
       <c r="D565" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E565" t="s">
         <v>2075</v>
       </c>
-      <c r="E565" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F565" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G565" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H565" t="s">
         <v>2081</v>
-      </c>
-[...1 lines deleted...]
-        <v>2082</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2083</v>
+        <v>2082</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>36</v>
       </c>
       <c r="D566" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E566" t="s">
         <v>2075</v>
       </c>
-      <c r="E566" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F566" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2084</v>
+        <v>2083</v>
       </c>
       <c r="H566" t="s">
-        <v>1848</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2085</v>
+        <v>2084</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>40</v>
       </c>
       <c r="D567" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E567" t="s">
         <v>2075</v>
       </c>
-      <c r="E567" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F567" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G567" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H567" t="s">
         <v>2086</v>
-      </c>
-[...1 lines deleted...]
-        <v>2087</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2088</v>
+        <v>2087</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>44</v>
       </c>
       <c r="D568" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E568" t="s">
         <v>2075</v>
       </c>
-      <c r="E568" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F568" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G568" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H568" t="s">
         <v>2089</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2091</v>
+        <v>2090</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>49</v>
       </c>
       <c r="D569" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E569" t="s">
         <v>2075</v>
       </c>
-      <c r="E569" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F569" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G569" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H569" t="s">
         <v>2092</v>
-      </c>
-[...1 lines deleted...]
-        <v>2093</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2094</v>
+        <v>2093</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>54</v>
       </c>
       <c r="D570" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E570" t="s">
         <v>2075</v>
       </c>
-      <c r="E570" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F570" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G570" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H570" t="s">
         <v>2095</v>
-      </c>
-[...1 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2097</v>
+        <v>2096</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>59</v>
       </c>
       <c r="D571" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E571" t="s">
         <v>2075</v>
       </c>
-      <c r="E571" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F571" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G571" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="H571" t="s">
         <v>2098</v>
-      </c>
-[...1 lines deleted...]
-        <v>2099</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2100</v>
+        <v>2099</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>63</v>
       </c>
       <c r="D572" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E572" t="s">
         <v>2075</v>
       </c>
-      <c r="E572" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F572" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G572" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H572" t="s">
         <v>2101</v>
-      </c>
-[...1 lines deleted...]
-        <v>2102</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2103</v>
+        <v>2102</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>67</v>
       </c>
       <c r="D573" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E573" t="s">
         <v>2075</v>
       </c>
-      <c r="E573" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F573" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G573" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H573" t="s">
         <v>2104</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2106</v>
+        <v>2105</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>71</v>
       </c>
       <c r="D574" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E574" t="s">
         <v>2075</v>
       </c>
-      <c r="E574" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F574" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G574" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H574" t="s">
         <v>2107</v>
-      </c>
-[...1 lines deleted...]
-        <v>2108</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2109</v>
+        <v>2108</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>76</v>
       </c>
       <c r="D575" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E575" t="s">
         <v>2075</v>
       </c>
-      <c r="E575" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F575" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G575" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H575" t="s">
         <v>2110</v>
-      </c>
-[...1 lines deleted...]
-        <v>2111</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2112</v>
+        <v>2111</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>81</v>
       </c>
       <c r="D576" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E576" t="s">
         <v>2075</v>
       </c>
-      <c r="E576" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F576" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G576" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H576" t="s">
         <v>2113</v>
-      </c>
-[...1 lines deleted...]
-        <v>2114</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2115</v>
+        <v>2114</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>86</v>
       </c>
       <c r="D577" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E577" t="s">
         <v>2075</v>
       </c>
-      <c r="E577" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F577" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G577" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H577" t="s">
         <v>2116</v>
-      </c>
-[...1 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2118</v>
+        <v>2117</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>91</v>
       </c>
       <c r="D578" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E578" t="s">
         <v>2075</v>
       </c>
-      <c r="E578" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F578" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G578" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H578" t="s">
         <v>2119</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2121</v>
+        <v>2120</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>95</v>
       </c>
       <c r="D579" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E579" t="s">
         <v>2075</v>
       </c>
-      <c r="E579" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F579" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G579" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="H579" t="s">
         <v>2122</v>
-      </c>
-[...1 lines deleted...]
-        <v>2123</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2124</v>
+        <v>2123</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>100</v>
       </c>
       <c r="D580" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E580" t="s">
         <v>2075</v>
       </c>
-      <c r="E580" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F580" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G580" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H580" t="s">
         <v>2125</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2127</v>
+        <v>2126</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>104</v>
       </c>
       <c r="D581" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E581" t="s">
         <v>2075</v>
       </c>
-      <c r="E581" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F581" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G581" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H581" t="s">
         <v>2128</v>
-      </c>
-[...1 lines deleted...]
-        <v>2129</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2130</v>
+        <v>2129</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>108</v>
       </c>
       <c r="D582" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E582" t="s">
         <v>2075</v>
       </c>
-      <c r="E582" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F582" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G582" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H582" t="s">
         <v>2131</v>
-      </c>
-[...1 lines deleted...]
-        <v>2132</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2133</v>
+        <v>2132</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>112</v>
       </c>
       <c r="D583" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E583" t="s">
         <v>2075</v>
       </c>
-      <c r="E583" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F583" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="G583" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H583" t="s">
         <v>2134</v>
-      </c>
-[...1 lines deleted...]
-        <v>2135</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>116</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2075</v>
+      </c>
+      <c r="G584" s="1" t="s">
         <v>2136</v>
       </c>
-      <c r="B584" t="s">
-[...11 lines deleted...]
-      <c r="G584" s="1" t="s">
+      <c r="H584" t="s">
         <v>2137</v>
-      </c>
-[...1 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>120</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F585" t="s">
+        <v>413</v>
+      </c>
+      <c r="G585" s="1" t="s">
         <v>2139</v>
       </c>
-      <c r="B585" t="s">
-[...14 lines deleted...]
-      <c r="G585" s="1" t="s">
+      <c r="H585" t="s">
         <v>2140</v>
-      </c>
-[...1 lines deleted...]
-        <v>2141</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>124</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F586" t="s">
+        <v>413</v>
+      </c>
+      <c r="G586" s="1" t="s">
         <v>2142</v>
       </c>
-      <c r="B586" t="s">
-[...14 lines deleted...]
-      <c r="G586" s="1" t="s">
+      <c r="H586" t="s">
         <v>2143</v>
-      </c>
-[...1 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>128</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F587" t="s">
+        <v>413</v>
+      </c>
+      <c r="G587" s="1" t="s">
         <v>2145</v>
       </c>
-      <c r="B587" t="s">
-[...14 lines deleted...]
-      <c r="G587" s="1" t="s">
+      <c r="H587" t="s">
         <v>2146</v>
-      </c>
-[...1 lines deleted...]
-        <v>2147</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>132</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F588" t="s">
+        <v>413</v>
+      </c>
+      <c r="G588" s="1" t="s">
         <v>2148</v>
       </c>
-      <c r="B588" t="s">
-[...14 lines deleted...]
-      <c r="G588" s="1" t="s">
+      <c r="H588" t="s">
         <v>2149</v>
-      </c>
-[...1 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>136</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F589" t="s">
+        <v>413</v>
+      </c>
+      <c r="G589" s="1" t="s">
         <v>2151</v>
       </c>
-      <c r="B589" t="s">
-[...14 lines deleted...]
-      <c r="G589" s="1" t="s">
+      <c r="H589" t="s">
         <v>2152</v>
-      </c>
-[...1 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>140</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F590" t="s">
+        <v>413</v>
+      </c>
+      <c r="G590" s="1" t="s">
         <v>2154</v>
       </c>
-      <c r="B590" t="s">
-[...14 lines deleted...]
-      <c r="G590" s="1" t="s">
+      <c r="H590" t="s">
         <v>2155</v>
-      </c>
-[...1 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>144</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F591" t="s">
+        <v>413</v>
+      </c>
+      <c r="G591" s="1" t="s">
         <v>2157</v>
       </c>
-      <c r="B591" t="s">
-[...14 lines deleted...]
-      <c r="G591" s="1" t="s">
+      <c r="H591" t="s">
         <v>2158</v>
-      </c>
-[...1 lines deleted...]
-        <v>2159</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>148</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F592" t="s">
+        <v>413</v>
+      </c>
+      <c r="G592" s="1" t="s">
         <v>2160</v>
       </c>
-      <c r="B592" t="s">
-[...14 lines deleted...]
-      <c r="G592" s="1" t="s">
+      <c r="H592" t="s">
         <v>2161</v>
-      </c>
-[...1 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>153</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F593" t="s">
+        <v>413</v>
+      </c>
+      <c r="G593" s="1" t="s">
         <v>2163</v>
       </c>
-      <c r="B593" t="s">
-[...14 lines deleted...]
-      <c r="G593" s="1" t="s">
+      <c r="H593" t="s">
         <v>2164</v>
-      </c>
-[...1 lines deleted...]
-        <v>2165</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>157</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F594" t="s">
+        <v>413</v>
+      </c>
+      <c r="G594" s="1" t="s">
         <v>2166</v>
       </c>
-      <c r="B594" t="s">
-[...14 lines deleted...]
-      <c r="G594" s="1" t="s">
+      <c r="H594" t="s">
         <v>2167</v>
-      </c>
-[...1 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>161</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F595" t="s">
+        <v>413</v>
+      </c>
+      <c r="G595" s="1" t="s">
         <v>2169</v>
       </c>
-      <c r="B595" t="s">
-[...14 lines deleted...]
-      <c r="G595" s="1" t="s">
+      <c r="H595" t="s">
         <v>2170</v>
-      </c>
-[...1 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>165</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F596" t="s">
+        <v>413</v>
+      </c>
+      <c r="G596" s="1" t="s">
         <v>2172</v>
       </c>
-      <c r="B596" t="s">
-[...14 lines deleted...]
-      <c r="G596" s="1" t="s">
+      <c r="H596" t="s">
         <v>2173</v>
-      </c>
-[...1 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>169</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F597" t="s">
+        <v>413</v>
+      </c>
+      <c r="G597" s="1" t="s">
         <v>2175</v>
       </c>
-      <c r="B597" t="s">
-[...14 lines deleted...]
-      <c r="G597" s="1" t="s">
+      <c r="H597" t="s">
         <v>2176</v>
-      </c>
-[...1 lines deleted...]
-        <v>2177</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>173</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F598" t="s">
+        <v>413</v>
+      </c>
+      <c r="G598" s="1" t="s">
         <v>2178</v>
       </c>
-      <c r="B598" t="s">
-[...14 lines deleted...]
-      <c r="G598" s="1" t="s">
+      <c r="H598" t="s">
         <v>2179</v>
-      </c>
-[...1 lines deleted...]
-        <v>2180</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>177</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2075</v>
+      </c>
+      <c r="G599" s="1" t="s">
         <v>2181</v>
       </c>
-      <c r="B599" t="s">
-[...11 lines deleted...]
-      <c r="G599" s="1" t="s">
+      <c r="H599" t="s">
         <v>2182</v>
-      </c>
-[...1 lines deleted...]
-        <v>2183</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>181</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F600" t="s">
+        <v>413</v>
+      </c>
+      <c r="G600" s="1" t="s">
         <v>2184</v>
       </c>
-      <c r="B600" t="s">
-[...14 lines deleted...]
-      <c r="G600" s="1" t="s">
+      <c r="H600" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>185</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F601" t="s">
+        <v>413</v>
+      </c>
+      <c r="G601" s="1" t="s">
         <v>2187</v>
       </c>
-      <c r="B601" t="s">
-[...14 lines deleted...]
-      <c r="G601" s="1" t="s">
+      <c r="H601" t="s">
         <v>2188</v>
-      </c>
-[...1 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>189</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F602" t="s">
+        <v>413</v>
+      </c>
+      <c r="G602" s="1" t="s">
         <v>2190</v>
       </c>
-      <c r="B602" t="s">
-[...14 lines deleted...]
-      <c r="G602" s="1" t="s">
+      <c r="H602" t="s">
         <v>2191</v>
-      </c>
-[...1 lines deleted...]
-        <v>2192</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>193</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F603" t="s">
+        <v>413</v>
+      </c>
+      <c r="G603" s="1" t="s">
         <v>2193</v>
       </c>
-      <c r="B603" t="s">
-[...14 lines deleted...]
-      <c r="G603" s="1" t="s">
+      <c r="H603" t="s">
         <v>2194</v>
-      </c>
-[...1 lines deleted...]
-        <v>2195</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>197</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F604" t="s">
+        <v>413</v>
+      </c>
+      <c r="G604" s="1" t="s">
         <v>2196</v>
       </c>
-      <c r="B604" t="s">
-[...14 lines deleted...]
-      <c r="G604" s="1" t="s">
+      <c r="H604" t="s">
         <v>2197</v>
-      </c>
-[...1 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>202</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F605" t="s">
+        <v>413</v>
+      </c>
+      <c r="G605" s="1" t="s">
         <v>2199</v>
       </c>
-      <c r="B605" t="s">
-[...14 lines deleted...]
-      <c r="G605" s="1" t="s">
+      <c r="H605" t="s">
         <v>2200</v>
-      </c>
-[...1 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>206</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F606" t="s">
+        <v>413</v>
+      </c>
+      <c r="G606" s="1" t="s">
         <v>2202</v>
       </c>
-      <c r="B606" t="s">
-[...14 lines deleted...]
-      <c r="G606" s="1" t="s">
+      <c r="H606" t="s">
         <v>2203</v>
-      </c>
-[...1 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2205</v>
+        <v>2204</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
         <v>10</v>
       </c>
       <c r="D607" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E607" t="s">
         <v>2206</v>
       </c>
-      <c r="E607" t="s">
+      <c r="F607" t="s">
         <v>2207</v>
       </c>
-      <c r="F607" t="s">
+      <c r="G607" s="1" t="s">
         <v>2208</v>
       </c>
-      <c r="G607" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H607" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2210</v>
+        <v>2209</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
         <v>17</v>
       </c>
       <c r="D608" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E608" t="s">
         <v>2206</v>
       </c>
-      <c r="E608" t="s">
+      <c r="F608" t="s">
         <v>2207</v>
       </c>
-      <c r="F608" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G608" s="1" t="s">
-        <v>2211</v>
+        <v>2210</v>
       </c>
       <c r="H608" t="s">
-        <v>2087</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2212</v>
+        <v>2211</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
         <v>31</v>
       </c>
       <c r="D609" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E609" t="s">
         <v>2206</v>
       </c>
-      <c r="E609" t="s">
+      <c r="F609" t="s">
         <v>2207</v>
       </c>
-      <c r="F609" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G609" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H609" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2215</v>
+        <v>2214</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
         <v>36</v>
       </c>
       <c r="D610" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E610" t="s">
         <v>2206</v>
       </c>
-      <c r="E610" t="s">
+      <c r="F610" t="s">
         <v>2207</v>
       </c>
-      <c r="F610" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G610" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="H610" t="s">
         <v>2216</v>
-      </c>
-[...1 lines deleted...]
-        <v>2217</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2218</v>
+        <v>2217</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
         <v>40</v>
       </c>
       <c r="D611" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E611" t="s">
         <v>2206</v>
       </c>
-      <c r="E611" t="s">
+      <c r="F611" t="s">
         <v>2207</v>
       </c>
-      <c r="F611" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G611" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="H611" t="s">
         <v>2219</v>
-      </c>
-[...1 lines deleted...]
-        <v>2220</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2221</v>
+        <v>2220</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
         <v>44</v>
       </c>
       <c r="D612" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E612" t="s">
         <v>2206</v>
       </c>
-      <c r="E612" t="s">
+      <c r="F612" t="s">
         <v>2207</v>
       </c>
-      <c r="F612" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G612" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="H612" t="s">
         <v>2222</v>
-      </c>
-[...1 lines deleted...]
-        <v>2223</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2224</v>
+        <v>2223</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
         <v>49</v>
       </c>
       <c r="D613" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E613" t="s">
         <v>2206</v>
       </c>
-      <c r="E613" t="s">
+      <c r="F613" t="s">
         <v>2207</v>
       </c>
-      <c r="F613" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G613" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H613" t="s">
         <v>2225</v>
-      </c>
-[...1 lines deleted...]
-        <v>2226</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2227</v>
+        <v>2226</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
         <v>54</v>
       </c>
       <c r="D614" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E614" t="s">
         <v>2206</v>
       </c>
-      <c r="E614" t="s">
+      <c r="F614" t="s">
         <v>2207</v>
       </c>
-      <c r="F614" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G614" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="H614" t="s">
         <v>2228</v>
-      </c>
-[...1 lines deleted...]
-        <v>2229</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2230</v>
+        <v>2229</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
         <v>59</v>
       </c>
       <c r="D615" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E615" t="s">
         <v>2206</v>
       </c>
-      <c r="E615" t="s">
+      <c r="F615" t="s">
         <v>2207</v>
       </c>
-      <c r="F615" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G615" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="H615" t="s">
         <v>2231</v>
-      </c>
-[...1 lines deleted...]
-        <v>2232</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2233</v>
+        <v>2232</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
         <v>63</v>
       </c>
       <c r="D616" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E616" t="s">
         <v>2206</v>
       </c>
-      <c r="E616" t="s">
+      <c r="F616" t="s">
         <v>2207</v>
       </c>
-      <c r="F616" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G616" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="H616" t="s">
         <v>2234</v>
-      </c>
-[...1 lines deleted...]
-        <v>2235</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2236</v>
+        <v>2235</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
         <v>67</v>
       </c>
       <c r="D617" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E617" t="s">
         <v>2206</v>
       </c>
-      <c r="E617" t="s">
+      <c r="F617" t="s">
         <v>2207</v>
       </c>
-      <c r="F617" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G617" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H617" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2239</v>
+        <v>2238</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
         <v>71</v>
       </c>
       <c r="D618" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E618" t="s">
         <v>2206</v>
       </c>
-      <c r="E618" t="s">
+      <c r="F618" t="s">
         <v>2207</v>
       </c>
-      <c r="F618" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G618" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="H618" t="s">
         <v>2240</v>
-      </c>
-[...1 lines deleted...]
-        <v>2241</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2242</v>
+        <v>2241</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
         <v>76</v>
       </c>
       <c r="D619" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E619" t="s">
         <v>2206</v>
       </c>
-      <c r="E619" t="s">
+      <c r="F619" t="s">
         <v>2207</v>
       </c>
-      <c r="F619" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G619" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="H619" t="s">
         <v>2243</v>
-      </c>
-[...1 lines deleted...]
-        <v>2244</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2245</v>
+        <v>2244</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
         <v>81</v>
       </c>
       <c r="D620" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E620" t="s">
         <v>2206</v>
       </c>
-      <c r="E620" t="s">
+      <c r="F620" t="s">
         <v>2207</v>
       </c>
-      <c r="F620" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G620" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H620" t="s">
         <v>2246</v>
-      </c>
-[...1 lines deleted...]
-        <v>2247</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2248</v>
+        <v>2247</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
         <v>86</v>
       </c>
       <c r="D621" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E621" t="s">
         <v>2206</v>
       </c>
-      <c r="E621" t="s">
+      <c r="F621" t="s">
         <v>2207</v>
       </c>
-      <c r="F621" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G621" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H621" t="s">
         <v>2249</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2251</v>
+        <v>2250</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
         <v>91</v>
       </c>
       <c r="D622" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E622" t="s">
         <v>2206</v>
       </c>
-      <c r="E622" t="s">
+      <c r="F622" t="s">
         <v>2207</v>
       </c>
-      <c r="F622" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G622" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="H622" t="s">
         <v>2252</v>
-      </c>
-[...1 lines deleted...]
-        <v>2253</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2254</v>
+        <v>2253</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
         <v>95</v>
       </c>
       <c r="D623" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E623" t="s">
         <v>2206</v>
       </c>
-      <c r="E623" t="s">
+      <c r="F623" t="s">
         <v>2207</v>
       </c>
-      <c r="F623" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G623" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="H623" t="s">
         <v>2255</v>
-      </c>
-[...1 lines deleted...]
-        <v>2256</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2257</v>
+        <v>2256</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
         <v>100</v>
       </c>
       <c r="D624" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E624" t="s">
         <v>2206</v>
       </c>
-      <c r="E624" t="s">
+      <c r="F624" t="s">
         <v>2207</v>
       </c>
-      <c r="F624" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G624" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="H624" t="s">
         <v>2258</v>
-      </c>
-[...1 lines deleted...]
-        <v>2259</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2260</v>
+        <v>2259</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
         <v>104</v>
       </c>
       <c r="D625" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E625" t="s">
         <v>2206</v>
       </c>
-      <c r="E625" t="s">
+      <c r="F625" t="s">
         <v>2207</v>
       </c>
-      <c r="F625" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G625" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="H625" t="s">
         <v>2261</v>
-      </c>
-[...1 lines deleted...]
-        <v>2262</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2263</v>
+        <v>2262</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
         <v>108</v>
       </c>
       <c r="D626" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E626" t="s">
         <v>2206</v>
       </c>
-      <c r="E626" t="s">
+      <c r="F626" t="s">
         <v>2207</v>
       </c>
-      <c r="F626" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G626" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H626" t="s">
         <v>2264</v>
-      </c>
-[...1 lines deleted...]
-        <v>2265</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
         <v>112</v>
       </c>
       <c r="D627" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E627" t="s">
         <v>2206</v>
       </c>
-      <c r="E627" t="s">
+      <c r="F627" t="s">
         <v>2207</v>
       </c>
-      <c r="F627" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G627" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H627" t="s">
         <v>2267</v>
-      </c>
-[...1 lines deleted...]
-        <v>2268</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>116</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F628" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G628" s="1" t="s">
         <v>2269</v>
       </c>
-      <c r="B628" t="s">
-[...14 lines deleted...]
-      <c r="G628" s="1" t="s">
+      <c r="H628" t="s">
         <v>2270</v>
-      </c>
-[...1 lines deleted...]
-        <v>2271</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>120</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F629" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G629" s="1" t="s">
         <v>2272</v>
       </c>
-      <c r="B629" t="s">
-[...14 lines deleted...]
-      <c r="G629" s="1" t="s">
+      <c r="H629" t="s">
         <v>2273</v>
-      </c>
-[...1 lines deleted...]
-        <v>2274</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>124</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F630" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G630" s="1" t="s">
         <v>2275</v>
       </c>
-      <c r="B630" t="s">
-[...14 lines deleted...]
-      <c r="G630" s="1" t="s">
+      <c r="H630" t="s">
         <v>2276</v>
-      </c>
-[...1 lines deleted...]
-        <v>2277</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>128</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F631" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G631" s="1" t="s">
         <v>2278</v>
       </c>
-      <c r="B631" t="s">
-[...14 lines deleted...]
-      <c r="G631" s="1" t="s">
+      <c r="H631" t="s">
         <v>2279</v>
-      </c>
-[...1 lines deleted...]
-        <v>2280</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>132</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F632" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G632" s="1" t="s">
         <v>2281</v>
       </c>
-      <c r="B632" t="s">
-[...14 lines deleted...]
-      <c r="G632" s="1" t="s">
+      <c r="H632" t="s">
         <v>2282</v>
-      </c>
-[...1 lines deleted...]
-        <v>2283</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>136</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F633" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G633" s="1" t="s">
         <v>2284</v>
       </c>
-      <c r="B633" t="s">
-[...14 lines deleted...]
-      <c r="G633" s="1" t="s">
+      <c r="H633" t="s">
         <v>2285</v>
-      </c>
-[...1 lines deleted...]
-        <v>2286</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>140</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F634" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G634" s="1" t="s">
         <v>2287</v>
       </c>
-      <c r="B634" t="s">
-[...14 lines deleted...]
-      <c r="G634" s="1" t="s">
+      <c r="H634" t="s">
         <v>2288</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>144</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F635" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G635" s="1" t="s">
         <v>2290</v>
       </c>
-      <c r="B635" t="s">
-[...14 lines deleted...]
-      <c r="G635" s="1" t="s">
+      <c r="H635" t="s">
         <v>2291</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>148</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F636" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G636" s="1" t="s">
         <v>2293</v>
       </c>
-      <c r="B636" t="s">
-[...14 lines deleted...]
-      <c r="G636" s="1" t="s">
+      <c r="H636" t="s">
         <v>2294</v>
-      </c>
-[...1 lines deleted...]
-        <v>2295</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>153</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F637" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G637" s="1" t="s">
         <v>2296</v>
       </c>
-      <c r="B637" t="s">
-[...14 lines deleted...]
-      <c r="G637" s="1" t="s">
+      <c r="H637" t="s">
         <v>2297</v>
-      </c>
-[...1 lines deleted...]
-        <v>2298</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>157</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F638" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G638" s="1" t="s">
         <v>2299</v>
       </c>
-      <c r="B638" t="s">
-[...14 lines deleted...]
-      <c r="G638" s="1" t="s">
+      <c r="H638" t="s">
         <v>2300</v>
-      </c>
-[...1 lines deleted...]
-        <v>2301</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>161</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F639" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G639" s="1" t="s">
         <v>2302</v>
       </c>
-      <c r="B639" t="s">
-[...14 lines deleted...]
-      <c r="G639" s="1" t="s">
+      <c r="H639" t="s">
         <v>2303</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>165</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F640" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G640" s="1" t="s">
         <v>2305</v>
       </c>
-      <c r="B640" t="s">
-[...14 lines deleted...]
-      <c r="G640" s="1" t="s">
+      <c r="H640" t="s">
         <v>2306</v>
-      </c>
-[...1 lines deleted...]
-        <v>2307</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>169</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F641" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G641" s="1" t="s">
         <v>2308</v>
       </c>
-      <c r="B641" t="s">
-[...14 lines deleted...]
-      <c r="G641" s="1" t="s">
+      <c r="H641" t="s">
         <v>2309</v>
-      </c>
-[...1 lines deleted...]
-        <v>2310</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>173</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F642" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G642" s="1" t="s">
         <v>2311</v>
       </c>
-      <c r="B642" t="s">
-[...14 lines deleted...]
-      <c r="G642" s="1" t="s">
+      <c r="H642" t="s">
         <v>2312</v>
-      </c>
-[...1 lines deleted...]
-        <v>2313</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
+        <v>2313</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>177</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F643" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G643" s="1" t="s">
         <v>2314</v>
       </c>
-      <c r="B643" t="s">
-[...14 lines deleted...]
-      <c r="G643" s="1" t="s">
+      <c r="H643" t="s">
         <v>2315</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>181</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F644" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G644" s="1" t="s">
         <v>2317</v>
       </c>
-      <c r="B644" t="s">
-[...14 lines deleted...]
-      <c r="G644" s="1" t="s">
+      <c r="H644" t="s">
         <v>2318</v>
-      </c>
-[...1 lines deleted...]
-        <v>2319</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>185</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F645" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G645" s="1" t="s">
         <v>2320</v>
       </c>
-      <c r="B645" t="s">
-[...14 lines deleted...]
-      <c r="G645" s="1" t="s">
+      <c r="H645" t="s">
         <v>2321</v>
-      </c>
-[...1 lines deleted...]
-        <v>2322</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>189</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F646" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G646" s="1" t="s">
         <v>2323</v>
       </c>
-      <c r="B646" t="s">
-[...14 lines deleted...]
-      <c r="G646" s="1" t="s">
+      <c r="H646" t="s">
         <v>2324</v>
-      </c>
-[...1 lines deleted...]
-        <v>2325</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>193</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F647" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G647" s="1" t="s">
         <v>2326</v>
       </c>
-      <c r="B647" t="s">
-[...14 lines deleted...]
-      <c r="G647" s="1" t="s">
+      <c r="H647" t="s">
         <v>2327</v>
-      </c>
-[...1 lines deleted...]
-        <v>2328</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>197</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F648" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G648" s="1" t="s">
         <v>2329</v>
       </c>
-      <c r="B648" t="s">
-[...14 lines deleted...]
-      <c r="G648" s="1" t="s">
+      <c r="H648" t="s">
         <v>2330</v>
-      </c>
-[...1 lines deleted...]
-        <v>2331</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>202</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F649" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G649" s="1" t="s">
         <v>2332</v>
       </c>
-      <c r="B649" t="s">
-[...14 lines deleted...]
-      <c r="G649" s="1" t="s">
+      <c r="H649" t="s">
         <v>2333</v>
-      </c>
-[...1 lines deleted...]
-        <v>2334</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>206</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F650" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G650" s="1" t="s">
         <v>2335</v>
       </c>
-      <c r="B650" t="s">
-[...14 lines deleted...]
-      <c r="G650" s="1" t="s">
+      <c r="H650" t="s">
         <v>2336</v>
-      </c>
-[...1 lines deleted...]
-        <v>2337</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>211</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F651" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G651" s="1" t="s">
         <v>2338</v>
       </c>
-      <c r="B651" t="s">
-[...14 lines deleted...]
-      <c r="G651" s="1" t="s">
+      <c r="H651" t="s">
         <v>2339</v>
-      </c>
-[...1 lines deleted...]
-        <v>2340</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2341</v>
+        <v>2340</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
         <v>10</v>
       </c>
       <c r="D652" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E652" t="s">
         <v>2342</v>
       </c>
-      <c r="E652" t="s">
+      <c r="F652" t="s">
+        <v>467</v>
+      </c>
+      <c r="G652" s="1" t="s">
         <v>2343</v>
       </c>
-      <c r="F652" t="s">
-[...2 lines deleted...]
-      <c r="G652" s="1" t="s">
+      <c r="H652" t="s">
         <v>2344</v>
-      </c>
-[...1 lines deleted...]
-        <v>2345</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2346</v>
+        <v>2345</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
         <v>17</v>
       </c>
       <c r="D653" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E653" t="s">
         <v>2342</v>
       </c>
-      <c r="E653" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F653" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G653" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="H653" t="s">
         <v>2347</v>
-      </c>
-[...1 lines deleted...]
-        <v>2348</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2349</v>
+        <v>2348</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
         <v>31</v>
       </c>
       <c r="D654" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E654" t="s">
         <v>2342</v>
       </c>
-      <c r="E654" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F654" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2350</v>
+        <v>2349</v>
       </c>
       <c r="H654" t="s">
-        <v>2348</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2351</v>
+        <v>2350</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
         <v>36</v>
       </c>
       <c r="D655" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E655" t="s">
         <v>2342</v>
       </c>
-      <c r="E655" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F655" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G655" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H655" t="s">
         <v>2352</v>
-      </c>
-[...1 lines deleted...]
-        <v>2353</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2354</v>
+        <v>2353</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
         <v>40</v>
       </c>
       <c r="D656" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E656" t="s">
         <v>2342</v>
       </c>
-      <c r="E656" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F656" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G656" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H656" t="s">
         <v>2355</v>
-      </c>
-[...1 lines deleted...]
-        <v>2356</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2357</v>
+        <v>2356</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
         <v>44</v>
       </c>
       <c r="D657" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E657" t="s">
         <v>2342</v>
       </c>
-      <c r="E657" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F657" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G657" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H657" t="s">
         <v>2358</v>
-      </c>
-[...1 lines deleted...]
-        <v>2359</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2360</v>
+        <v>2359</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
         <v>49</v>
       </c>
       <c r="D658" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E658" t="s">
         <v>2342</v>
       </c>
-      <c r="E658" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F658" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G658" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="H658" t="s">
         <v>2361</v>
-      </c>
-[...1 lines deleted...]
-        <v>2362</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2363</v>
+        <v>2362</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
         <v>54</v>
       </c>
       <c r="D659" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E659" t="s">
         <v>2342</v>
       </c>
-      <c r="E659" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F659" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G659" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="H659" t="s">
         <v>2364</v>
-      </c>
-[...1 lines deleted...]
-        <v>2365</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2366</v>
+        <v>2365</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
         <v>59</v>
       </c>
       <c r="D660" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E660" t="s">
         <v>2342</v>
       </c>
-      <c r="E660" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F660" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G660" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H660" t="s">
         <v>2367</v>
-      </c>
-[...1 lines deleted...]
-        <v>2368</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2369</v>
+        <v>2368</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
         <v>63</v>
       </c>
       <c r="D661" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E661" t="s">
         <v>2342</v>
       </c>
-      <c r="E661" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F661" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G661" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H661" t="s">
         <v>2370</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2372</v>
+        <v>2371</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
         <v>67</v>
       </c>
       <c r="D662" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E662" t="s">
         <v>2342</v>
       </c>
-      <c r="E662" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F662" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G662" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="H662" t="s">
         <v>2373</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2375</v>
+        <v>2374</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
         <v>71</v>
       </c>
       <c r="D663" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E663" t="s">
         <v>2342</v>
       </c>
-      <c r="E663" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F663" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G663" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="H663" t="s">
         <v>2376</v>
-      </c>
-[...1 lines deleted...]
-        <v>2377</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2378</v>
+        <v>2377</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
         <v>76</v>
       </c>
       <c r="D664" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E664" t="s">
         <v>2342</v>
       </c>
-      <c r="E664" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F664" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G664" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H664" t="s">
         <v>2379</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2381</v>
+        <v>2380</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
         <v>81</v>
       </c>
       <c r="D665" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E665" t="s">
         <v>2342</v>
       </c>
-      <c r="E665" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F665" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G665" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="H665" t="s">
         <v>2382</v>
-      </c>
-[...1 lines deleted...]
-        <v>2383</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2384</v>
+        <v>2383</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
         <v>86</v>
       </c>
       <c r="D666" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E666" t="s">
         <v>2342</v>
       </c>
-      <c r="E666" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F666" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G666" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="H666" t="s">
         <v>2385</v>
-      </c>
-[...1 lines deleted...]
-        <v>2386</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2387</v>
+        <v>2386</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
         <v>91</v>
       </c>
       <c r="D667" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E667" t="s">
         <v>2342</v>
       </c>
-      <c r="E667" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F667" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G667" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="H667" t="s">
         <v>2388</v>
-      </c>
-[...1 lines deleted...]
-        <v>2389</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2390</v>
+        <v>2389</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
         <v>95</v>
       </c>
       <c r="D668" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E668" t="s">
         <v>2342</v>
       </c>
-      <c r="E668" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F668" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G668" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="H668" t="s">
         <v>2391</v>
-      </c>
-[...1 lines deleted...]
-        <v>2392</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2393</v>
+        <v>2392</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
         <v>100</v>
       </c>
       <c r="D669" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E669" t="s">
         <v>2342</v>
       </c>
-      <c r="E669" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F669" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G669" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="H669" t="s">
         <v>2394</v>
-      </c>
-[...1 lines deleted...]
-        <v>2395</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2396</v>
+        <v>2395</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
         <v>104</v>
       </c>
       <c r="D670" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E670" t="s">
         <v>2342</v>
       </c>
-      <c r="E670" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F670" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G670" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H670" t="s">
         <v>2397</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2399</v>
+        <v>2398</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
         <v>108</v>
       </c>
       <c r="D671" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E671" t="s">
         <v>2342</v>
       </c>
-      <c r="E671" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F671" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G671" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H671" t="s">
         <v>2400</v>
-      </c>
-[...1 lines deleted...]
-        <v>2401</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2402</v>
+        <v>2401</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
         <v>112</v>
       </c>
       <c r="D672" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E672" t="s">
         <v>2342</v>
       </c>
-      <c r="E672" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F672" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G672" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H672" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>116</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F673" t="s">
+        <v>467</v>
+      </c>
+      <c r="G673" s="1" t="s">
         <v>2405</v>
       </c>
-      <c r="B673" t="s">
-[...14 lines deleted...]
-      <c r="G673" s="1" t="s">
+      <c r="H673" t="s">
         <v>2406</v>
-      </c>
-[...1 lines deleted...]
-        <v>2407</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>120</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F674" t="s">
+        <v>467</v>
+      </c>
+      <c r="G674" s="1" t="s">
         <v>2408</v>
       </c>
-      <c r="B674" t="s">
-[...14 lines deleted...]
-      <c r="G674" s="1" t="s">
+      <c r="H674" t="s">
         <v>2409</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>124</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F675" t="s">
+        <v>467</v>
+      </c>
+      <c r="G675" s="1" t="s">
         <v>2411</v>
       </c>
-      <c r="B675" t="s">
-[...14 lines deleted...]
-      <c r="G675" s="1" t="s">
+      <c r="H675" t="s">
         <v>2412</v>
-      </c>
-[...1 lines deleted...]
-        <v>2413</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>128</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F676" t="s">
+        <v>467</v>
+      </c>
+      <c r="G676" s="1" t="s">
         <v>2414</v>
       </c>
-      <c r="B676" t="s">
-[...14 lines deleted...]
-      <c r="G676" s="1" t="s">
+      <c r="H676" t="s">
         <v>2415</v>
-      </c>
-[...1 lines deleted...]
-        <v>2416</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>132</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F677" t="s">
+        <v>467</v>
+      </c>
+      <c r="G677" s="1" t="s">
         <v>2417</v>
       </c>
-      <c r="B677" t="s">
-[...14 lines deleted...]
-      <c r="G677" s="1" t="s">
+      <c r="H677" t="s">
         <v>2418</v>
-      </c>
-[...1 lines deleted...]
-        <v>2419</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>136</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F678" t="s">
+        <v>467</v>
+      </c>
+      <c r="G678" s="1" t="s">
         <v>2420</v>
       </c>
-      <c r="B678" t="s">
-[...14 lines deleted...]
-      <c r="G678" s="1" t="s">
+      <c r="H678" t="s">
         <v>2421</v>
-      </c>
-[...1 lines deleted...]
-        <v>2422</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>140</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F679" t="s">
+        <v>467</v>
+      </c>
+      <c r="G679" s="1" t="s">
         <v>2423</v>
       </c>
-      <c r="B679" t="s">
-[...14 lines deleted...]
-      <c r="G679" s="1" t="s">
+      <c r="H679" t="s">
         <v>2424</v>
-      </c>
-[...1 lines deleted...]
-        <v>2425</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2426</v>
+        <v>2425</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
         <v>10</v>
       </c>
       <c r="D680" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E680" t="s">
         <v>2427</v>
       </c>
-      <c r="E680" t="s">
+      <c r="F680" t="s">
         <v>2428</v>
       </c>
-      <c r="F680" t="s">
+      <c r="G680" s="1" t="s">
         <v>2429</v>
       </c>
-      <c r="G680" s="1" t="s">
+      <c r="H680" t="s">
         <v>2430</v>
-      </c>
-[...1 lines deleted...]
-        <v>2431</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2432</v>
+        <v>2431</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
         <v>17</v>
       </c>
       <c r="D681" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E681" t="s">
         <v>2427</v>
       </c>
-      <c r="E681" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F681" t="s">
+        <v>2432</v>
+      </c>
+      <c r="G681" s="1" t="s">
         <v>2433</v>
       </c>
-      <c r="G681" s="1" t="s">
+      <c r="H681" t="s">
         <v>2434</v>
-      </c>
-[...1 lines deleted...]
-        <v>2435</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2436</v>
+        <v>2435</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
         <v>31</v>
       </c>
       <c r="D682" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E682" t="s">
         <v>2427</v>
       </c>
-      <c r="E682" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F682" t="s">
+        <v>2436</v>
+      </c>
+      <c r="G682" s="1" t="s">
         <v>2437</v>
       </c>
-      <c r="G682" s="1" t="s">
+      <c r="H682" t="s">
         <v>2438</v>
-      </c>
-[...1 lines deleted...]
-        <v>2439</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2440</v>
+        <v>2439</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
         <v>36</v>
       </c>
       <c r="D683" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E683" t="s">
         <v>2427</v>
       </c>
-      <c r="E683" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F683" t="s">
+        <v>2440</v>
+      </c>
+      <c r="G683" s="1" t="s">
         <v>2441</v>
       </c>
-      <c r="G683" s="1" t="s">
+      <c r="H683" t="s">
         <v>2442</v>
-      </c>
-[...1 lines deleted...]
-        <v>2443</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2444</v>
+        <v>2443</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
         <v>40</v>
       </c>
       <c r="D684" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E684" t="s">
         <v>2427</v>
       </c>
-      <c r="E684" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F684" t="s">
+        <v>2444</v>
+      </c>
+      <c r="G684" s="1" t="s">
         <v>2445</v>
       </c>
-      <c r="G684" s="1" t="s">
+      <c r="H684" t="s">
         <v>2446</v>
-      </c>
-[...1 lines deleted...]
-        <v>2447</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2448</v>
+        <v>2447</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
         <v>44</v>
       </c>
       <c r="D685" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E685" t="s">
         <v>2427</v>
       </c>
-      <c r="E685" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F685" t="s">
+        <v>2448</v>
+      </c>
+      <c r="G685" s="1" t="s">
         <v>2449</v>
       </c>
-      <c r="G685" s="1" t="s">
+      <c r="H685" t="s">
         <v>2450</v>
-      </c>
-[...1 lines deleted...]
-        <v>2451</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2452</v>
+        <v>2451</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
         <v>49</v>
       </c>
       <c r="D686" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E686" t="s">
         <v>2427</v>
       </c>
-      <c r="E686" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F686" t="s">
-        <v>2449</v>
+        <v>2448</v>
       </c>
       <c r="G686" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="H686" t="s">
         <v>2453</v>
-      </c>
-[...1 lines deleted...]
-        <v>2454</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2455</v>
+        <v>2454</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
         <v>54</v>
       </c>
       <c r="D687" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E687" t="s">
         <v>2427</v>
       </c>
-      <c r="E687" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F687" t="s">
-        <v>2449</v>
+        <v>2448</v>
       </c>
       <c r="G687" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="H687" t="s">
         <v>2456</v>
-      </c>
-[...1 lines deleted...]
-        <v>2457</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2458</v>
+        <v>2457</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
         <v>59</v>
       </c>
       <c r="D688" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E688" t="s">
         <v>2427</v>
       </c>
-      <c r="E688" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F688" t="s">
-        <v>2449</v>
+        <v>2448</v>
       </c>
       <c r="G688" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H688" t="s">
         <v>2459</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2461</v>
+        <v>2460</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
         <v>63</v>
       </c>
       <c r="D689" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E689" t="s">
         <v>2427</v>
       </c>
-      <c r="E689" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F689" t="s">
-        <v>2449</v>
+        <v>2448</v>
       </c>
       <c r="G689" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="H689" t="s">
         <v>2462</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2464</v>
+        <v>2463</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
         <v>67</v>
       </c>
       <c r="D690" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E690" t="s">
         <v>2427</v>
       </c>
-      <c r="E690" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F690" t="s">
-        <v>2449</v>
+        <v>2448</v>
       </c>
       <c r="G690" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="H690" t="s">
         <v>2465</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2467</v>
+        <v>2466</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
         <v>71</v>
       </c>
       <c r="D691" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E691" t="s">
         <v>2427</v>
       </c>
-      <c r="E691" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F691" t="s">
-        <v>2449</v>
+        <v>2448</v>
       </c>
       <c r="G691" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="H691" t="s">
         <v>2468</v>
-      </c>
-[...1 lines deleted...]
-        <v>2469</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2470</v>
+        <v>2469</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
         <v>76</v>
       </c>
       <c r="D692" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E692" t="s">
         <v>2427</v>
       </c>
-      <c r="E692" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F692" t="s">
-        <v>2449</v>
+        <v>2448</v>
       </c>
       <c r="G692" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="H692" t="s">
         <v>2471</v>
-      </c>
-[...1 lines deleted...]
-        <v>2472</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2473</v>
+        <v>2472</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
         <v>10</v>
       </c>
       <c r="D693" t="s">
-        <v>2427</v>
+        <v>2426</v>
       </c>
       <c r="E693" t="s">
+        <v>2473</v>
+      </c>
+      <c r="F693" t="s">
         <v>2474</v>
       </c>
-      <c r="F693" t="s">
+      <c r="G693" s="1" t="s">
         <v>2475</v>
       </c>
-      <c r="G693" s="1" t="s">
+      <c r="H693" t="s">
         <v>2476</v>
-      </c>
-[...1 lines deleted...]
-        <v>2477</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2478</v>
+        <v>2477</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
         <v>17</v>
       </c>
       <c r="D694" t="s">
-        <v>2427</v>
+        <v>2426</v>
       </c>
       <c r="E694" t="s">
+        <v>2473</v>
+      </c>
+      <c r="F694" t="s">
         <v>2474</v>
       </c>
-      <c r="F694" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G694" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H694" t="s">
         <v>2479</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2481</v>
+        <v>2480</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
         <v>10</v>
       </c>
       <c r="D695" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E695" t="s">
         <v>2482</v>
       </c>
-      <c r="E695" t="s">
+      <c r="F695" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>2484</v>
       </c>
       <c r="H695" t="s">
         <v>2485</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
         <v>2486</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
         <v>17</v>
       </c>
       <c r="D696" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E696" t="s">
         <v>2482</v>
       </c>
-      <c r="E696" t="s">
+      <c r="F696" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G696" s="1" t="s">
         <v>2487</v>
       </c>
       <c r="H696" t="s">
         <v>2488</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
         <v>2489</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
         <v>31</v>
       </c>
       <c r="D697" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E697" t="s">
         <v>2482</v>
       </c>
-      <c r="E697" t="s">
+      <c r="F697" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>2490</v>
       </c>
       <c r="H697" t="s">
         <v>2491</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
         <v>2492</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
         <v>36</v>
       </c>
       <c r="D698" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E698" t="s">
         <v>2482</v>
       </c>
-      <c r="E698" t="s">
+      <c r="F698" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>2493</v>
       </c>
       <c r="H698" t="s">
         <v>2494</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
         <v>2495</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
         <v>40</v>
       </c>
       <c r="D699" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E699" t="s">
         <v>2482</v>
       </c>
-      <c r="E699" t="s">
+      <c r="F699" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>2496</v>
       </c>
       <c r="H699" t="s">
         <v>2497</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
         <v>2498</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
         <v>44</v>
       </c>
       <c r="D700" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E700" t="s">
         <v>2482</v>
       </c>
-      <c r="E700" t="s">
+      <c r="F700" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>2499</v>
       </c>
       <c r="H700" t="s">
         <v>2500</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
         <v>2501</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
         <v>49</v>
       </c>
       <c r="D701" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E701" t="s">
         <v>2482</v>
       </c>
-      <c r="E701" t="s">
+      <c r="F701" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>2502</v>
       </c>
       <c r="H701" t="s">
         <v>2503</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
         <v>2504</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
         <v>54</v>
       </c>
       <c r="D702" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E702" t="s">
         <v>2482</v>
       </c>
-      <c r="E702" t="s">
+      <c r="F702" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>2505</v>
       </c>
       <c r="H702" t="s">
         <v>2506</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
         <v>2507</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
         <v>59</v>
       </c>
       <c r="D703" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E703" t="s">
         <v>2482</v>
       </c>
-      <c r="E703" t="s">
+      <c r="F703" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G703" s="1" t="s">
         <v>2508</v>
       </c>
       <c r="H703" t="s">
         <v>2509</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
         <v>2510</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
         <v>63</v>
       </c>
       <c r="D704" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E704" t="s">
         <v>2482</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483</v>
       </c>
       <c r="G704" s="1" t="s">
         <v>2511</v>
       </c>
       <c r="H704" t="s">
         <v>2512</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
         <v>2513</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
         <v>67</v>
       </c>
       <c r="D705" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E705" t="s">
         <v>2482</v>
       </c>
-      <c r="E705" t="s">
+      <c r="F705" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G705" s="1" t="s">
         <v>2514</v>
       </c>
       <c r="H705" t="s">
         <v>2515</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
         <v>2516</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
         <v>71</v>
       </c>
       <c r="D706" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E706" t="s">
         <v>2482</v>
       </c>
-      <c r="E706" t="s">
+      <c r="F706" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G706" s="1" t="s">
         <v>2517</v>
       </c>
       <c r="H706" t="s">
         <v>2518</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
         <v>2519</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
         <v>76</v>
       </c>
       <c r="D707" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E707" t="s">
         <v>2482</v>
       </c>
-      <c r="E707" t="s">
+      <c r="F707" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G707" s="1" t="s">
         <v>2520</v>
       </c>
       <c r="H707" t="s">
         <v>2521</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
         <v>2522</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
         <v>81</v>
       </c>
       <c r="D708" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E708" t="s">
         <v>2482</v>
       </c>
-      <c r="E708" t="s">
+      <c r="F708" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G708" s="1" t="s">
         <v>2523</v>
       </c>
       <c r="H708" t="s">
         <v>2524</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
         <v>2525</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
         <v>86</v>
       </c>
       <c r="D709" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E709" t="s">
         <v>2482</v>
       </c>
-      <c r="E709" t="s">
+      <c r="F709" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G709" s="1" t="s">
         <v>2526</v>
       </c>
       <c r="H709" t="s">
         <v>2527</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
         <v>2528</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
         <v>91</v>
       </c>
       <c r="D710" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E710" t="s">
         <v>2482</v>
       </c>
-      <c r="E710" t="s">
+      <c r="F710" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G710" s="1" t="s">
         <v>2529</v>
       </c>
       <c r="H710" t="s">
         <v>2530</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
         <v>2531</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
         <v>95</v>
       </c>
       <c r="D711" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E711" t="s">
         <v>2482</v>
       </c>
-      <c r="E711" t="s">
+      <c r="F711" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G711" s="1" t="s">
         <v>2532</v>
       </c>
       <c r="H711" t="s">
         <v>2533</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
         <v>2534</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
         <v>100</v>
       </c>
       <c r="D712" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E712" t="s">
         <v>2482</v>
       </c>
-      <c r="E712" t="s">
+      <c r="F712" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G712" s="1" t="s">
         <v>2535</v>
       </c>
       <c r="H712" t="s">
         <v>2536</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
         <v>2537</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
         <v>104</v>
       </c>
       <c r="D713" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E713" t="s">
         <v>2482</v>
       </c>
-      <c r="E713" t="s">
+      <c r="F713" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>2538</v>
       </c>
       <c r="H713" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
         <v>2540</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
         <v>108</v>
       </c>
       <c r="D714" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E714" t="s">
         <v>2482</v>
       </c>
-      <c r="E714" t="s">
+      <c r="F714" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G714" s="1" t="s">
         <v>2541</v>
       </c>
       <c r="H714" t="s">
         <v>2542</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
         <v>2543</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
         <v>112</v>
       </c>
       <c r="D715" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E715" t="s">
         <v>2482</v>
       </c>
-      <c r="E715" t="s">
+      <c r="F715" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G715" s="1" t="s">
         <v>2544</v>
       </c>
       <c r="H715" t="s">
         <v>2545</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
         <v>2546</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D716" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E716" t="s">
         <v>2482</v>
       </c>
-      <c r="E716" t="s">
+      <c r="F716" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G716" s="1" t="s">
         <v>2547</v>
       </c>
       <c r="H716" t="s">
         <v>2548</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
         <v>2549</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D717" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E717" t="s">
         <v>2482</v>
       </c>
-      <c r="E717" t="s">
+      <c r="F717" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G717" s="1" t="s">
         <v>2550</v>
       </c>
       <c r="H717" t="s">
         <v>2551</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
         <v>2552</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D718" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E718" t="s">
         <v>2482</v>
       </c>
-      <c r="E718" t="s">
+      <c r="F718" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>2553</v>
       </c>
       <c r="H718" t="s">
         <v>2554</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
         <v>2555</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D719" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E719" t="s">
         <v>2482</v>
       </c>
-      <c r="E719" t="s">
+      <c r="F719" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>2556</v>
       </c>
       <c r="H719" t="s">
         <v>2557</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
         <v>2558</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D720" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E720" t="s">
         <v>2482</v>
       </c>
-      <c r="E720" t="s">
+      <c r="F720" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G720" s="1" t="s">
         <v>2559</v>
       </c>
       <c r="H720" t="s">
         <v>2560</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
         <v>2561</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D721" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E721" t="s">
         <v>2482</v>
       </c>
-      <c r="E721" t="s">
+      <c r="F721" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G721" s="1" t="s">
         <v>2562</v>
       </c>
       <c r="H721" t="s">
         <v>2563</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
         <v>2564</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D722" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E722" t="s">
         <v>2482</v>
       </c>
-      <c r="E722" t="s">
+      <c r="F722" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>2565</v>
       </c>
       <c r="H722" t="s">
         <v>2566</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
         <v>2567</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D723" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E723" t="s">
         <v>2482</v>
       </c>
-      <c r="E723" t="s">
+      <c r="F723" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G723" s="1" t="s">
         <v>2568</v>
       </c>
       <c r="H723" t="s">
         <v>2569</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
         <v>2570</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D724" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E724" t="s">
         <v>2482</v>
       </c>
-      <c r="E724" t="s">
+      <c r="F724" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G724" s="1" t="s">
         <v>2571</v>
       </c>
       <c r="H724" t="s">
         <v>2572</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
         <v>2573</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D725" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E725" t="s">
         <v>2482</v>
       </c>
-      <c r="E725" t="s">
+      <c r="F725" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G725" s="1" t="s">
         <v>2574</v>
       </c>
       <c r="H725" t="s">
         <v>2575</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
         <v>2576</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D726" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E726" t="s">
         <v>2482</v>
       </c>
-      <c r="E726" t="s">
+      <c r="F726" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G726" s="1" t="s">
         <v>2577</v>
       </c>
       <c r="H726" t="s">
         <v>2578</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
         <v>2579</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D727" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E727" t="s">
         <v>2482</v>
       </c>
-      <c r="E727" t="s">
+      <c r="F727" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G727" s="1" t="s">
         <v>2580</v>
       </c>
       <c r="H727" t="s">
         <v>2581</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
         <v>2582</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D728" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E728" t="s">
         <v>2482</v>
       </c>
-      <c r="E728" t="s">
+      <c r="F728" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G728" s="1" t="s">
         <v>2583</v>
       </c>
       <c r="H728" t="s">
         <v>2584</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
         <v>2585</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D729" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E729" t="s">
         <v>2482</v>
       </c>
-      <c r="E729" t="s">
+      <c r="F729" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G729" s="1" t="s">
         <v>2586</v>
       </c>
       <c r="H729" t="s">
         <v>2587</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
         <v>2588</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D730" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E730" t="s">
         <v>2482</v>
       </c>
-      <c r="E730" t="s">
+      <c r="F730" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G730" s="1" t="s">
         <v>2589</v>
       </c>
       <c r="H730" t="s">
         <v>2590</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
         <v>2591</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D731" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E731" t="s">
         <v>2482</v>
       </c>
-      <c r="E731" t="s">
+      <c r="F731" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G731" s="1" t="s">
         <v>2592</v>
       </c>
       <c r="H731" t="s">
         <v>2593</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
         <v>2594</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D732" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E732" t="s">
         <v>2482</v>
       </c>
-      <c r="E732" t="s">
+      <c r="F732" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G732" s="1" t="s">
         <v>2595</v>
       </c>
       <c r="H732" t="s">
         <v>2596</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
         <v>2597</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D733" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E733" t="s">
         <v>2482</v>
       </c>
-      <c r="E733" t="s">
+      <c r="F733" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G733" s="1" t="s">
         <v>2598</v>
       </c>
       <c r="H733" t="s">
         <v>2599</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
         <v>2600</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D734" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E734" t="s">
         <v>2482</v>
       </c>
-      <c r="E734" t="s">
+      <c r="F734" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G734" s="1" t="s">
         <v>2601</v>
       </c>
       <c r="H734" t="s">
         <v>2602</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
         <v>2603</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D735" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E735" t="s">
         <v>2482</v>
       </c>
-      <c r="E735" t="s">
+      <c r="F735" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>2604</v>
       </c>
       <c r="H735" t="s">
         <v>2605</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
         <v>2606</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D736" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E736" t="s">
         <v>2482</v>
       </c>
-      <c r="E736" t="s">
+      <c r="F736" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G736" s="1" t="s">
         <v>2607</v>
       </c>
       <c r="H736" t="s">
         <v>2608</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
         <v>2609</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D737" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E737" t="s">
         <v>2482</v>
       </c>
-      <c r="E737" t="s">
+      <c r="F737" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G737" s="1" t="s">
         <v>2610</v>
       </c>
       <c r="H737" t="s">
         <v>2611</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
         <v>2612</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D738" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E738" t="s">
         <v>2482</v>
       </c>
-      <c r="E738" t="s">
+      <c r="F738" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G738" s="1" t="s">
         <v>2613</v>
       </c>
       <c r="H738" t="s">
         <v>2614</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
         <v>2615</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D739" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E739" t="s">
         <v>2482</v>
       </c>
-      <c r="E739" t="s">
+      <c r="F739" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>2616</v>
       </c>
       <c r="H739" t="s">
         <v>2617</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
         <v>2618</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D740" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E740" t="s">
         <v>2482</v>
       </c>
-      <c r="E740" t="s">
+      <c r="F740" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G740" s="1" t="s">
         <v>2619</v>
       </c>
       <c r="H740" t="s">
         <v>2620</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
         <v>2621</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D741" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E741" t="s">
         <v>2482</v>
       </c>
-      <c r="E741" t="s">
+      <c r="F741" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>2622</v>
       </c>
       <c r="H741" t="s">
         <v>2623</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
         <v>2624</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D742" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E742" t="s">
         <v>2482</v>
       </c>
-      <c r="E742" t="s">
+      <c r="F742" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>2625</v>
       </c>
       <c r="H742" t="s">
         <v>2626</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
         <v>2627</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D743" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E743" t="s">
         <v>2482</v>
       </c>
-      <c r="E743" t="s">
+      <c r="F743" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G743" s="1" t="s">
         <v>2628</v>
       </c>
       <c r="H743" t="s">
         <v>2629</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
         <v>2630</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D744" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E744" t="s">
         <v>2482</v>
       </c>
-      <c r="E744" t="s">
+      <c r="F744" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G744" s="1" t="s">
         <v>2631</v>
       </c>
       <c r="H744" t="s">
         <v>2632</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
         <v>2633</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D745" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E745" t="s">
         <v>2482</v>
       </c>
-      <c r="E745" t="s">
+      <c r="F745" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G745" s="1" t="s">
         <v>2634</v>
       </c>
       <c r="H745" t="s">
         <v>2635</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
         <v>2636</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D746" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E746" t="s">
         <v>2482</v>
       </c>
-      <c r="E746" t="s">
+      <c r="F746" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>2637</v>
       </c>
       <c r="H746" t="s">
         <v>2638</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
         <v>2639</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D747" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E747" t="s">
         <v>2482</v>
       </c>
-      <c r="E747" t="s">
+      <c r="F747" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G747" s="1" t="s">
         <v>2640</v>
       </c>
       <c r="H747" t="s">
         <v>2641</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
         <v>2642</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D748" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E748" t="s">
         <v>2482</v>
       </c>
-      <c r="E748" t="s">
+      <c r="F748" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G748" s="1" t="s">
         <v>2643</v>
       </c>
       <c r="H748" t="s">
         <v>2644</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
         <v>2645</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D749" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E749" t="s">
         <v>2482</v>
       </c>
-      <c r="E749" t="s">
+      <c r="F749" t="s">
         <v>2483</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G749" s="1" t="s">
         <v>2646</v>
       </c>
       <c r="H749" t="s">
         <v>2647</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
         <v>2648</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
         <v>10</v>
       </c>
       <c r="D750" t="s">
         <v>2649</v>
       </c>
       <c r="E750" t="s">
         <v>2650</v>
       </c>
       <c r="F750" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>2651</v>
       </c>
       <c r="H750" t="s">
         <v>2652</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
         <v>2653</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
         <v>17</v>
       </c>
       <c r="D751" t="s">
         <v>2649</v>
       </c>
       <c r="E751" t="s">
         <v>2650</v>
       </c>
       <c r="F751" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G751" s="1" t="s">
         <v>2654</v>
       </c>
       <c r="H751" t="s">
         <v>2655</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
         <v>2656</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
         <v>31</v>
       </c>
       <c r="D752" t="s">
         <v>2649</v>
       </c>
       <c r="E752" t="s">
         <v>2650</v>
       </c>
       <c r="F752" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G752" s="1" t="s">
         <v>2657</v>
       </c>
       <c r="H752" t="s">
         <v>2658</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
         <v>2659</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
         <v>36</v>
       </c>
       <c r="D753" t="s">
         <v>2649</v>
       </c>
       <c r="E753" t="s">
         <v>2650</v>
       </c>
       <c r="F753" t="s">
@@ -28277,207 +28277,207 @@
       </c>
       <c r="G753" s="1" t="s">
         <v>2661</v>
       </c>
       <c r="H753" t="s">
         <v>2662</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
         <v>2663</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
         <v>40</v>
       </c>
       <c r="D754" t="s">
         <v>2649</v>
       </c>
       <c r="E754" t="s">
         <v>2650</v>
       </c>
       <c r="F754" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G754" s="1" t="s">
         <v>2664</v>
       </c>
       <c r="H754" t="s">
         <v>2665</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
         <v>2666</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
         <v>44</v>
       </c>
       <c r="D755" t="s">
         <v>2649</v>
       </c>
       <c r="E755" t="s">
         <v>2650</v>
       </c>
       <c r="F755" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G755" s="1" t="s">
         <v>2667</v>
       </c>
       <c r="H755" t="s">
         <v>2668</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
         <v>2669</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
         <v>49</v>
       </c>
       <c r="D756" t="s">
         <v>2649</v>
       </c>
       <c r="E756" t="s">
         <v>2650</v>
       </c>
       <c r="F756" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G756" s="1" t="s">
         <v>2670</v>
       </c>
       <c r="H756" t="s">
         <v>2671</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
         <v>2672</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
         <v>54</v>
       </c>
       <c r="D757" t="s">
         <v>2649</v>
       </c>
       <c r="E757" t="s">
         <v>2650</v>
       </c>
       <c r="F757" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G757" s="1" t="s">
         <v>2673</v>
       </c>
       <c r="H757" t="s">
         <v>2674</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
         <v>2675</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
         <v>59</v>
       </c>
       <c r="D758" t="s">
         <v>2649</v>
       </c>
       <c r="E758" t="s">
         <v>2650</v>
       </c>
       <c r="F758" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G758" s="1" t="s">
         <v>2676</v>
       </c>
       <c r="H758" t="s">
         <v>2677</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
         <v>2678</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
         <v>63</v>
       </c>
       <c r="D759" t="s">
         <v>2649</v>
       </c>
       <c r="E759" t="s">
         <v>2650</v>
       </c>
       <c r="F759" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G759" s="1" t="s">
         <v>2679</v>
       </c>
       <c r="H759" t="s">
         <v>2680</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
         <v>2681</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
         <v>67</v>
       </c>
       <c r="D760" t="s">
         <v>2649</v>
       </c>
       <c r="E760" t="s">
         <v>2650</v>
       </c>
       <c r="F760" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G760" s="1" t="s">
         <v>2682</v>
       </c>
       <c r="H760" t="s">
         <v>2683</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
         <v>2684</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
         <v>71</v>
       </c>
       <c r="D761" t="s">
         <v>2649</v>
       </c>
       <c r="E761" t="s">
         <v>2650</v>
       </c>
       <c r="F761" t="s">
@@ -28485,77 +28485,77 @@
       </c>
       <c r="G761" s="1" t="s">
         <v>2686</v>
       </c>
       <c r="H761" t="s">
         <v>2687</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
         <v>2688</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
         <v>76</v>
       </c>
       <c r="D762" t="s">
         <v>2649</v>
       </c>
       <c r="E762" t="s">
         <v>2650</v>
       </c>
       <c r="F762" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G762" s="1" t="s">
         <v>2689</v>
       </c>
       <c r="H762" t="s">
         <v>2690</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
         <v>2691</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
         <v>81</v>
       </c>
       <c r="D763" t="s">
         <v>2649</v>
       </c>
       <c r="E763" t="s">
         <v>2650</v>
       </c>
       <c r="F763" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G763" s="1" t="s">
         <v>2692</v>
       </c>
       <c r="H763" t="s">
         <v>2693</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
         <v>2694</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
         <v>86</v>
       </c>
       <c r="D764" t="s">
         <v>2649</v>
       </c>
       <c r="E764" t="s">
         <v>2650</v>
       </c>
       <c r="F764" t="s">
@@ -28615,77 +28615,77 @@
       </c>
       <c r="G766" s="1" t="s">
         <v>2704</v>
       </c>
       <c r="H766" t="s">
         <v>2705</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
         <v>2706</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
         <v>100</v>
       </c>
       <c r="D767" t="s">
         <v>2649</v>
       </c>
       <c r="E767" t="s">
         <v>2650</v>
       </c>
       <c r="F767" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G767" s="1" t="s">
         <v>2707</v>
       </c>
       <c r="H767" t="s">
         <v>2708</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
         <v>2709</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
         <v>104</v>
       </c>
       <c r="D768" t="s">
         <v>2649</v>
       </c>
       <c r="E768" t="s">
         <v>2650</v>
       </c>
       <c r="F768" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G768" s="1" t="s">
         <v>2710</v>
       </c>
       <c r="H768" t="s">
         <v>2711</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
         <v>2712</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
         <v>108</v>
       </c>
       <c r="D769" t="s">
         <v>2649</v>
       </c>
       <c r="E769" t="s">
         <v>2650</v>
       </c>
       <c r="F769" t="s">
@@ -28710,441 +28710,441 @@
       </c>
       <c r="D770" t="s">
         <v>2649</v>
       </c>
       <c r="E770" t="s">
         <v>2650</v>
       </c>
       <c r="F770" t="s">
         <v>2685</v>
       </c>
       <c r="G770" s="1" t="s">
         <v>2717</v>
       </c>
       <c r="H770" t="s">
         <v>2718</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
         <v>2719</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D771" t="s">
         <v>2649</v>
       </c>
       <c r="E771" t="s">
         <v>2650</v>
       </c>
       <c r="F771" t="s">
         <v>2720</v>
       </c>
       <c r="G771" s="1" t="s">
         <v>2721</v>
       </c>
       <c r="H771" t="s">
         <v>2722</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
         <v>2723</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D772" t="s">
         <v>2649</v>
       </c>
       <c r="E772" t="s">
         <v>2650</v>
       </c>
       <c r="F772" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G772" s="1" t="s">
         <v>2724</v>
       </c>
       <c r="H772" t="s">
         <v>2725</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
         <v>2726</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D773" t="s">
         <v>2649</v>
       </c>
       <c r="E773" t="s">
         <v>2650</v>
       </c>
       <c r="F773" t="s">
         <v>2727</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="H773" t="s">
         <v>2729</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
         <v>2730</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D774" t="s">
         <v>2649</v>
       </c>
       <c r="E774" t="s">
         <v>2650</v>
       </c>
       <c r="F774" t="s">
         <v>2731</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>2732</v>
       </c>
       <c r="H774" t="s">
         <v>2733</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
         <v>2734</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D775" t="s">
         <v>2649</v>
       </c>
       <c r="E775" t="s">
         <v>2650</v>
       </c>
       <c r="F775" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G775" s="1" t="s">
         <v>2735</v>
       </c>
       <c r="H775" t="s">
         <v>2736</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
         <v>2737</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D776" t="s">
         <v>2649</v>
       </c>
       <c r="E776" t="s">
         <v>2650</v>
       </c>
       <c r="F776" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>2738</v>
       </c>
       <c r="H776" t="s">
         <v>2739</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
         <v>2740</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D777" t="s">
         <v>2649</v>
       </c>
       <c r="E777" t="s">
         <v>2650</v>
       </c>
       <c r="F777" t="s">
         <v>2741</v>
       </c>
       <c r="G777" s="1" t="s">
         <v>2742</v>
       </c>
       <c r="H777" t="s">
         <v>2743</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
         <v>2744</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D778" t="s">
         <v>2649</v>
       </c>
       <c r="E778" t="s">
         <v>2650</v>
       </c>
       <c r="F778" t="s">
         <v>2741</v>
       </c>
       <c r="G778" s="1" t="s">
         <v>2745</v>
       </c>
       <c r="H778" t="s">
         <v>2746</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
         <v>2747</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D779" t="s">
         <v>2649</v>
       </c>
       <c r="E779" t="s">
         <v>2650</v>
       </c>
       <c r="F779" t="s">
         <v>2748</v>
       </c>
       <c r="G779" s="1" t="s">
         <v>2749</v>
       </c>
       <c r="H779" t="s">
         <v>2750</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
         <v>2751</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D780" t="s">
         <v>2649</v>
       </c>
       <c r="E780" t="s">
         <v>2650</v>
       </c>
       <c r="F780" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G780" s="1" t="s">
         <v>2752</v>
       </c>
       <c r="H780" t="s">
         <v>2753</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
         <v>2754</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D781" t="s">
         <v>2649</v>
       </c>
       <c r="E781" t="s">
         <v>2650</v>
       </c>
       <c r="F781" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G781" s="1" t="s">
         <v>2755</v>
       </c>
       <c r="H781" t="s">
         <v>2756</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
         <v>2757</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D782" t="s">
         <v>2649</v>
       </c>
       <c r="E782" t="s">
         <v>2650</v>
       </c>
       <c r="F782" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G782" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="H782" t="s">
         <v>2759</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
         <v>2760</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D783" t="s">
         <v>2649</v>
       </c>
       <c r="E783" t="s">
         <v>2650</v>
       </c>
       <c r="F783" t="s">
         <v>2761</v>
       </c>
       <c r="G783" s="1" t="s">
         <v>2762</v>
       </c>
       <c r="H783" t="s">
         <v>2763</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
         <v>2764</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D784" t="s">
         <v>2649</v>
       </c>
       <c r="E784" t="s">
         <v>2650</v>
       </c>
       <c r="F784" t="s">
         <v>2765</v>
       </c>
       <c r="G784" s="1" t="s">
         <v>2766</v>
       </c>
       <c r="H784" t="s">
         <v>2767</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
         <v>2768</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D785" t="s">
         <v>2649</v>
       </c>
       <c r="E785" t="s">
         <v>2650</v>
       </c>
       <c r="F785" t="s">
-        <v>32</v>
+        <v>2483</v>
       </c>
       <c r="G785" s="1" t="s">
         <v>2769</v>
       </c>
       <c r="H785" t="s">
         <v>2770</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
         <v>2771</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D786" t="s">
         <v>2649</v>
       </c>
       <c r="E786" t="s">
         <v>2650</v>
       </c>
       <c r="F786" t="s">
         <v>2772</v>
       </c>
       <c r="G786" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="H786" t="s">
         <v>2774</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>