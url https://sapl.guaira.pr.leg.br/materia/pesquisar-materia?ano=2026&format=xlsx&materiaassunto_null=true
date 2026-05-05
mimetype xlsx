--- v1 (2026-03-18)
+++ v2 (2026-05-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1088" uniqueCount="502">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1752" uniqueCount="796">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -354,107 +354,218 @@
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2413/projeto_de_lei_n._23.2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Acolhimento familiar para a Pessoa Idosa no Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2411/projeto_de_lei_n._24.2026.pdf</t>
   </si>
   <si>
     <t>Altera a LOA 2026 (Lei Municipal 2.246 de 05/12/2025) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2026 a 2029 (Lei Municipal 2.444 de 05/12/2025) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.445 de 05/12/2025), para criação de dotação por EXCESSO DE ARRECADAÇÃO para abertura de Crédito Especial no valor de R$ 500.000,00 (quinhentos mil reais), e dá outras providências.</t>
   </si>
   <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Adriano Richter</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2430/projeto_de_lei_n._25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o PARLIM - Parlamento Internacional Municipal, formado pela Câmara Municipal de Guaíra - Paraná e Junta Municipal de Santos de Guairá - Departamento de Canindeyú e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2442/projeto_de_lei_n._26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.346 de 20 de março de 2024, do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Beto Salamanca, Keila Marta Francisco, Mirele Paula Cetto Leite</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_n._27.2026.pdf</t>
+  </si>
+  <si>
+    <t>Torna obrigatória a instalação de sistema de videomonitoramento e de dispositivo de alarme contra esquecimento de crianças nos veículos de transporte escolar no Município de Guaíra, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2486/projeto_de_lei_n._28.2026.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga o prazo para implementação da Lei Municipal nº 2.383, de 03 de janeiro de 2025.</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2488/projeto_de_lei_n._29.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera LOA 2026 (Lei Municipal 2.446 de 05/12/2025) e ajusta as programações estabelecidas no Plano Plurianual – 2026 a 2029 (Lei Municipal 2.444 de 05/12/2025) e a Lei de Diretrizes Orçamentárias (Lei Municipal 2.445 de 05/12/2025), para criação de dotação por EXCESSO DE ARRECADAÇÃO no valor de R$ 6.018.510,76 (seis milhões, dezoito mil, quinhentos e dez reais e setenta e seis centavos), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Karina Bach</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_n._30.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.163, de 15 de março de 2021.</t>
+  </si>
+  <si>
     <t>2384</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CCLJ - Comissão de Constituição, Legislação e Justiça</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2384/projeto_de_decreto_legislativo_01.2026.pdf</t>
   </si>
   <si>
     <t>REJEITA o veto integral do Chefe do Poder Executivo Municipal ao Projeto de Lei nº 070/2025.</t>
   </si>
   <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2512/projeto_de_dl_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>MANTEM o veto integral do Chefe do Poder Executivo Municipal ao Projeto de Lei nº 09/2026.</t>
+  </si>
+  <si>
     <t>2328</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2328/projeto_de_resolucao_n_001-2026.pdf</t>
   </si>
   <si>
     <t>Cria o título honorífico de Cidadão Benemérito de Guaíra e dá outras providências.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2356/emenda_n._01.2026_-_pl_11.2026.pdf</t>
   </si>
   <si>
     <t>Acrescenta atribuições ao cargo em comissão de Assessor da Procuradoria da Mulher e altera a nomenclatura dos cargos efetivos de Analista Legislativo/Direito e Analista Legislativo/Imprensa.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2395/emenda_n._02.2026_-_pr_01.2026.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto substitutivo ao Projeto de Resolução nº 01/2026.</t>
   </si>
   <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>Mirele Paula Cetto Leite</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2452/emenda_n._03.2026_-_pl_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivos do Projeto de Lei nº 17/2026 para adequação ao parecer jurídico.</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2460/emenda_n._04.2026_-_pl_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivos do Projeto de Lei nº 25/2026 para adequação ao parecer jurídico.</t>
+  </si>
+  <si>
     <t>2326</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2326/requerimento_no_01.2026_-_mirele_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer informações do Prefeito Municipal relacionadas aos atendimento psicológicos e psiquiátricos prestados pelo Município.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>Gilmar Soares da Fonseca</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_no_02.2026_-_gilmar.pdf</t>
@@ -462,80 +573,113 @@
   <si>
     <t>Requer a retirada do Projeto de Lei nº 74/2025 e a sua reapresentação após ajustes ao texto.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2345/requerimento_no_03.2026_-_mirele_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo relativo aos servidores que atuam diretamente na operação de maquinários pesados e veículos oficiais, incluindo o servidor conhecido como "Marcinho da Retro".</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2378/requerimento_no_04.2026_-_mirele_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo Municipal sobre a aplicação dos recursos autorizados pela Lei Municipal nº 2.212/2022 que criou dotação de R$ 15.000.000,00 para despesas com ações de infraestrutura, urbanismo e iluminação pública.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>Mirele Paula Cetto Leite</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_no_05.2026_-_mirele.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo Municipal sobre o número total de alunos matriculados na rede municipal de ensino, o número total de professores em atividade, independente da função exercida, qualificação completa dos professores, número total de estagiários da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_no_06.2026_-_mirele_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo Municipal sobre o atendimento realizado no Distrito de Oliveira Castro quanto aos Agentes Comunitário de Saúde, Assistentes Sociais, dinâmica de atendimento desses profissionais, periodicidade de atendimento no distrito e qual a forma de acompanhamento das família e quais serviços são ofertados à população distrital.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>Karina Bach</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2419/requerimento_no_07.2026_-_karina.pdf</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo sobre a oferta e o acesso à Profilaxia Pré-Exposição (PrEP) no Município.</t>
   </si>
   <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2477/requerimento_no_08.2026_-_mirele.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Prefeito Municipal informações relativas à implementação do sistema de monitoramento por câmeras nas escolas e CMEIs da rede municipal, conforme dispõe a Lei Municipal nº 2.383/2025.</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>RepÉt</t>
+  </si>
+  <si>
+    <t>Representação</t>
+  </si>
+  <si>
+    <t>Tereza Camilo</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2456/representacao_1.26.pdf</t>
+  </si>
+  <si>
+    <t>Representação por quebra de decoro parlamentar contra a Vereadora Karina Bach.</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>Sandro Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2485/representacao_2.26.pdf</t>
+  </si>
+  <si>
+    <t>Representação por quebra de decoro parlamentar contra a vereadora Karina Bach.</t>
+  </si>
+  <si>
     <t>2414</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Beto Salamanca</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2414/001.2026_-_valberto-_congratulacoes_aplausos_aos_professores_de_guaira-pr.doc</t>
   </si>
   <si>
     <t>Manifesta RECONHECIMENTO, APLAUSOS E CONGRATULAÇÕES AOS PROFESSORES DE GUAÍRA – AMG E SECRETARIA DE EDUCAÇÃO, em virtude da relevante contribuição prestada à educação do município, especialmente pelo trabalho dedicado e comprometido desenvolvido no processo de alfabetização das crianças da rede municipal de ensino, que resultou na conquista do Selo Ouro do Compromisso Nacional Criança Alfabetizada, reconhecimento concedido pelo Ministério da Educação.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
@@ -582,53 +726,50 @@
   <si>
     <t>Indica ao Prefeito Municipal que seja atribuída a denominação “Rua Ana Maria Menel Maravieski” a uma via pública do município, como forma de homenagem póstuma.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_no_05.2026_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja promovida a alteração na redação do artigo 46 da Lei Municipal nº 2.250/2022, no sentido de que o prazo do mandato dos diretores escolares passe a coincidir com o mandato do prefeito municipal.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam promovidas melhorias no sinal de internet sem fio (Wi-Fi), bem como seja realizada a instalação de pontos de energia elétrica para uso da população, tendo em vista a necessidade dos munícipes que fazem uso da área de lazer do Parque do Lago.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>Tereza Camilo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_no_07.2026_-_tereza.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a reforma do salão comunitário localizado no Jardim Zeballos, bem como que seja providenciada a pavimentação, por meio de piso adequado, no parquinho existente junto ao referido centro comunitário.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2346/indicacao_no_08.2026_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja implantada a modalidade de Educação de Jovens e Adultos (EJA) na Escola Municipal Rita Ana de Cássia, localizada na região da Eletrosul.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2347/indicacao_no_09.2026_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam adotadas as medidas para viabilizar a implantação de atendimento veterinário 24 horas, por meio de convênio ou parceria público-privada, destinados a casos de urgência e emergência no Município.</t>
   </si>
   <si>
     <t>2348</t>
@@ -756,113 +897,95 @@
   <si>
     <t>Indica ao Prefeito Municipal que seja viabilizada a implantação de um ponto de ônibus na Avenida Paraná, ao lado do Posto Stop e nas proximidades da Casa Lar.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2374/indicacao_no_23.2026_-_karina_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a pavimentação asfáltica em toda a extensão da Avenida José Gomes da Silva, no Distrito de Oliveira Castro, Município de Guaíra/PR.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_no_24.2026_-_karina_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada campanha de conscientização no Distrito de Oliveira Castro acerca dos riscos e da proibição da queima de entulhos, folhas secas e demais resíduos.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica ao Prefeito Municipal que seja providenciada a instalação de cobertura no portão de entrega das crianças da Escola Municipal Rita de Cássia.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>João Carlos Hartekoff, Keila Marta Francisco</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_no_26.2026_-_joao_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam instalados bancos de pergolado no parque infantil da Praça Duque de Caxias, possibilitando que pais, responsáveis e tutores possam permanecer mais acomodados enquanto acompanham as crianças que utilizam o espaço de lazer.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>Indica ao Prefeito Municipal que seja elaborado e encaminhado a esta Casa de Leis Projeto de Lei que institui o Programa “Bolsa Universitária Guaíra”, destinado à concessão de auxílio financeiro a estudantes do município matriculados em cursos de graduação presenciais em instituições de ensino superior reconhecidas pelo Ministério da Educação (MEC).</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>Cristiane Giangarelli, Karina Bach, Mirele Paula Cetto Leite</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_no_28.2026_-_cristiane_-_karina_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a aquisição de televisores interativos para as salas de aula da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_no_29.2026_-_cristiane_-_karina_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a poda de árvores no Bairro São José, especialmente nas proximidades da Escola Municipal Irmã Maria Leônia.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_no_30.2026_-_cristiane_-_karina_-_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja disponibilizada às escolas e CMEIs da rede municipal requisição para aquisição de óleo dois tempos e/ou combustível necessário para utilização de sopradores destinados à limpeza dos pátios das unidades escolares.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2396/indicacao_no_31.2026_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a melhoria da estrutura física do espaço destinado à equoterapia em nosso município, a fim de atender à demanda da comunidade guairense.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2397/indicacao_no_32.2026_-_joao.pdf</t>
@@ -903,74 +1026,494 @@
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_no_35.2026_-_karina.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas providências para viabilizar a construção de um salão comunitário no Distrito de Oliveira Castro, atendendo a uma antiga reinvindicação dos moradores da comunidade.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_no_36.2026_-_cristiane_e_mirele.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizada a cobertura da área de lazer localizada no CMEI Maria Aparecida.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2422/indicacao_no_37.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
     <t>Indica ao Prefeito Municipal que seja realizada a implantação de galerias pluviais na Rua Elias R. Muntoreanu, nº 1180, no Jardim Zeballos, Guaíra/PR, a fim de solucionar os recorrentes problemas de alagamento na região.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_no_38.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para implantação de estacionamento utilizando o canteiro central da Avenida Otávio Tosta da Silva, iniciando na Travessa Bandeirantes e finalizando na Rua Marechal, abrangendo o trecho localizado nos fundos do Colégio Confracarmo, em frente ao Salão Navegantes, à empresa de ônibus Debus e também nas proximidades da Assistência Social (CRAS).</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_no_39.2026_-_keila.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja promovida a reativação do Conselho Municipal Antidrogas - COMAD, instituído pela Lei Municipal nº 1.239, de 29 de agosto de 2003, no Município de Guaíra/PR.</t>
   </si>
   <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_no_40.2026_-_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para aquisição de mais uma roçadeira hidráulica articulada, acoplada a trator, destinada à manutenção e roçada das estradas urbanas e rurais do Município.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2432/indicacao_no_41.2026_-_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para criação do Programa "Planta Popular", destinado à elaboração gratuita de projetos arquitetônicos (plantas) de residências de até 70m², voltado à população de baixa renda do Município.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_no_42.2026_-_keila.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja providenciada a instalação de poste com iluminação pública em frente ao BPFROn, localizado na Vila Eletrosul.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_no_43.2026_-_keila.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para a instalação de meliponários (caixas de abelhas nativas sem ferrão) no Centro Náutico Marinas do Município.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_no_44.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a revitalização das Ruas Alberto Waldow e Avenida Martin Luther King, no trecho que se inicia na Avenida Osvaldo Cruz, tendo em vista o atual estado de deterioração das referidas vias.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2438/indicacao_no_45.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a revitalização das arquibancadas e do alambrado do campo localizado no Bairro São José.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2443/indicacao_no_46.2026_-_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade técnica e econômica para a construção de um espaço coberto permanente no Centro Náutico Marinas, em área próxima à rampa de acesso de embarcações e à futura Rua do Sol.</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2444/indicacao_no_47.2026_-_karina.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para a implantação de atendimento prioritário às mães e responsáveis atípicos, mesmo quando desacompanhadas de seus dependentes, nas repartições públicas municipais.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2445/indicacao_no_48.2026_-_beto.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que sejam realizadas melhorias no sistema de drenagem de águas pluviais, bem como a adequação dos meios-fios com abertura de acessos às residências na Avenida São Gerônimo, localizada no Parque Industrial.</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2446/indicacao_no_49.2026_-_beto.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para implantação de vagas de estacionamento de curta duração (carga e descarga), com a devida sinalização, na Avenida Otávio Tosta, nas proximidades da empresa Construa Materiais de Construção.</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2447/indicacao_no_50.2026_-_karina.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja verificada e regularizada a execução do serviço de corte de grama no Bairro São José, com a devida extensão à Rua Monteiro Lobato.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2450/indicacao_no_51.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a revitalização da Escola Municipal Áurea Del Cortez Benck, localizada na Vila Alta, contemplando melhorias estruturais e ampliação de espaços.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2451/indicacao_no_52.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a revitalização do campo de futebol localizado no Bairro Tancredo Neves, contemplando a reforma dos alambrados, dos bancos de reservas, bem como a construção de vestiários.</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2453/indicacao_no_53.2026_-_keila_-_cristiane.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a oferta de aulas de workshop de cerâmica no período da tarde, durante os dias de semana, no Município de Guaíra, com o tema "Resgate da Cerâmica: Identidade Cultural de Guaíra".</t>
+  </si>
+  <si>
+    <t>2458</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2458/indicacao_no_54.2026_-_todos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja desenvolvido, em conjunto com a Associação Guairense de Pessoas com Deficiência e a Associação Comercial e Empresarial de Guaíra, programa de adesão voltado à promoção da acessibilidade no comércio local, com a previsão de incentivos e/ou fomento.</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2472/indicacao_no_55.2026_-_todos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para ampliação da cobertura do espaço onde é realizada a feira dos produtores, nos dias de quarta-feira e sábado, incluindo também a área destinada ao estacionamento dos veículos dos clientes.</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2473/indicacao_no_56.2026_-_claudemir.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja avaliada a possibilidade de implantação de uma rotatória no cruzamento das ruas Acácio Nunes e Oliveira Castro, no bairro Vila Velha.</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2474/indicacao_no_57.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja providenciada a instalação de placa informativa na Rua Gabriel Passos, na saída da cidade, sentido à BR-272, com o objetivo de orientar adequadamente os motoristas quanto ao trajeto correto.</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2475/indicacao_no_58.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a revitalização geral do salão comunitário da Vila São Francisco, contemplando melhorias no piso, janelas, reboco, telhado, portas e banheiros.</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>Givanildo José Tirolti, João Carlos Hartekoff</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2476/indicacao_no_59.2026_-_joao_-_givanildo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para construção de uma cancha de malha na comunidade do Cruzeirinho, ao lado do campo de futebol, conforme demonstrados nas imagens anexas.</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2478/indicacao_no_60.2026_-_karina.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada, com urgência, a poda e limpeza da vegetação ao longo da estrada que liga a Vila São Francisco à Vila Santa Clara, bem como a limpeza da área pública localizada na entrada da Vila São Francisco.</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2479/indicacao_no_61.2026_-_karina.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a descentralização dos projetos esportivos, com a implantação de atividades na região da Vila São Francisco e Vila Santa Clara.</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2480/indicacao_no_62.2026_-_cfof.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja instituído protocolo padronizado a ser adotado pelos motoristas do transporte escolar do Município, com a finalidade de orientar a atuação em casos de incidentes ocorridos no interior de ônibus e vans escolares, tais como brigas entre alunos, situações de indisciplina ou quaisquer ocorrências que possam comprometer a segurança dos estudantes.</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2481/indicacao_no_63.2026_-_cfof.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja criado um cargo efetivo, provido por meio de concurso público, de monitor de transporte escolar, com vagas suficientes para cobrir todos os ônibus e vans escolares do Município de Guaíra.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2483/indicacao_no_64.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a revitalização geral do campo de futebol da Vila São Francisco, contemplando a instalação de traves novas, cerca de proteção, rede de contenção ao redor do campo, arquibancada e construção de banheiros.</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2484/indicacao_no_65.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para instituição do "Selo de Comércio com Melhor Acessibilidade" no Município de Guaíra/PR, como forma de reconhecer e incentivar estabelecimentos comerciais que promovam a inclusão e a acessibilidade.</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/indicacao_no_66.2026_-_beto.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a poda de árvores na estrada que dá acesso à Salamanca, nas proximidades do asfalto do Capivari, bem como na região do Rancho Alegre, próximo à residência da família Israel e nas imediações dos novos tanques de peixe, além do reforço de cascalhamento nos referidos trechos.</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/indicacao_no_67.2026_-_beto.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado o reforço do cascalhamento na estrada da Comunidade do Espírito Santo, especialmente no trecho conhecido como "Zaele" e na via de acesso à propriedade do Sr. Zeca Mendonça, bem como a realização de reparos em trecho próximos ao córrego, onde, em dias de chuva, a água escoa sobre a via, comprometendo a trafegabilidade.</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_no_68.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja viabilizada a instalação de placas de identificação com nomes de ruas na comunidade do Cruzeirinho.</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_no_69.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a implantação de uma lombada na Rua da Floresta, nas proximidades da Rua Nelson Mandela, na Vila Alta.</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/indicacao_no_70.2026_-_keila.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que sejam adotadas as providências necessárias para a nomeação oficial da Capela Mortuária do Município de Guaíra.</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/indicacao_no_71.2026_-_cristiane.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a reforma e ampliação da capela mortuária do município, visando adequar o espaço à atual demanda de atendimentos.</t>
+  </si>
+  <si>
+    <t>2504</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/indicacao_no_72.2026_-_gilmar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para a implantação de sistemas de energia solar fotovoltaica em todos os prédios públicos do município, como escolas, CMEIs, Paço Municipal, unidades de saúde e demais repartições, com implementação gradual ao longo da gestão.</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/indicacao_no_73.2026_-_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhada ao Prefeito Municipal, indicação para a denominação de via, no Bairro Florença, preferencialmente a Rua B, com o nome de "João Serafim da Conceição".</t>
+  </si>
+  <si>
     <t>2307</t>
   </si>
   <si>
     <t>PCCLJ</t>
   </si>
   <si>
     <t>Parecer Constituição (CCLJ)</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2307/parecer_01.2026_-_pl_04.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2026, de autoria do Poder Executivo, que concede reajuste de 4,5% aos vencimentos dos servidores municipais. Projeto formal e materialmente constitucional. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Constituição, Legislação e Justiça, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2308/parecer_02.2026_-_pl_05.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2026, de auoria do Poder Executivo, que autoriza repasse financeiro à Associação Assistencial de Guaíra e ao Instituto Hemolab Terezinha Vieira. Projeto formal e materialmente constitucional. Atendimento ao Direito à Saúde. Conclusão unânime da Comissão de Constituição, Legislação e Justiça pela aprovação do projeto.</t>
   </si>
   <si>
     <t>2309</t>
@@ -1065,62 +1608,149 @@
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2400/parecer_13.2026_-_pl_18.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2026. Altera Lei Municipal nº 2.024/2017. Extingue o cargo em comissão de Superintendente da Guarda Municipal e o transforma em função gratificada. Artigo 30, I, da Constituição Federal e 17, I, da Constituição do Estado do Paraná. Iniciativa privativa do Prefeito. Voto favorável do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela aprovação do projeto.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2425/parecer_14.2026_-_pl_20.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20/2026. Cria gratificação por atividade de transporte público coletivo urbano e rural. Matéria de competência municipal. Artigo 30, I, da Constituição Federal e 17, I, da Constituição do Estado do Paraná. Iniciativa privativa do Prefeito. Voto favorável do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela aprovação do projeto.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2426/parecer_15.2026_-_pl_21.2026.pdf</t>
   </si>
   <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2457/parecer_16.2026_-_pl_08.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 08/2026. Institui o Selo Municipal de Acessibilidade. Projeto formalmente inconstitucional. Matéria privativa do Prefeito. Criação de atribuições ao Poder Executivo. Voto contrário do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela rejeição do projeto.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2461/parecer_17.2026_-_pl_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 23/2026. Cria o Programa de Acolhimento para a Pessoa Idosa no Município de Guaíra. Matéria de competência municipal. Interesse local. Criação de atribuições para a Secretaria Municipal de Assistência Social e Secretaria Municipal de Saúde. Iniciativa privativa do Prefeito. Projeto formal e materialmente constitucional. Voto favorável do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela aprovação do projeto.</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2462/parecer_18.2026_-_pl_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 26/2026. Altera Lei Municipal nº 2.346/2024. Fixação bolsa auxílio à família guardiã de crianças e adolescentes. Matéria de competência municipal. Interesse local. Iniciativa do Prefeito, possibilidade. Projeto formal e materialmente constitucional. Voto favorável do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela aprovação do projeto.</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2463/parecer_19.2026_-_pl_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 25/2026. Cria o Parlamento Internacional Municipal. Fórum de Cooperação entre a Câmara Municipal de Guaíra/Brasil e a Junta Municipal de Salto Del Guaíra/Paraguai. Matéria de competência municipal. Interesse local. Organismo do Poder Legislativo. Competência parlamentar. Projeto formal e materialmente constitucional. Voto favorável do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela aprovação do projeto.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2491/parecer_20.2026_-_pelo_2.2025.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda à Lei Orgânica nº 02/2025. Criação das Emendas Parlamentares Impositivas. Projeto formalmente inconstitucional. Matéria Orçamentária é privativa do Prefeito. Inteligência do artigo 165, da Constituição Federal. Voto contrário do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela rejeição do projeto.</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2492/parecer_21.2026_-_pl_44.2025.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 044/2025. Institui fornecimento de alimentação aos alunos das escolas públicas municipais durante o período de férias. Projeto formalmente inconstitucional. Criação de atribuições a órgãos e servidores do Poder Executivo. Matéria privativa do Prefeito. Inteligência do artigo 61, § 1º, II, da Constituição Federal. Voto contrário do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela rejeição do projeto.</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2493/parecer_22.2026_-_pl_13.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 013/2026. Estabelece medidas protetivas e procedimentos para os casos de violência contra os profissionais da educação. Criação de atribuições a órgãos e servidores do Poder Executivo. Projeto formalmente inconstitucional. Matéria privativa do Prefeito. Inteligência do artigo 61, § 1º, II, da Constituição Federal. Voto contrário do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela rejeição do projeto.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/parecer_23.2026_-_pl_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 017/2026. Emenda nº 03/2026. Institui o Programa de Transporte Seguro e Humanizado às Gestantes, Puérperas e Recém-nascidos atendidos pelo SUS. Criação de atribuições a órgãos e servidores do Poder Executivo. Projeto formalmente inconstitucional. Matéria privativa do Prefeito. Inteligência do artigo 61, § 1º, II, da Constituição Federal. Voto contrário do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela rejeição do projeto.</t>
+  </si>
+  <si>
+    <t>2506</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/parecer_24.2026_-_pl_29.2025.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 029/2025. Cria o Programa Sementes do Amanhã, e dá outras providências. Criação de atribuições a órgãos e servidores do Poder Executivo. Projeto formalmente inconstitucional. Matéria privativa do Prefeito. Inteligência do artigo 61, § 1º, II, da Constituição Federal. Voto contrário do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela rejeição do projeto.</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/parecer_25.2026_-_veto_pl_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto ao Projeto de Lei nº 09/2026. Veto Jurídico. Apontada inconstitucionalidade formal. Interesse público para a manutenção do veto. Decisão unanime da Comissão de Constituição, Legislação e Justiça pela manutenção ao veto.</t>
+  </si>
+  <si>
     <t>2316</t>
   </si>
   <si>
     <t>PCOFO</t>
   </si>
   <si>
     <t>Parecer Finanças (CFOF)</t>
   </si>
   <si>
-    <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2316/parecer_no_01.2026_-_pl_02.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2026, de autoria do Poder Executivo, que altera a Lei Orçamentária Anual de 2026, a Lei de Diretrizes Orçamentária de 2026 e o Plano Plurianual 2026-2029. Projeto formal e materialmente constitucional. Compatibilidade com a Lei de Responsabilidade Fiscal. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2317/parecer_no_02.2026_-_pl_03.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 003/2026, de autoria do Poder Executivo, que altera a Lei Orçamentária Anual de 2026, a Lei de Diretrizes Orçamentária de 2026 e o Plano Plurianual 2026-2029. Projeto formal e materialmente constitucional. Compatibilidade com a Lei de Responsabilidade Fiscal. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2318/parecer_no_03.2026_-_pl_04.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2026, de autoria do Poder Executivo, que concede reajuste de 4,5% aos vencimentos dos servidores municipais. Observância dos limites fiscais. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2319</t>
@@ -1206,50 +1836,86 @@
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2405/parecer_no_13.2026_-_pl_19.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 019/2026, de autoria do Poder Executivo, que altera a Lei Orçamentária Anual de 2025, a Lei de Diretrizes Orçamentária de 2025 e o Plano Plurianual 2026-2029. Projeto formal e materialmente constitucional. Compatibilidade com a Lei de Responsabilidade Fiscal. Verificado o interesse público na aplicação dos recursos. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2406/parecer_no_14.2026_-_pl_22.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022/2026, de autoria do Poder Executivo, que altera a Lei Orçamentária Anual de 2025, a Lei de Diretrizes Orçamentária de 2025 e o Plano Plurianual 2026-2029. Projeto formal e materialmente constitucional. Compatibilidade com a Lei de Responsabilidade Fiscal. Verificado o interesse público na aplicação dos recursos. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2429/parecer_no_15.2026_-_pl_20.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2026, de autoria do Poder Executivo, que cria gratificação para motorista do transporte coletivo. Estudo de impacto orçamentário que demonstra compatibilidade com a Lei de Responsabilidade Fiscal. Verificado o interesse público na aplicação dos recursos. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2434/parecer_no_16.2026_-_pl_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 024/2026, de autoria do Poder Executivo, que altera a Lei Orçamentária Anual de 2025, a Lei de Diretrizes Orçamentária de 2025 e o Plano Plurianual 2026-2029. Projeto formal e materialmente constitucional. Compatibilidade com a Lei de Responsabilidade Fiscal. Verificado o interesse público na aplicação dos recursos. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2466/parecer_no_17.2026_-_pl_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 023/2026, de autoria do Poder Executivo, que cria o Programa de Acolhimento da Pessoa Idosa em família acolhedora. Previsão de Bolsa Auxílio à família acolhedora. Valor a ser definido em decreto, considerando graus de necessidade. Inexistência de impacto orçamentário. Verificado o interesse público na aplicação dos recursos. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2467/parecer_no_18.2026_-_pl_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 026/2026, de autoria do Poder Executivo, altera a Lei Municipal nº 2.346/2024 para fixar um teto à bolsa-auxílio para família guardiã de crianças e adolescentes. Valor de um salário-mínimo por criança. Limite de duas crianças. Valor, em tese, menor que o da atual legislação. Inexistência de impacto orçamentário. Verificado o interesse público na aplicação dos recursos. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/parecer_no_19.2026_-_pl_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 029/2026, de autoria do Poder Executivo, que altera a Lei Orçamentária Anual de 2025, a Lei de Diretrizes Orçamentária de 2025 e o Plano Plurianual 2026-2029. Abertura de crédito no valor de R$ 6.018.510,76 (seis milhões, dezoito mil, quinhentos e dez reais e setenta e seis centavos). Verba oriunda de convênios com a União, Estado do Paraná e Itaipu Binacional. Projeto formal e materialmente constitucional. Compatibilidade com a Lei de Responsabilidade Fiscal. Verificado o interesse público na aplicação dos recursos. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
+  </si>
+  <si>
     <t>2314</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Obras/Serviços Públicos (COSP)</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2314/parecer_no_01.2026_-_pl_04.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2026, de autoria do Poder Executivo, que concede reajuste de 4,5% aos vencimentos dos servidores municipais. Projeto formal e materialmente constitucional. Parecer jurídico que não apresentou óbice técnico. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2315/parecer_no_02.2026_-_pl_01.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2026, de autoria da Mesa Diretiva, que concede reajuste de 4,5% aos vencimentos dos servidores do Poder Legislativo. Recomposição das perdas inflacionárias. Reajuste razoável. Interesse público observado. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
@@ -1314,50 +1980,68 @@
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2402/parecer_no_03.2026_-_pl_75.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 75/2025. Altera a Lei Municipal nº 2.250/2022 para possibilitar a eleição de professor com jornada de 20 horas para diretor de escolar. Ampliação dos candidatos. Fortalecimento da gestão democrática.  Interesse público observado. Conclusão unânime da Comissão de Educação, Saúde e Assistência pela aprovação do projeto.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2420/parecer_no_04.2026_-_pr_01.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 01/2026. Cria o título de cidadão benemérito. Estabelece o procedimento legislativo para sua aprovação. Emenda da Comissão de Constituição, Legislação e Justiça. Estabelece rito para indicação de homenagem. Conclusão unânime da Comissão de Educação, Saúde e Assistência pela aprovação do projeto.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2428/parecer_no_05.2026_-_pl_21.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21/2026. Altera requisitos para concessão do Aluguel Social. Extingue tempo mínimo de domicilio em Guaíra. Critérios baseados na urgência e vulnerabilidade. Homenagem ao princípio da dignidade da pessoa humana e ao direito social à moradia.  Interesse público observado. Voto favorável da relatora. Conclusão unânime da Comissão de Educação, Saúde e Assistência pela aprovação do projeto.</t>
   </si>
   <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2464/parecer_no_06.2026_-_pl_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 23/2026. Cria o Programa de Acolhimento para a Pessoa Idosa no Município de Guaíra em família acolhedora. Homenagem ao princípio da dignidade da pessoa humana.  Interesse público observado. Voto favorável da relatora. Conclusão unânime da Comissão de Educação, Saúde e Assistência pela aprovação do projeto.</t>
+  </si>
+  <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2465/parecer_no_07.2026_-_pl_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 26/2026. Fixa o valor da bolsa auxílio à família guardiã em um salário-mínimo nacional. Limite de duas crianças. Medida de proteção à criança e ao adolescente. Homenagem ao princípio da dignidade da pessoa humana.  Interesse público observado. Voto favorável da relatora. Conclusão unânime da Comissão de Educação, Saúde e Assistência pela aprovação do projeto.</t>
+  </si>
+  <si>
     <t>2409</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer de Comissão Especial</t>
   </si>
   <si>
     <t>CEPL14 - Comissão Especial PL 014/2026</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2409/parecer_no_01.2026_-_pl_14.2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2026. Autoriza o ingresso do Município no Consórcio Intermunicipal de Assistência Social do Oeste do Paraná – CIASOP. Matéria de interesse local. Competência do Município. Artigo 30, I, da Constituição Federal e 17, I, da Constituição do Estado do Paraná. Iniciativa privativa do Prefeito. Abertura de crédito na Lei Orçamentária Anual. Possibilidade. Consórcio voltado à assistência social. Interesse público observado. Voto favorável do relator. Decisão unânime da Comissão Especial pela aprovação do projeto.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Mensagem do Poder Executivo</t>
@@ -1476,90 +2160,288 @@
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2386/mensagem_13.2026.pdf</t>
   </si>
   <si>
     <t>Encaminha projeto de lei que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2412/mensagem_14.2026.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto de lei que institui programa de acolhimento familiar para pessoas idosas.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2410/mensagem_15.2026.pdf</t>
   </si>
   <si>
     <t>Apresenta projeto que altera a LOA, LDO e PPA.</t>
   </si>
   <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2441/mensagem_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha projeto de lei para alterar a Lei Municipal nº 2.346/2024.</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2468/mensagem_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto integral ao Projeto de Lei nº 09/2026.</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2487/mensagem_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>Apresenta projeto de lei que altera a LOA, LDO e PPA para abertura de crédito por excesso de arrecadação.</t>
+  </si>
+  <si>
     <t>2344</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Correspondência Recebida</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2344/of_gp_nr_089_2025_-_executivo_-_solicita_plenario_para_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>OF GP NR 089 2026 - Executivo Municipal - Solicita disponibilização do Plenário para realização de audiência pública no dia 26 de fevereiro de 2026, às 16 horas.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2359/of_gp_nr_101_2026_-_executivo_-_resposta_ao_requerimento_n_036-2025.pdf</t>
   </si>
   <si>
     <t>OF GP NR 101 2026 - Executivo Municipal - Resposta ao requerimento n° 036/2025, da Comissão Permanente de Finanças, Orçamento e Fiscalização.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2415/oficio_119.2026.pdf</t>
   </si>
   <si>
     <t>Ofício nº 119/2026, do Poder Executivo Municipal, em resposta ao Requerimento nº 001/2026.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2416/oficio_124.2026.pdf</t>
   </si>
   <si>
     <t>Ofício nº 124/2026, do Poder Executivo Municipal, em resposta ao Requerimento nº 003/2026.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2435/of._137.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício GP nº 137/2026, do Poder Executivo Municipal, em resposta ao Requerimento nº 05/2026.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2439/of._141.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício GP nº 141/2026, do Poder Executivo, solicitando dilação de prazo por mais 15 (quinze) dias para apresentar resposta ao Requerimento nº 04/2026.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2440/of._135.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício GP nº 135/2026, do Poder Executivo, encaminha cópia da Lei Municipal nº 2.462/2026.</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2448/of_gp_nr_142_2026_-_executivo_municipal_-_enc._documentos_prestacao_contas_executivo_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 142/2026, do Poder Executivo. Encaminha documentos referentes à Prestação de Contas deste Município, do exercício financeiro de 2025.</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2449/of_gp_nr_150_2026_-_resposta_ao_requerimento_n_003_2026_-_mirele_e_karina.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 150/2026, do Poder Executivo. Resposta ao requerimento n° 003/2026, de autoria das Vereadoras Mirele Paula Cetto Leite e Karina Bach, solicitando informações da Secretaria Municipal de Agropecuária, Infraestrutura e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2454/of_gp_nr_151_2026_-_executivo_-_comunica_lider_do_governo.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 151/2026, do Poder Executivo. Indica a vereadora Cristiane Giangarelli para exercer a Liderança do Governo nesta Egrégia Casa de Leis.</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2455/ccf_000101.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 152/2026 do Poder Executivo, encaminha cópia de leis sancionadas.</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2459/oficio_161.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício 161/2026, do Poder Executivo, solicitando dilação de prazo para responder aos Ofícios 017/2025 e 05/2026 da Comissão de Finanças, Orçamento e Fiscalização.</t>
+  </si>
+  <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2469/of._166.2026.pdf</t>
+  </si>
+  <si>
+    <t>OF. GP. nº 166/2026, do Poder Executivo, em resposta ao Requerimento nº 07/2026.</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2470/of._167.2026.pdf</t>
+  </si>
+  <si>
+    <t>OF. GP nº 167/2026, do Poder Executivo, em resposta ao Requerimento nº 06/2026.</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>Alexandre Curi</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2471/of._177.2026_assembleia.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO - SGP nº 177/2026, da Assembleia Legislativa do Paraná. Convite para o lançamento oficial da Rede Estadual de Educação Legislativa - REEL, a realizar-se no dia 23 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2489/of_172.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício GP nº 172/2026, do Poder Executivo, em resposta à Indicação nº 05/2026.</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2490/of._173.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício GP nº 173/2026, do Poder Executivo, em resposta à Indicação nº 13/2026.</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>Antonio Carlos Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/of_sefaz_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício SEFAZ nº 14/2026, da Secretaria Municipal de Fazenda, informando o depósito do repasse ao Poder Legislativo relativo ao mês de abril de 2026.</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/of._176.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício GP nº 176/2026, do Poder Executivo, que encaminha cópia da Lei Municipal nº 2.471/2026.</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/of.183.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 183/2026, do Poder Executivo, encaminha cópia da Lei Municipal nº 2.472/2026.</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/of._190.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 190/2026, do Poder Executivo, encaminha cópia das Leis Municipais nº 2.473/2026, 2.474/2026 e 2.475/2026.</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>Dilceu Sperafico</t>
+  </si>
+  <si>
+    <t>http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/of._301.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 301/2026, do Gabinete do Deputado Federal Dirceu Sperafico, Câmara dos Deputados, informa o empenho de emenda parlamentar ao OGU/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1863,67 +2745,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2295/projeto_de_lei_n._01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2297/projeto_de_lei_n._02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2299/projeto_de_lei_n._03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2301/projeto_de_lei_n._04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2304/projeto_de_lei_n._05.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2305/projeto_de_lei_n._06.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2306/projeto_de_lei_n._07.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2332/projeto_de_lei_n._08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2333/projeto_de_lei_n._09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2334/projeto_de_lei_n._10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2335/projeto_de_lei_n._11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2337/projeto_de_lei_n._12.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2339/projeto_de_lei_n._13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2341/projeto_de_lei_n._14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2343/projeto_de_lei_n._15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2350/projeto_de_lei_n._16.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2351/projeto_de_lei_n._17.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2355/projeto_de_lei_n._18.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2358/projeto_de_lei_n._19.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2368/projeto_de_lei_n._20.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2370/projeto_de_lei_n._21.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2387/projeto_de_lei_n._22.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2413/projeto_de_lei_n._23.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2411/projeto_de_lei_n._24.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2384/projeto_de_decreto_legislativo_01.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2328/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2356/emenda_n._01.2026_-_pl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2395/emenda_n._02.2026_-_pr_01.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2326/requerimento_no_01.2026_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_no_02.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2345/requerimento_no_03.2026_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2378/requerimento_no_04.2026_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_no_05.2026_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_no_06.2026_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2419/requerimento_no_07.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2414/001.2026_-_valberto-_congratulacoes_aplausos_aos_professores_de_guaira-pr.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2323/indicacao_no_01.2026_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_no_02.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_no_03.2026_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2329/indicacao_no_04.2026_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_no_05.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_no_07.2026_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2346/indicacao_no_08.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2347/indicacao_no_09.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2348/indicacao_no_10.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2349/indicacao_no_11.2026_-_beto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacao_no_12.2026_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2360/indicacao_no_13.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2361/indicacao_no_14.2026_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2362/indicacao_no_15.2026_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2363/indicacao_no_16.2026_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2364/indicacao_no_17.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2365/indicacao_no_18.2026_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacao_no_19.2026_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_no_20.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacao_no_21.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_no_22.2026_-_joao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2374/indicacao_no_23.2026_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_no_24.2026_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_no_26.2026_-_joao_-_keila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_no_28.2026_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_no_29.2026_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_no_30.2026_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2396/indicacao_no_31.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2397/indicacao_no_32.2026_-_joao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2401/indicacao_no_33.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_no_34.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_no_35.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_no_36.2026_-_cristiane_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_no_39.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2307/parecer_01.2026_-_pl_04.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2308/parecer_02.2026_-_pl_05.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2309/parecer_03.2026_-_pl_06.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2310/parecer_04.2026_-_pl_01.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2311/parecer_05.2026_-_pl_07.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2382/parecer_06.2026_-_mens_55.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2383/parecer_07.2026_-_pl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2385/parecer_08.2026_-_pl_75.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2392/parecer_09.2026_-_pr_01.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2393/parecer_10.2026_-_pl_16.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2398/parecer_11.2026_-_pl_09.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2399/parecer_12.2026_-_pl_15.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2400/parecer_13.2026_-_pl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2425/parecer_14.2026_-_pl_20.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2426/parecer_15.2026_-_pl_21.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2316/parecer_no_01.2026_-_pl_02.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2317/parecer_no_02.2026_-_pl_03.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2318/parecer_no_03.2026_-_pl_04.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2319/parecer_no_04.2026_-_pl_05.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2320/parecer_no_05.2026_-_pl_06.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2321/parecer_no_06.2026_-_pl_01.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2322/parecer_no_07.2026_-_pl_07.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2353/parecer_no_08.2026_-_pl_12.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2381/parecer_no_09.2026_-_pl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2394/parecer_no_10.2026_-_pl_16.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2403/parecer_no_11.2026_-_pl_09.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2404/parecer_no_12.2026_-_pl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2405/parecer_no_13.2026_-_pl_19.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2406/parecer_no_14.2026_-_pl_22.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2429/parecer_no_15.2026_-_pl_20.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2314/parecer_no_01.2026_-_pl_04.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2315/parecer_no_02.2026_-_pl_01.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2407/parecer_no_03.2026_-_pl_15.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2408/parecer_no_04.2026_-_pl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2427/parecer_no_05.2026_-_pl_20.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2312/parecer_no_01.2026_-_pl_05.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2313/parecer_no_02.2026_-_pl_06.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2402/parecer_no_03.2026_-_pl_75.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2420/parecer_no_04.2026_-_pr_01.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2428/parecer_no_05.2026_-_pl_21.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2409/parecer_no_01.2026_-_pl_14.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2296/mensagem_1.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2298/mensagem_2.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2300/mensagem_3.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2302/mensagem_4.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2303/mensagem_5.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2336/mensagem_6.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2340/mensagem_7.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2342/mensagem_8.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2354/mensagem_9.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2357/mensagem_10.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2367/mensagem_11.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2369/mensagem_12.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2386/mensagem_13.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2412/mensagem_14.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2410/mensagem_15.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2344/of_gp_nr_089_2025_-_executivo_-_solicita_plenario_para_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2359/of_gp_nr_101_2026_-_executivo_-_resposta_ao_requerimento_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2415/oficio_119.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2416/oficio_124.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2295/projeto_de_lei_n._01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2297/projeto_de_lei_n._02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2299/projeto_de_lei_n._03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2301/projeto_de_lei_n._04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2304/projeto_de_lei_n._05.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2305/projeto_de_lei_n._06.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2306/projeto_de_lei_n._07.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2332/projeto_de_lei_n._08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2333/projeto_de_lei_n._09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2334/projeto_de_lei_n._10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2335/projeto_de_lei_n._11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2337/projeto_de_lei_n._12.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2339/projeto_de_lei_n._13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2341/projeto_de_lei_n._14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2343/projeto_de_lei_n._15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2350/projeto_de_lei_n._16.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2351/projeto_de_lei_n._17.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2355/projeto_de_lei_n._18.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2358/projeto_de_lei_n._19.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2368/projeto_de_lei_n._20.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2370/projeto_de_lei_n._21.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2387/projeto_de_lei_n._22.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2413/projeto_de_lei_n._23.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2411/projeto_de_lei_n._24.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2430/projeto_de_lei_n._25.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2442/projeto_de_lei_n._26.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2482/projeto_de_lei_n._27.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2486/projeto_de_lei_n._28.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2488/projeto_de_lei_n._29.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2505/projeto_de_lei_n._30.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2384/projeto_de_decreto_legislativo_01.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2512/projeto_de_dl_02.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2328/projeto_de_resolucao_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2356/emenda_n._01.2026_-_pl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2395/emenda_n._02.2026_-_pr_01.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2452/emenda_n._03.2026_-_pl_17.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2460/emenda_n._04.2026_-_pl_25.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2326/requerimento_no_01.2026_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2327/requerimento_no_02.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2345/requerimento_no_03.2026_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2378/requerimento_no_04.2026_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2379/requerimento_no_05.2026_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2380/requerimento_no_06.2026_-_mirele_-_karina.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2419/requerimento_no_07.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2477/requerimento_no_08.2026_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2456/representacao_1.26.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2485/representacao_2.26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2414/001.2026_-_valberto-_congratulacoes_aplausos_aos_professores_de_guaira-pr.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2323/indicacao_no_01.2026_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_no_02.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_no_03.2026_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2329/indicacao_no_04.2026_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_no_05.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao_no_07.2026_-_tereza.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2346/indicacao_no_08.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2347/indicacao_no_09.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2348/indicacao_no_10.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2349/indicacao_no_11.2026_-_beto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacao_no_12.2026_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2360/indicacao_no_13.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2361/indicacao_no_14.2026_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2362/indicacao_no_15.2026_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2363/indicacao_no_16.2026_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2364/indicacao_no_17.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2365/indicacao_no_18.2026_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacao_no_19.2026_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_no_20.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacao_no_21.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_no_22.2026_-_joao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2374/indicacao_no_23.2026_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacao_no_24.2026_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacao_no_26.2026_-_joao_-_keila.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2388/indicacao_no_28.2026_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2389/indicacao_no_29.2026_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2390/indicacao_no_30.2026_-_cristiane_-_karina_-_mirele.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2396/indicacao_no_31.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2397/indicacao_no_32.2026_-_joao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2401/indicacao_no_33.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_no_34.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_no_35.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_no_36.2026_-_cristiane_e_mirele.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2422/indicacao_no_37.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_no_38.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_no_39.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_no_40.2026_-_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2432/indicacao_no_41.2026_-_joao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_no_42.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_no_43.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_no_44.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2438/indicacao_no_45.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2443/indicacao_no_46.2026_-_joao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2444/indicacao_no_47.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2445/indicacao_no_48.2026_-_beto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2446/indicacao_no_49.2026_-_beto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2447/indicacao_no_50.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2450/indicacao_no_51.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2451/indicacao_no_52.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2453/indicacao_no_53.2026_-_keila_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2458/indicacao_no_54.2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2472/indicacao_no_55.2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2473/indicacao_no_56.2026_-_claudemir.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2474/indicacao_no_57.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2475/indicacao_no_58.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2476/indicacao_no_59.2026_-_joao_-_givanildo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2478/indicacao_no_60.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2479/indicacao_no_61.2026_-_karina.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2480/indicacao_no_62.2026_-_cfof.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2481/indicacao_no_63.2026_-_cfof.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2483/indicacao_no_64.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2484/indicacao_no_65.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2495/indicacao_no_66.2026_-_beto.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2496/indicacao_no_67.2026_-_beto.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2499/indicacao_no_68.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2500/indicacao_no_69.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2501/indicacao_no_70.2026_-_keila.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2503/indicacao_no_71.2026_-_cristiane.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2504/indicacao_no_72.2026_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2507/indicacao_no_73.2026_-_joao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2307/parecer_01.2026_-_pl_04.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2308/parecer_02.2026_-_pl_05.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2309/parecer_03.2026_-_pl_06.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2310/parecer_04.2026_-_pl_01.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2311/parecer_05.2026_-_pl_07.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2382/parecer_06.2026_-_mens_55.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2383/parecer_07.2026_-_pl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2385/parecer_08.2026_-_pl_75.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2392/parecer_09.2026_-_pr_01.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2393/parecer_10.2026_-_pl_16.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2398/parecer_11.2026_-_pl_09.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2399/parecer_12.2026_-_pl_15.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2400/parecer_13.2026_-_pl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2425/parecer_14.2026_-_pl_20.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2426/parecer_15.2026_-_pl_21.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2457/parecer_16.2026_-_pl_08.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2461/parecer_17.2026_-_pl_23.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2462/parecer_18.2026_-_pl_26.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2463/parecer_19.2026_-_pl_25.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2491/parecer_20.2026_-_pelo_2.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2492/parecer_21.2026_-_pl_44.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2493/parecer_22.2026_-_pl_13.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2494/parecer_23.2026_-_pl_17.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2506/parecer_24.2026_-_pl_29.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2511/parecer_25.2026_-_veto_pl_09.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2316/parecer_no_01.2026_-_pl_02.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2317/parecer_no_02.2026_-_pl_03.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2318/parecer_no_03.2026_-_pl_04.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2319/parecer_no_04.2026_-_pl_05.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2320/parecer_no_05.2026_-_pl_06.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2321/parecer_no_06.2026_-_pl_01.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2322/parecer_no_07.2026_-_pl_07.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2353/parecer_no_08.2026_-_pl_12.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2381/parecer_no_09.2026_-_pl_11.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2394/parecer_no_10.2026_-_pl_16.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2403/parecer_no_11.2026_-_pl_09.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2404/parecer_no_12.2026_-_pl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2405/parecer_no_13.2026_-_pl_19.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2406/parecer_no_14.2026_-_pl_22.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2429/parecer_no_15.2026_-_pl_20.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2434/parecer_no_16.2026_-_pl_24.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2466/parecer_no_17.2026_-_pl_23.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2467/parecer_no_18.2026_-_pl_26.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2498/parecer_no_19.2026_-_pl_29.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2314/parecer_no_01.2026_-_pl_04.2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2315/parecer_no_02.2026_-_pl_01.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2407/parecer_no_03.2026_-_pl_15.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2408/parecer_no_04.2026_-_pl_18.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2427/parecer_no_05.2026_-_pl_20.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2312/parecer_no_01.2026_-_pl_05.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2313/parecer_no_02.2026_-_pl_06.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2402/parecer_no_03.2026_-_pl_75.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2420/parecer_no_04.2026_-_pr_01.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2428/parecer_no_05.2026_-_pl_21.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2464/parecer_no_06.2026_-_pl_23.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2465/parecer_no_07.2026_-_pl_26.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2409/parecer_no_01.2026_-_pl_14.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2296/mensagem_1.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2298/mensagem_2.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2300/mensagem_3.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2302/mensagem_4.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2303/mensagem_5.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2336/mensagem_6.2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2340/mensagem_7.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2342/mensagem_8.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2354/mensagem_9.2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2357/mensagem_10.2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2367/mensagem_11.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2369/mensagem_12.2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2386/mensagem_13.2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2412/mensagem_14.2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2410/mensagem_15.2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2441/mensagem_16.2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2468/mensagem_17.2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2487/mensagem_18.2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2344/of_gp_nr_089_2025_-_executivo_-_solicita_plenario_para_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2359/of_gp_nr_101_2026_-_executivo_-_resposta_ao_requerimento_n_036-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2415/oficio_119.2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2416/oficio_124.2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2435/of._137.2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2439/of._141.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2440/of._135.2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2448/of_gp_nr_142_2026_-_executivo_municipal_-_enc._documentos_prestacao_contas_executivo_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2449/of_gp_nr_150_2026_-_resposta_ao_requerimento_n_003_2026_-_mirele_e_karina.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2454/of_gp_nr_151_2026_-_executivo_-_comunica_lider_do_governo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2455/ccf_000101.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2459/oficio_161.2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2469/of._166.2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2470/of._167.2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2471/of._177.2026_assembleia.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2489/of_172.2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2490/of._173.2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2497/of_sefaz_14.2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2502/of._176.2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2508/of.183.2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2509/of._190.2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.guaira.pr.leg.br/media/sapl/public/materialegislativa/2026/2510/of._301.2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H136"/>
+  <dimension ref="A1:H219"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="196.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2541,2926 +3423,5084 @@
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
         <v>116</v>
       </c>
-      <c r="F26" t="s">
+      <c r="G26" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>120</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
         <v>125</v>
       </c>
-      <c r="B28" t="s">
-[...5 lines deleted...]
-      <c r="D28" t="s">
+      <c r="G28" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="E28" t="s">
+      <c r="H28" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>48</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B29" t="s">
-[...14 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>133</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="E30" t="s">
+      <c r="H30" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>138</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B31" t="s">
-[...11 lines deleted...]
-      <c r="F31" t="s">
+      <c r="H31" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>142</v>
+      </c>
+      <c r="E32" t="s">
         <v>143</v>
       </c>
-      <c r="B32" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="E33" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F33" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="E34" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="F34" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H35" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
         <v>156</v>
       </c>
-      <c r="B36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>157</v>
       </c>
       <c r="F36" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E37" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="F37" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H37" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="E38" t="s">
+        <v>157</v>
+      </c>
+      <c r="F38" t="s">
+        <v>116</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F38" t="s">
+      <c r="H38" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>170</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>171</v>
+      </c>
+      <c r="E39" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>168</v>
       </c>
       <c r="F39" t="s">
         <v>173</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H39" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>176</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E40" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F40" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="H40" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D41" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E41" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F41" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H41" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>183</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D42" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E42" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F42" t="s">
-        <v>140</v>
+        <v>173</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H42" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>186</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D43" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E43" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F43" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>187</v>
       </c>
       <c r="H43" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>189</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D44" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E44" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="F44" t="s">
+        <v>173</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45" t="s">
+        <v>171</v>
+      </c>
+      <c r="E45" t="s">
+        <v>172</v>
+      </c>
+      <c r="F45" t="s">
+        <v>138</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="B45" t="s">
-[...14 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" t="s">
+        <v>171</v>
+      </c>
+      <c r="E46" t="s">
+        <v>172</v>
+      </c>
+      <c r="F46" t="s">
+        <v>164</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B46" t="s">
-[...14 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>198</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
         <v>199</v>
       </c>
-      <c r="B47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>168</v>
+        <v>200</v>
       </c>
       <c r="F47" t="s">
-        <v>157</v>
+        <v>201</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>167</v>
+        <v>199</v>
       </c>
       <c r="E48" t="s">
-        <v>168</v>
+        <v>200</v>
       </c>
       <c r="F48" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="H48" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>167</v>
+        <v>209</v>
       </c>
       <c r="E49" t="s">
-        <v>168</v>
+        <v>210</v>
       </c>
       <c r="F49" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="H49" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="D50" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E50" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F50" t="s">
-        <v>140</v>
+        <v>217</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="H50" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E51" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F51" t="s">
-        <v>150</v>
+        <v>221</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="H51" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>224</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" t="s">
         <v>215</v>
       </c>
-      <c r="B52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F52" t="s">
-        <v>150</v>
+        <v>217</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="H52" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D53" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E53" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F53" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="H53" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="D54" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E54" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F54" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="H54" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="D55" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E55" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F55" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="H55" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="D56" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E56" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F56" t="s">
-        <v>169</v>
+        <v>201</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="H56" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="D57" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E57" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F57" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="H57" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="D58" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E58" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F58" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="H58" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>103</v>
+        <v>52</v>
       </c>
       <c r="D59" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E59" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F59" t="s">
-        <v>238</v>
+        <v>138</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="H59" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="D60" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E60" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F60" t="s">
-        <v>136</v>
+        <v>211</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>111</v>
+        <v>61</v>
       </c>
       <c r="D61" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E61" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F61" t="s">
-        <v>136</v>
+        <v>253</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="H61" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>248</v>
+        <v>65</v>
       </c>
       <c r="D62" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E62" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F62" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>187</v>
+        <v>257</v>
       </c>
       <c r="H62" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>251</v>
+        <v>70</v>
       </c>
       <c r="D63" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E63" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F63" t="s">
-        <v>252</v>
+        <v>164</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="H63" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>256</v>
+        <v>74</v>
       </c>
       <c r="D64" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E64" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F64" t="s">
-        <v>48</v>
+        <v>164</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>187</v>
+        <v>263</v>
       </c>
       <c r="H64" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>259</v>
+        <v>78</v>
       </c>
       <c r="D65" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E65" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F65" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="H65" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>264</v>
+        <v>82</v>
       </c>
       <c r="D66" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E66" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F66" t="s">
-        <v>260</v>
+        <v>221</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="H66" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>268</v>
+        <v>87</v>
       </c>
       <c r="D67" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E67" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F67" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="H67" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>272</v>
+        <v>91</v>
       </c>
       <c r="D68" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E68" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F68" t="s">
-        <v>140</v>
+        <v>217</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="H68" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>276</v>
+        <v>95</v>
       </c>
       <c r="D69" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E69" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F69" t="s">
-        <v>238</v>
+        <v>177</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H69" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>280</v>
+        <v>99</v>
       </c>
       <c r="D70" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E70" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F70" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H70" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>284</v>
+        <v>103</v>
       </c>
       <c r="D71" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E71" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F71" t="s">
-        <v>157</v>
+        <v>285</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H71" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>288</v>
+        <v>107</v>
       </c>
       <c r="D72" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="E72" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="F72" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>289</v>
       </c>
       <c r="H72" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>291</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
+        <v>111</v>
+      </c>
+      <c r="D73" t="s">
+        <v>215</v>
+      </c>
+      <c r="E73" t="s">
+        <v>216</v>
+      </c>
+      <c r="F73" t="s">
+        <v>173</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="D73" t="s">
-[...8 lines deleted...]
-      <c r="G73" s="1" t="s">
+      <c r="H73" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>115</v>
+      </c>
+      <c r="D74" t="s">
+        <v>215</v>
+      </c>
+      <c r="E74" t="s">
+        <v>216</v>
+      </c>
+      <c r="F74" t="s">
+        <v>217</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H74" t="s">
         <v>295</v>
-      </c>
-[...19 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>296</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>120</v>
+      </c>
+      <c r="D75" t="s">
+        <v>215</v>
+      </c>
+      <c r="E75" t="s">
+        <v>216</v>
+      </c>
+      <c r="F75" t="s">
+        <v>297</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="H75" t="s">
         <v>299</v>
-      </c>
-[...13 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>300</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>124</v>
+      </c>
+      <c r="D76" t="s">
+        <v>215</v>
+      </c>
+      <c r="E76" t="s">
+        <v>216</v>
+      </c>
+      <c r="F76" t="s">
+        <v>48</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H76" t="s">
         <v>301</v>
-      </c>
-[...19 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>129</v>
+      </c>
+      <c r="D77" t="s">
+        <v>215</v>
+      </c>
+      <c r="E77" t="s">
+        <v>216</v>
+      </c>
+      <c r="F77" t="s">
+        <v>303</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H77" t="s">
         <v>305</v>
-      </c>
-[...19 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="D78" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E78" t="s">
+        <v>216</v>
+      </c>
+      <c r="F78" t="s">
+        <v>303</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="F78" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H78" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="D79" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E79" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F79" t="s">
-        <v>117</v>
+        <v>303</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="H79" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>26</v>
+        <v>313</v>
       </c>
       <c r="D80" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E80" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F80" t="s">
-        <v>117</v>
+        <v>177</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="H80" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>316</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>317</v>
+      </c>
+      <c r="D81" t="s">
+        <v>215</v>
+      </c>
+      <c r="E81" t="s">
+        <v>216</v>
+      </c>
+      <c r="F81" t="s">
+        <v>285</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H81" t="s">
         <v>319</v>
-      </c>
-[...19 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>320</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>321</v>
+      </c>
+      <c r="D82" t="s">
+        <v>215</v>
+      </c>
+      <c r="E82" t="s">
+        <v>216</v>
+      </c>
+      <c r="F82" t="s">
+        <v>221</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="B82" t="s">
-[...14 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H82" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>324</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
         <v>325</v>
       </c>
-      <c r="B83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E83" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F83" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H83" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>328</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>42</v>
+        <v>329</v>
       </c>
       <c r="D84" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E84" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F84" t="s">
-        <v>117</v>
+        <v>138</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H84" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>47</v>
+        <v>333</v>
       </c>
       <c r="D85" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E85" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F85" t="s">
-        <v>117</v>
+        <v>253</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="H85" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>52</v>
+        <v>337</v>
       </c>
       <c r="D86" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E86" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F86" t="s">
-        <v>117</v>
+        <v>177</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="H86" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>57</v>
+        <v>341</v>
       </c>
       <c r="D87" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E87" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F87" t="s">
-        <v>117</v>
+        <v>177</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="H87" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>61</v>
+        <v>345</v>
       </c>
       <c r="D88" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E88" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F88" t="s">
-        <v>117</v>
+        <v>221</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="H88" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>65</v>
+        <v>349</v>
       </c>
       <c r="D89" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E89" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F89" t="s">
-        <v>117</v>
+        <v>285</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="H89" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>70</v>
+        <v>353</v>
       </c>
       <c r="D90" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E90" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F90" t="s">
-        <v>117</v>
+        <v>285</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="H90" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>74</v>
+        <v>357</v>
       </c>
       <c r="D91" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="E91" t="s">
-        <v>307</v>
+        <v>216</v>
       </c>
       <c r="F91" t="s">
-        <v>117</v>
+        <v>221</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="H91" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>361</v>
       </c>
       <c r="D92" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E92" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F92" t="s">
-        <v>354</v>
+        <v>221</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="H92" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="D93" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E93" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F93" t="s">
-        <v>354</v>
+        <v>177</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="H93" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>22</v>
+        <v>369</v>
       </c>
       <c r="D94" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E94" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F94" t="s">
-        <v>354</v>
+        <v>177</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="H94" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>26</v>
+        <v>373</v>
       </c>
       <c r="D95" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E95" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F95" t="s">
-        <v>354</v>
+        <v>285</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="H95" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>30</v>
+        <v>377</v>
       </c>
       <c r="D96" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E96" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F96" t="s">
-        <v>354</v>
+        <v>138</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
       <c r="H96" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>34</v>
+        <v>381</v>
       </c>
       <c r="D97" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E97" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F97" t="s">
-        <v>354</v>
+        <v>211</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="H97" t="s">
-        <v>368</v>
+        <v>383</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>38</v>
+        <v>385</v>
       </c>
       <c r="D98" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E98" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F98" t="s">
-        <v>354</v>
+        <v>211</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="H98" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>42</v>
+        <v>389</v>
       </c>
       <c r="D99" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E99" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F99" t="s">
-        <v>354</v>
+        <v>138</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
       <c r="H99" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>47</v>
+        <v>393</v>
       </c>
       <c r="D100" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E100" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F100" t="s">
-        <v>354</v>
+        <v>177</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="H100" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>52</v>
+        <v>397</v>
       </c>
       <c r="D101" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E101" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F101" t="s">
-        <v>354</v>
+        <v>177</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="H101" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>57</v>
+        <v>401</v>
       </c>
       <c r="D102" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E102" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F102" t="s">
-        <v>354</v>
+        <v>221</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="H102" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>61</v>
+        <v>405</v>
       </c>
       <c r="D103" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E103" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F103" t="s">
-        <v>354</v>
+        <v>48</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="H103" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>65</v>
+        <v>409</v>
       </c>
       <c r="D104" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E104" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F104" t="s">
-        <v>354</v>
+        <v>48</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>390</v>
+        <v>410</v>
       </c>
       <c r="H104" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>70</v>
+        <v>413</v>
       </c>
       <c r="D105" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E105" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F105" t="s">
-        <v>354</v>
+        <v>217</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>393</v>
+        <v>414</v>
       </c>
       <c r="H105" t="s">
-        <v>394</v>
+        <v>415</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>395</v>
+        <v>416</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>74</v>
+        <v>417</v>
       </c>
       <c r="D106" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E106" t="s">
-        <v>353</v>
+        <v>216</v>
       </c>
       <c r="F106" t="s">
-        <v>354</v>
+        <v>177</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>396</v>
+        <v>418</v>
       </c>
       <c r="H106" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>398</v>
+        <v>420</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>421</v>
       </c>
       <c r="D107" t="s">
-        <v>399</v>
+        <v>215</v>
       </c>
       <c r="E107" t="s">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="F107" t="s">
-        <v>401</v>
+        <v>177</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="H107" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>404</v>
+        <v>424</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>17</v>
+        <v>425</v>
       </c>
       <c r="D108" t="s">
-        <v>399</v>
+        <v>215</v>
       </c>
       <c r="E108" t="s">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="F108" t="s">
-        <v>401</v>
+        <v>426</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>405</v>
+        <v>427</v>
       </c>
       <c r="H108" t="s">
-        <v>406</v>
+        <v>428</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>407</v>
+        <v>429</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>22</v>
+        <v>430</v>
       </c>
       <c r="D109" t="s">
-        <v>399</v>
+        <v>215</v>
       </c>
       <c r="E109" t="s">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="F109" t="s">
-        <v>401</v>
+        <v>138</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>408</v>
+        <v>431</v>
       </c>
       <c r="H109" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>26</v>
+        <v>434</v>
       </c>
       <c r="D110" t="s">
-        <v>399</v>
+        <v>215</v>
       </c>
       <c r="E110" t="s">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="F110" t="s">
-        <v>401</v>
+        <v>138</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>411</v>
+        <v>435</v>
       </c>
       <c r="H110" t="s">
-        <v>412</v>
+        <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>413</v>
+        <v>437</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>30</v>
+        <v>438</v>
       </c>
       <c r="D111" t="s">
-        <v>399</v>
+        <v>215</v>
       </c>
       <c r="E111" t="s">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="F111" t="s">
-        <v>401</v>
+        <v>439</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>414</v>
+        <v>440</v>
       </c>
       <c r="H111" t="s">
-        <v>415</v>
+        <v>441</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>416</v>
+        <v>442</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>10</v>
+        <v>443</v>
       </c>
       <c r="D112" t="s">
-        <v>417</v>
+        <v>215</v>
       </c>
       <c r="E112" t="s">
-        <v>418</v>
+        <v>216</v>
       </c>
       <c r="F112" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>420</v>
+        <v>444</v>
       </c>
       <c r="H112" t="s">
-        <v>421</v>
+        <v>445</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>422</v>
+        <v>446</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>17</v>
+        <v>447</v>
       </c>
       <c r="D113" t="s">
-        <v>417</v>
+        <v>215</v>
       </c>
       <c r="E113" t="s">
-        <v>418</v>
+        <v>216</v>
       </c>
       <c r="F113" t="s">
-        <v>419</v>
+        <v>177</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="H113" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>425</v>
+        <v>450</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>22</v>
+        <v>451</v>
       </c>
       <c r="D114" t="s">
-        <v>417</v>
+        <v>215</v>
       </c>
       <c r="E114" t="s">
-        <v>418</v>
+        <v>216</v>
       </c>
       <c r="F114" t="s">
-        <v>419</v>
+        <v>177</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>426</v>
+        <v>452</v>
       </c>
       <c r="H114" t="s">
-        <v>427</v>
+        <v>453</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>428</v>
+        <v>454</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>26</v>
+        <v>455</v>
       </c>
       <c r="D115" t="s">
-        <v>417</v>
+        <v>215</v>
       </c>
       <c r="E115" t="s">
-        <v>418</v>
+        <v>216</v>
       </c>
       <c r="F115" t="s">
-        <v>419</v>
+        <v>211</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>429</v>
+        <v>456</v>
       </c>
       <c r="H115" t="s">
-        <v>430</v>
+        <v>457</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>431</v>
+        <v>458</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>30</v>
+        <v>459</v>
       </c>
       <c r="D116" t="s">
-        <v>417</v>
+        <v>215</v>
       </c>
       <c r="E116" t="s">
-        <v>418</v>
+        <v>216</v>
       </c>
       <c r="F116" t="s">
-        <v>419</v>
+        <v>211</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>432</v>
+        <v>460</v>
       </c>
       <c r="H116" t="s">
-        <v>433</v>
+        <v>461</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>434</v>
+        <v>462</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>463</v>
       </c>
       <c r="D117" t="s">
-        <v>435</v>
+        <v>215</v>
       </c>
       <c r="E117" t="s">
-        <v>436</v>
+        <v>216</v>
       </c>
       <c r="F117" t="s">
-        <v>437</v>
+        <v>177</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>438</v>
+        <v>464</v>
       </c>
       <c r="H117" t="s">
-        <v>439</v>
+        <v>465</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>440</v>
+        <v>466</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>10</v>
+        <v>467</v>
       </c>
       <c r="D118" t="s">
-        <v>441</v>
+        <v>215</v>
       </c>
       <c r="E118" t="s">
-        <v>442</v>
+        <v>216</v>
       </c>
       <c r="F118" t="s">
-        <v>443</v>
+        <v>177</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>444</v>
+        <v>468</v>
       </c>
       <c r="H118" t="s">
-        <v>445</v>
+        <v>469</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>446</v>
+        <v>470</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>17</v>
+        <v>471</v>
       </c>
       <c r="D119" t="s">
-        <v>441</v>
+        <v>215</v>
       </c>
       <c r="E119" t="s">
-        <v>442</v>
+        <v>216</v>
       </c>
       <c r="F119" t="s">
-        <v>443</v>
+        <v>221</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>447</v>
+        <v>472</v>
       </c>
       <c r="H119" t="s">
-        <v>448</v>
+        <v>473</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>449</v>
+        <v>474</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>22</v>
+        <v>475</v>
       </c>
       <c r="D120" t="s">
-        <v>441</v>
+        <v>215</v>
       </c>
       <c r="E120" t="s">
-        <v>442</v>
+        <v>216</v>
       </c>
       <c r="F120" t="s">
-        <v>443</v>
+        <v>253</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>450</v>
+        <v>476</v>
       </c>
       <c r="H120" t="s">
-        <v>451</v>
+        <v>477</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>452</v>
+        <v>478</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>26</v>
+        <v>479</v>
       </c>
       <c r="D121" t="s">
-        <v>441</v>
+        <v>215</v>
       </c>
       <c r="E121" t="s">
-        <v>442</v>
+        <v>216</v>
       </c>
       <c r="F121" t="s">
-        <v>443</v>
+        <v>177</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>453</v>
+        <v>480</v>
       </c>
       <c r="H121" t="s">
-        <v>454</v>
+        <v>481</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>455</v>
+        <v>482</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>30</v>
+        <v>483</v>
       </c>
       <c r="D122" t="s">
-        <v>441</v>
+        <v>215</v>
       </c>
       <c r="E122" t="s">
-        <v>442</v>
+        <v>216</v>
       </c>
       <c r="F122" t="s">
-        <v>443</v>
+        <v>285</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>456</v>
+        <v>484</v>
       </c>
       <c r="H122" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>458</v>
+        <v>486</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E123" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F123" t="s">
-        <v>443</v>
+        <v>144</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="H123" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>461</v>
+        <v>491</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D124" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E124" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F124" t="s">
-        <v>443</v>
+        <v>144</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>462</v>
+        <v>492</v>
       </c>
       <c r="H124" t="s">
-        <v>463</v>
+        <v>493</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>464</v>
+        <v>494</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="D125" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E125" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F125" t="s">
-        <v>443</v>
+        <v>144</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>465</v>
+        <v>495</v>
       </c>
       <c r="H125" t="s">
-        <v>466</v>
+        <v>496</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>467</v>
+        <v>497</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="D126" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E126" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F126" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>468</v>
+        <v>498</v>
       </c>
       <c r="H126" t="s">
-        <v>469</v>
+        <v>499</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>470</v>
+        <v>500</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="D127" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E127" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F127" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>471</v>
+        <v>501</v>
       </c>
       <c r="H127" t="s">
-        <v>472</v>
+        <v>502</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>473</v>
+        <v>503</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="D128" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E128" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F128" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>474</v>
+        <v>504</v>
       </c>
       <c r="H128" t="s">
-        <v>475</v>
+        <v>505</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>476</v>
+        <v>506</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="D129" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E129" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F129" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>477</v>
+        <v>507</v>
       </c>
       <c r="H129" t="s">
-        <v>478</v>
+        <v>508</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="D130" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E130" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F130" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>480</v>
+        <v>510</v>
       </c>
       <c r="H130" t="s">
-        <v>481</v>
+        <v>511</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>482</v>
+        <v>512</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="D131" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E131" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F131" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>483</v>
+        <v>513</v>
       </c>
       <c r="H131" t="s">
-        <v>484</v>
+        <v>514</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>485</v>
+        <v>515</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="D132" t="s">
-        <v>441</v>
+        <v>487</v>
       </c>
       <c r="E132" t="s">
-        <v>442</v>
+        <v>488</v>
       </c>
       <c r="F132" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>486</v>
+        <v>516</v>
       </c>
       <c r="H132" t="s">
-        <v>487</v>
+        <v>517</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
+        <v>518</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>57</v>
+      </c>
+      <c r="D133" t="s">
+        <v>487</v>
+      </c>
+      <c r="E133" t="s">
         <v>488</v>
       </c>
-      <c r="B133" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F133" t="s">
-        <v>443</v>
+        <v>144</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="H133" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D134" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E134" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="F134" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>494</v>
+        <v>522</v>
       </c>
       <c r="H134" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>496</v>
+        <v>524</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="D135" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E135" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="F135" t="s">
-        <v>18</v>
+        <v>144</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
       <c r="H135" t="s">
-        <v>498</v>
+        <v>526</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>499</v>
+        <v>527</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
+        <v>70</v>
+      </c>
+      <c r="D136" t="s">
+        <v>487</v>
+      </c>
+      <c r="E136" t="s">
+        <v>488</v>
+      </c>
+      <c r="F136" t="s">
+        <v>144</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H136" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>530</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>74</v>
+      </c>
+      <c r="D137" t="s">
+        <v>487</v>
+      </c>
+      <c r="E137" t="s">
+        <v>488</v>
+      </c>
+      <c r="F137" t="s">
+        <v>144</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H137" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>532</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>78</v>
+      </c>
+      <c r="D138" t="s">
+        <v>487</v>
+      </c>
+      <c r="E138" t="s">
+        <v>488</v>
+      </c>
+      <c r="F138" t="s">
+        <v>144</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H138" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>535</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>82</v>
+      </c>
+      <c r="D139" t="s">
+        <v>487</v>
+      </c>
+      <c r="E139" t="s">
+        <v>488</v>
+      </c>
+      <c r="F139" t="s">
+        <v>144</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H139" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>538</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>87</v>
+      </c>
+      <c r="D140" t="s">
+        <v>487</v>
+      </c>
+      <c r="E140" t="s">
+        <v>488</v>
+      </c>
+      <c r="F140" t="s">
+        <v>144</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H140" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>541</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>91</v>
+      </c>
+      <c r="D141" t="s">
+        <v>487</v>
+      </c>
+      <c r="E141" t="s">
+        <v>488</v>
+      </c>
+      <c r="F141" t="s">
+        <v>144</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H141" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>544</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>95</v>
+      </c>
+      <c r="D142" t="s">
+        <v>487</v>
+      </c>
+      <c r="E142" t="s">
+        <v>488</v>
+      </c>
+      <c r="F142" t="s">
+        <v>144</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H142" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>547</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>99</v>
+      </c>
+      <c r="D143" t="s">
+        <v>487</v>
+      </c>
+      <c r="E143" t="s">
+        <v>488</v>
+      </c>
+      <c r="F143" t="s">
+        <v>144</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H143" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>550</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>103</v>
+      </c>
+      <c r="D144" t="s">
+        <v>487</v>
+      </c>
+      <c r="E144" t="s">
+        <v>488</v>
+      </c>
+      <c r="F144" t="s">
+        <v>144</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H144" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>553</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>107</v>
+      </c>
+      <c r="D145" t="s">
+        <v>487</v>
+      </c>
+      <c r="E145" t="s">
+        <v>488</v>
+      </c>
+      <c r="F145" t="s">
+        <v>144</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H145" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>556</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>111</v>
+      </c>
+      <c r="D146" t="s">
+        <v>487</v>
+      </c>
+      <c r="E146" t="s">
+        <v>488</v>
+      </c>
+      <c r="F146" t="s">
+        <v>144</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H146" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>559</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>115</v>
+      </c>
+      <c r="D147" t="s">
+        <v>487</v>
+      </c>
+      <c r="E147" t="s">
+        <v>488</v>
+      </c>
+      <c r="F147" t="s">
+        <v>144</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H147" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>562</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" t="s">
+        <v>563</v>
+      </c>
+      <c r="E148" t="s">
+        <v>564</v>
+      </c>
+      <c r="F148" t="s">
+        <v>439</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H148" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>567</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>17</v>
+      </c>
+      <c r="D149" t="s">
+        <v>563</v>
+      </c>
+      <c r="E149" t="s">
+        <v>564</v>
+      </c>
+      <c r="F149" t="s">
+        <v>439</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H149" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>570</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>22</v>
+      </c>
+      <c r="D150" t="s">
+        <v>563</v>
+      </c>
+      <c r="E150" t="s">
+        <v>564</v>
+      </c>
+      <c r="F150" t="s">
+        <v>439</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H150" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>573</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
         <v>26</v>
       </c>
-      <c r="D136" t="s">
-[...5 lines deleted...]
-      <c r="F136" t="s">
+      <c r="D151" t="s">
+        <v>563</v>
+      </c>
+      <c r="E151" t="s">
+        <v>564</v>
+      </c>
+      <c r="F151" t="s">
+        <v>439</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H151" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>576</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>30</v>
+      </c>
+      <c r="D152" t="s">
+        <v>563</v>
+      </c>
+      <c r="E152" t="s">
+        <v>564</v>
+      </c>
+      <c r="F152" t="s">
+        <v>439</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H152" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>579</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>34</v>
+      </c>
+      <c r="D153" t="s">
+        <v>563</v>
+      </c>
+      <c r="E153" t="s">
+        <v>564</v>
+      </c>
+      <c r="F153" t="s">
+        <v>439</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H153" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>581</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>38</v>
+      </c>
+      <c r="D154" t="s">
+        <v>563</v>
+      </c>
+      <c r="E154" t="s">
+        <v>564</v>
+      </c>
+      <c r="F154" t="s">
+        <v>439</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H154" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>584</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>42</v>
+      </c>
+      <c r="D155" t="s">
+        <v>563</v>
+      </c>
+      <c r="E155" t="s">
+        <v>564</v>
+      </c>
+      <c r="F155" t="s">
+        <v>439</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H155" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>587</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>47</v>
+      </c>
+      <c r="D156" t="s">
+        <v>563</v>
+      </c>
+      <c r="E156" t="s">
+        <v>564</v>
+      </c>
+      <c r="F156" t="s">
+        <v>439</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H156" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>590</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>52</v>
+      </c>
+      <c r="D157" t="s">
+        <v>563</v>
+      </c>
+      <c r="E157" t="s">
+        <v>564</v>
+      </c>
+      <c r="F157" t="s">
+        <v>439</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H157" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>593</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>57</v>
+      </c>
+      <c r="D158" t="s">
+        <v>563</v>
+      </c>
+      <c r="E158" t="s">
+        <v>564</v>
+      </c>
+      <c r="F158" t="s">
+        <v>439</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H158" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>596</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>61</v>
+      </c>
+      <c r="D159" t="s">
+        <v>563</v>
+      </c>
+      <c r="E159" t="s">
+        <v>564</v>
+      </c>
+      <c r="F159" t="s">
+        <v>439</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H159" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>599</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>65</v>
+      </c>
+      <c r="D160" t="s">
+        <v>563</v>
+      </c>
+      <c r="E160" t="s">
+        <v>564</v>
+      </c>
+      <c r="F160" t="s">
+        <v>439</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H160" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>602</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>70</v>
+      </c>
+      <c r="D161" t="s">
+        <v>563</v>
+      </c>
+      <c r="E161" t="s">
+        <v>564</v>
+      </c>
+      <c r="F161" t="s">
+        <v>439</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H161" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>605</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>74</v>
+      </c>
+      <c r="D162" t="s">
+        <v>563</v>
+      </c>
+      <c r="E162" t="s">
+        <v>564</v>
+      </c>
+      <c r="F162" t="s">
+        <v>439</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H162" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>608</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>78</v>
+      </c>
+      <c r="D163" t="s">
+        <v>563</v>
+      </c>
+      <c r="E163" t="s">
+        <v>564</v>
+      </c>
+      <c r="F163" t="s">
+        <v>439</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H163" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>611</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>82</v>
+      </c>
+      <c r="D164" t="s">
+        <v>563</v>
+      </c>
+      <c r="E164" t="s">
+        <v>564</v>
+      </c>
+      <c r="F164" t="s">
+        <v>439</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H164" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>614</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>87</v>
+      </c>
+      <c r="D165" t="s">
+        <v>563</v>
+      </c>
+      <c r="E165" t="s">
+        <v>564</v>
+      </c>
+      <c r="F165" t="s">
+        <v>439</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H165" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>617</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>91</v>
+      </c>
+      <c r="D166" t="s">
+        <v>563</v>
+      </c>
+      <c r="E166" t="s">
+        <v>564</v>
+      </c>
+      <c r="F166" t="s">
+        <v>439</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H166" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>620</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" t="s">
+        <v>621</v>
+      </c>
+      <c r="E167" t="s">
+        <v>622</v>
+      </c>
+      <c r="F167" t="s">
+        <v>623</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H167" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>626</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>17</v>
+      </c>
+      <c r="D168" t="s">
+        <v>621</v>
+      </c>
+      <c r="E168" t="s">
+        <v>622</v>
+      </c>
+      <c r="F168" t="s">
+        <v>623</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H168" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>629</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>22</v>
+      </c>
+      <c r="D169" t="s">
+        <v>621</v>
+      </c>
+      <c r="E169" t="s">
+        <v>622</v>
+      </c>
+      <c r="F169" t="s">
+        <v>623</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H169" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>632</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>26</v>
+      </c>
+      <c r="D170" t="s">
+        <v>621</v>
+      </c>
+      <c r="E170" t="s">
+        <v>622</v>
+      </c>
+      <c r="F170" t="s">
+        <v>623</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H170" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>635</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>30</v>
+      </c>
+      <c r="D171" t="s">
+        <v>621</v>
+      </c>
+      <c r="E171" t="s">
+        <v>622</v>
+      </c>
+      <c r="F171" t="s">
+        <v>623</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H171" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>638</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" t="s">
+        <v>639</v>
+      </c>
+      <c r="E172" t="s">
+        <v>640</v>
+      </c>
+      <c r="F172" t="s">
+        <v>641</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H172" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>644</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>17</v>
+      </c>
+      <c r="D173" t="s">
+        <v>639</v>
+      </c>
+      <c r="E173" t="s">
+        <v>640</v>
+      </c>
+      <c r="F173" t="s">
+        <v>641</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H173" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>647</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>22</v>
+      </c>
+      <c r="D174" t="s">
+        <v>639</v>
+      </c>
+      <c r="E174" t="s">
+        <v>640</v>
+      </c>
+      <c r="F174" t="s">
+        <v>641</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H174" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>650</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>26</v>
+      </c>
+      <c r="D175" t="s">
+        <v>639</v>
+      </c>
+      <c r="E175" t="s">
+        <v>640</v>
+      </c>
+      <c r="F175" t="s">
+        <v>641</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H175" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>653</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>30</v>
+      </c>
+      <c r="D176" t="s">
+        <v>639</v>
+      </c>
+      <c r="E176" t="s">
+        <v>640</v>
+      </c>
+      <c r="F176" t="s">
+        <v>641</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H176" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>656</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>34</v>
+      </c>
+      <c r="D177" t="s">
+        <v>639</v>
+      </c>
+      <c r="E177" t="s">
+        <v>640</v>
+      </c>
+      <c r="F177" t="s">
+        <v>641</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H177" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>659</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>38</v>
+      </c>
+      <c r="D178" t="s">
+        <v>639</v>
+      </c>
+      <c r="E178" t="s">
+        <v>640</v>
+      </c>
+      <c r="F178" t="s">
+        <v>641</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H178" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>662</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" t="s">
+        <v>663</v>
+      </c>
+      <c r="E179" t="s">
+        <v>664</v>
+      </c>
+      <c r="F179" t="s">
+        <v>665</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H179" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>668</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" t="s">
+        <v>669</v>
+      </c>
+      <c r="E180" t="s">
+        <v>670</v>
+      </c>
+      <c r="F180" t="s">
+        <v>671</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H180" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>674</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>17</v>
+      </c>
+      <c r="D181" t="s">
+        <v>669</v>
+      </c>
+      <c r="E181" t="s">
+        <v>670</v>
+      </c>
+      <c r="F181" t="s">
+        <v>671</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H181" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>677</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>22</v>
+      </c>
+      <c r="D182" t="s">
+        <v>669</v>
+      </c>
+      <c r="E182" t="s">
+        <v>670</v>
+      </c>
+      <c r="F182" t="s">
+        <v>671</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H182" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>680</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>26</v>
+      </c>
+      <c r="D183" t="s">
+        <v>669</v>
+      </c>
+      <c r="E183" t="s">
+        <v>670</v>
+      </c>
+      <c r="F183" t="s">
+        <v>671</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H183" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>683</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>30</v>
+      </c>
+      <c r="D184" t="s">
+        <v>669</v>
+      </c>
+      <c r="E184" t="s">
+        <v>670</v>
+      </c>
+      <c r="F184" t="s">
+        <v>671</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H184" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>686</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>34</v>
+      </c>
+      <c r="D185" t="s">
+        <v>669</v>
+      </c>
+      <c r="E185" t="s">
+        <v>670</v>
+      </c>
+      <c r="F185" t="s">
+        <v>671</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H185" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>689</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>38</v>
+      </c>
+      <c r="D186" t="s">
+        <v>669</v>
+      </c>
+      <c r="E186" t="s">
+        <v>670</v>
+      </c>
+      <c r="F186" t="s">
+        <v>671</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H186" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>692</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>42</v>
+      </c>
+      <c r="D187" t="s">
+        <v>669</v>
+      </c>
+      <c r="E187" t="s">
+        <v>670</v>
+      </c>
+      <c r="F187" t="s">
+        <v>671</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H187" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>695</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>47</v>
+      </c>
+      <c r="D188" t="s">
+        <v>669</v>
+      </c>
+      <c r="E188" t="s">
+        <v>670</v>
+      </c>
+      <c r="F188" t="s">
         <v>18</v>
       </c>
-      <c r="G136" s="1" t="s">
-[...3 lines deleted...]
-        <v>501</v>
+      <c r="G188" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H188" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>698</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>52</v>
+      </c>
+      <c r="D189" t="s">
+        <v>669</v>
+      </c>
+      <c r="E189" t="s">
+        <v>670</v>
+      </c>
+      <c r="F189" t="s">
+        <v>18</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H189" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>701</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>57</v>
+      </c>
+      <c r="D190" t="s">
+        <v>669</v>
+      </c>
+      <c r="E190" t="s">
+        <v>670</v>
+      </c>
+      <c r="F190" t="s">
+        <v>18</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H190" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>704</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>61</v>
+      </c>
+      <c r="D191" t="s">
+        <v>669</v>
+      </c>
+      <c r="E191" t="s">
+        <v>670</v>
+      </c>
+      <c r="F191" t="s">
+        <v>18</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H191" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>707</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>65</v>
+      </c>
+      <c r="D192" t="s">
+        <v>669</v>
+      </c>
+      <c r="E192" t="s">
+        <v>670</v>
+      </c>
+      <c r="F192" t="s">
+        <v>18</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H192" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>710</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>70</v>
+      </c>
+      <c r="D193" t="s">
+        <v>669</v>
+      </c>
+      <c r="E193" t="s">
+        <v>670</v>
+      </c>
+      <c r="F193" t="s">
+        <v>18</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H193" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>713</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>74</v>
+      </c>
+      <c r="D194" t="s">
+        <v>669</v>
+      </c>
+      <c r="E194" t="s">
+        <v>670</v>
+      </c>
+      <c r="F194" t="s">
+        <v>18</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H194" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>716</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>78</v>
+      </c>
+      <c r="D195" t="s">
+        <v>669</v>
+      </c>
+      <c r="E195" t="s">
+        <v>670</v>
+      </c>
+      <c r="F195" t="s">
+        <v>18</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H195" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>719</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>82</v>
+      </c>
+      <c r="D196" t="s">
+        <v>669</v>
+      </c>
+      <c r="E196" t="s">
+        <v>670</v>
+      </c>
+      <c r="F196" t="s">
+        <v>18</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H196" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>722</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>87</v>
+      </c>
+      <c r="D197" t="s">
+        <v>669</v>
+      </c>
+      <c r="E197" t="s">
+        <v>670</v>
+      </c>
+      <c r="F197" t="s">
+        <v>18</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H197" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>725</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>10</v>
+      </c>
+      <c r="D198" t="s">
+        <v>726</v>
+      </c>
+      <c r="E198" t="s">
+        <v>727</v>
+      </c>
+      <c r="F198" t="s">
+        <v>671</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H198" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>730</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>17</v>
+      </c>
+      <c r="D199" t="s">
+        <v>726</v>
+      </c>
+      <c r="E199" t="s">
+        <v>727</v>
+      </c>
+      <c r="F199" t="s">
+        <v>18</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H199" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>733</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>22</v>
+      </c>
+      <c r="D200" t="s">
+        <v>726</v>
+      </c>
+      <c r="E200" t="s">
+        <v>727</v>
+      </c>
+      <c r="F200" t="s">
+        <v>18</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H200" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>736</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>26</v>
+      </c>
+      <c r="D201" t="s">
+        <v>726</v>
+      </c>
+      <c r="E201" t="s">
+        <v>727</v>
+      </c>
+      <c r="F201" t="s">
+        <v>18</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H201" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>739</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>30</v>
+      </c>
+      <c r="D202" t="s">
+        <v>726</v>
+      </c>
+      <c r="E202" t="s">
+        <v>727</v>
+      </c>
+      <c r="F202" t="s">
+        <v>18</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H202" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>742</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>34</v>
+      </c>
+      <c r="D203" t="s">
+        <v>726</v>
+      </c>
+      <c r="E203" t="s">
+        <v>727</v>
+      </c>
+      <c r="F203" t="s">
+        <v>18</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H203" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>745</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>38</v>
+      </c>
+      <c r="D204" t="s">
+        <v>726</v>
+      </c>
+      <c r="E204" t="s">
+        <v>727</v>
+      </c>
+      <c r="F204" t="s">
+        <v>18</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H204" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>748</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>42</v>
+      </c>
+      <c r="D205" t="s">
+        <v>726</v>
+      </c>
+      <c r="E205" t="s">
+        <v>727</v>
+      </c>
+      <c r="F205" t="s">
+        <v>18</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H205" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>751</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>47</v>
+      </c>
+      <c r="D206" t="s">
+        <v>726</v>
+      </c>
+      <c r="E206" t="s">
+        <v>727</v>
+      </c>
+      <c r="F206" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H206" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>754</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>52</v>
+      </c>
+      <c r="D207" t="s">
+        <v>726</v>
+      </c>
+      <c r="E207" t="s">
+        <v>727</v>
+      </c>
+      <c r="F207" t="s">
+        <v>18</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H207" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>757</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>57</v>
+      </c>
+      <c r="D208" t="s">
+        <v>726</v>
+      </c>
+      <c r="E208" t="s">
+        <v>727</v>
+      </c>
+      <c r="F208" t="s">
+        <v>18</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H208" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>760</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>61</v>
+      </c>
+      <c r="D209" t="s">
+        <v>726</v>
+      </c>
+      <c r="E209" t="s">
+        <v>727</v>
+      </c>
+      <c r="F209" t="s">
+        <v>18</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H209" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>763</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>65</v>
+      </c>
+      <c r="D210" t="s">
+        <v>726</v>
+      </c>
+      <c r="E210" t="s">
+        <v>727</v>
+      </c>
+      <c r="F210" t="s">
+        <v>18</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H210" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>766</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>70</v>
+      </c>
+      <c r="D211" t="s">
+        <v>726</v>
+      </c>
+      <c r="E211" t="s">
+        <v>727</v>
+      </c>
+      <c r="F211" t="s">
+        <v>18</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H211" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>769</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>74</v>
+      </c>
+      <c r="D212" t="s">
+        <v>726</v>
+      </c>
+      <c r="E212" t="s">
+        <v>727</v>
+      </c>
+      <c r="F212" t="s">
+        <v>770</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H212" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>773</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>78</v>
+      </c>
+      <c r="D213" t="s">
+        <v>726</v>
+      </c>
+      <c r="E213" t="s">
+        <v>727</v>
+      </c>
+      <c r="F213" t="s">
+        <v>18</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H213" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>776</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>82</v>
+      </c>
+      <c r="D214" t="s">
+        <v>726</v>
+      </c>
+      <c r="E214" t="s">
+        <v>727</v>
+      </c>
+      <c r="F214" t="s">
+        <v>18</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H214" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>779</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>87</v>
+      </c>
+      <c r="D215" t="s">
+        <v>726</v>
+      </c>
+      <c r="E215" t="s">
+        <v>727</v>
+      </c>
+      <c r="F215" t="s">
+        <v>780</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H215" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>783</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>91</v>
+      </c>
+      <c r="D216" t="s">
+        <v>726</v>
+      </c>
+      <c r="E216" t="s">
+        <v>727</v>
+      </c>
+      <c r="F216" t="s">
+        <v>18</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H216" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>786</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>95</v>
+      </c>
+      <c r="D217" t="s">
+        <v>726</v>
+      </c>
+      <c r="E217" t="s">
+        <v>727</v>
+      </c>
+      <c r="F217" t="s">
+        <v>18</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H217" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>789</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>99</v>
+      </c>
+      <c r="D218" t="s">
+        <v>726</v>
+      </c>
+      <c r="E218" t="s">
+        <v>727</v>
+      </c>
+      <c r="F218" t="s">
+        <v>18</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H218" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>792</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>103</v>
+      </c>
+      <c r="D219" t="s">
+        <v>726</v>
+      </c>
+      <c r="E219" t="s">
+        <v>727</v>
+      </c>
+      <c r="F219" t="s">
+        <v>793</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H219" t="s">
+        <v>795</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5556,50 +8596,133 @@
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>