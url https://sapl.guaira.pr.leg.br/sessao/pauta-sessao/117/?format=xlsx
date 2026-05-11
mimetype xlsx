--- v0 (2026-02-01)
+++ v1 (2026-05-11)
@@ -66,51 +66,51 @@
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Parecer Obras/Serviços Públicos (COSP) nº 1 de 2026</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2026, de autoria do Poder Executivo, que concede reajuste de 4,5% aos vencimentos dos servidores municipais. Projeto formal e materialmente constitucional. Parecer jurídico que não apresentou óbice técnico. Conclusão da Comissão de Obras, Serviços Públicos, Desenvolvimento Urbano e Meio Ambiente, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>Parecer Finanças (CFOF) nº 3 de 2026</t>
   </si>
   <si>
     <t>CFOF - Comissão de Finanças, Orçamento e Fiscalização</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2026, de autoria do Poder Executivo, que concede reajuste de 4,5% aos vencimentos dos servidores municipais. Observância dos limites fiscais. Parecer jurídico que não apresentou óbice técnico. Voto da Relatora favorável. Conclusão da Comissão de Finanças, Orçamento e Fiscalização, por unanimidade, pela admissibilidade do projeto.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
-    <t>Poder Executivo Municipal - Prefeito</t>
+    <t>Gileade Gabriel Osti - Prefeito</t>
   </si>
   <si>
     <t>Reajusta em 4,50% o valor real dos vencimentos e dos salários do pessoal ativo, inativo e pensionista do Município de Guaíra.</t>
   </si>
   <si>
     <t>Incluída na Ordem do Dia</t>
   </si>
   <si>
     <t>Parecer Constituição (CCLJ) nº 2 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2026, de auoria do Poder Executivo, que autoriza repasse financeiro à Associação Assistencial de Guaíra e ao Instituto Hemolab Terezinha Vieira. Projeto formal e materialmente constitucional. Atendimento ao Direito à Saúde. Conclusão unânime da Comissão de Constituição, Legislação e Justiça pela aprovação do projeto.</t>
   </si>
   <si>
     <t>Parecer Educação/Saúde (CESA) nº 1 de 2026</t>
   </si>
   <si>
     <t>CESA - Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2026, de autoria do Poder Executivo, que autoriza repasse financeiro à Associação Assistencial de Guaíra e ao Instituto Hemolab Terezinha Vieira.  Interesse público observado. Melhora na oferta de serviços de saúde. Conclusão unânime da Comissão de Educação, Saúde e Assistência pela aprovação do projeto.</t>
   </si>
   <si>
     <t>Parecer Finanças (CFOF) nº 4 de 2026</t>
   </si>