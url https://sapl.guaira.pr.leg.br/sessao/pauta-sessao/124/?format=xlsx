--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -10,134 +10,260 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="70">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
+    <t>Projeto de Lei Ordinária nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Adriano Richter,Beto Salamanca,Claudemir Motorista,Cristiane Giangarelli,Gilmar Soares da Fonseca,Givanildo José Tirolti,João Carlos Hartekoff,Karina Bach,Keila Marta Francisco,Mirele Paula Cetto Leite,Tereza Camilo</t>
+  </si>
+  <si>
+    <t>Possibilita a conversão do pagamento de multas de trânsito de natureza leve e média, aplicadas pelo Município de Guaíra-PR, em doação de sangue e de medula óssea, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Incluída na Ordem do Dia</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Gileade Gabriel Osti - Prefeito</t>
+  </si>
+  <si>
+    <t>Autoriza o ingresso do Município de Guaíra, Estado do Paraná, ao Consórcio Intermunicipal de Assistência Social do Oeste do Paraná - CIASOP e ratifica o protocolo de intenções, estatuto e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a ratificar sua participação no Consórcio Intermunicipal para Conservação do Remanescente do Rio Paraná e Áreas de Influência - CORIPA, acrescentando o reingresso do Município de Alto Paraíso e ingresso do Município de Tapira, bem como a alteração de endereço da sede do Consórcio, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Mesa Diretiva - MD</t>
+  </si>
+  <si>
+    <t>Autoriza o pagamento retroativo de anuênios e licenças-prêmio aos agentes público efetivos ativos do Poder Legislativo de Guaíra, Estado do Paraná, correspondentes ao período compreendido entre 28 de maio de 2020 e 31 e dezembro de 2021, conforme Lei Complementar Federal nº. 226/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 2.024 de 26 de setembro de 2017, do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Institui a Gratificação por Atividades de Transporte Público Coletivo Urbano e Rural (GATPUR), no âmbito do Município de Guaíra, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 1.933/2015, e dá outras providências.</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária nº 75 de 2025</t>
   </si>
   <si>
     <t>Mirele Paula Cetto Leite,Beto Salamanca,Claudemir Motorista,Cristiane Giangarelli,Gilmar Soares da Fonseca,Karina Bach</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei Municipal nº 2.250/2022, para assegurar ampla participação dos profissionais do magistério nos processos de escolha dos diretores das unidades escolares da rede municipal de ensino.</t>
   </si>
   <si>
-    <t>Incluída na Ordem do Dia</t>
-[...50 lines deleted...]
-    <t>Altera a Lei Orçamentária Anual - LOA 2026 (Lei Municipal 2.246 de 05/12/2025) e ajusta as programações estabelecidas no PPA - Plano Plurianual - 2026 a 2029 (Lei Municipal 2.444 de 05/12/2025) e LDO - Lei de Diretrizes Orçamentárias (Lei Municipal 2.445 de 05/12/2025), para a criação de dotação por REDUÇÃO no valor de R$ 175.500,00 (cento e setenta e cinco mil e quinhentos reais), e dá outras providências.</t>
+    <t>Parecer Constituição (CCLJ) nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>CCLJ - Comissão de Constituição, Legislação e Justiça</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 01/2026. Voto favorável do relator. Decisão unânime da Comissão de Constituição, Legislação e Justiça pela aprovação do projeto.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Parecer Educação/Saúde (CESA) nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>CESA - Comissão de Educação, Saúde e Assistência</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 01/2026. Cria o título de cidadão benemérito. Estabelece o procedimento legislativo para sua aprovação. Emenda da Comissão de Constituição, Legislação e Justiça. Estabelece rito para indicação de homenagem. Conclusão unânime da Comissão de Educação, Saúde e Assistência pela aprovação do projeto.</t>
+  </si>
+  <si>
+    <t>Emenda nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Apresenta projeto substitutivo ao Projeto de Resolução nº 01/2026.</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Cria o título honorífico de Cidadão Benemérito de Guaíra e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Karina Bach</t>
+  </si>
+  <si>
+    <t>Requer informações do Poder Executivo sobre a oferta e o acesso à Profilaxia Pré-Exposição (PrEP) no Município.</t>
+  </si>
+  <si>
+    <t>Aguardando análise da Presidência</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 25 de 2026</t>
+  </si>
+  <si>
+    <t>Adriano Richter</t>
+  </si>
+  <si>
+    <t>Cria o PARLIM - Parlamento Internacional Municipal, formado pela Câmara Municipal de Guaíra - Paraná e Junta Municipal de Santos de Guairá - Departamento de Canindeyú e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Incluída no Expediente do Dia</t>
+  </si>
+  <si>
+    <t>Indicação nº 34 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que sejam adotadas providências urgentes para regularizar a presença de farmacêutico na Unidade de Saúde do Distrito de Bela Vista.</t>
+  </si>
+  <si>
+    <t>Indicação nº 35 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que sejam tomadas providências para viabilizar a construção de um salão comunitário no Distrito de Oliveira Castro, atendendo a uma antiga reinvindicação dos moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>Indicação nº 36 de 2026</t>
+  </si>
+  <si>
+    <t>Cristiane Giangarelli</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a cobertura da área de lazer localizada no CMEI Maria Aparecida.</t>
+  </si>
+  <si>
+    <t>Indicação nº 37 de 2026</t>
+  </si>
+  <si>
+    <t>Gilmar Soares da Fonseca</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizada a implantação de galerias pluviais na Rua Elias R. Muntoreanu, nº 1180, no Jardim Zeballos, Guaíra/PR, a fim de solucionar os recorrentes problemas de alagamento na região.</t>
+  </si>
+  <si>
+    <t>Indicação nº 38 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para implantação de estacionamento utilizando o canteiro central da Avenida Otávio Tosta da Silva, iniciando na Travessa Bandeirantes e finalizando na Rua Marechal, abrangendo o trecho localizado nos fundos do Colégio Confracarmo, em frente ao Salão Navegantes, à empresa de ônibus Debus e também nas proximidades da Assistência Social (CRAS).</t>
+  </si>
+  <si>
+    <t>Indicação nº 39 de 2026</t>
+  </si>
+  <si>
+    <t>Keila Marta Francisco</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja promovida a reativação do Conselho Municipal Antidrogas - COMAD, instituído pela Lei Municipal nº 1.239, de 29 de agosto de 2003, no Município de Guaíra/PR.</t>
+  </si>
+  <si>
+    <t>Indicação nº 40 de 2026</t>
+  </si>
+  <si>
+    <t>João Carlos Hartekoff</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para aquisição de mais uma roçadeira hidráulica articulada, acoplada a trator, destinada à manutenção e roçada das estradas urbanas e rurais do Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 41 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja realizado estudo de viabilidade para criação do Programa "Planta Popular", destinado à elaboração gratuita de projetos arquitetônicos (plantas) de residências de até 70m², voltado à população de baixa renda do Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 42 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que seja providenciada a instalação de poste com iluminação pública em frente ao BPFROn, localizado na Vila Eletrosul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -429,242 +555,542 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="192.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>2143</v>
+        <v>2333</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>2333</v>
+        <v>2341</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>2343</v>
+        <v>2350</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>2350</v>
+        <v>2355</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>2355</v>
+        <v>2368</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>2358</v>
+        <v>2370</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>2387</v>
+        <v>2143</v>
       </c>
       <c r="B9" t="s">
         <v>6</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>2392</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>2420</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>2395</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>2328</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>2419</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>2430</v>
+      </c>
+      <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>2417</v>
+      </c>
+      <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>2418</v>
+      </c>
+      <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>2421</v>
+      </c>
+      <c r="B18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>2422</v>
+      </c>
+      <c r="B19" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>2423</v>
+      </c>
+      <c r="B20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" t="s">
+        <v>59</v>
+      </c>
+      <c r="F20" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>2424</v>
+      </c>
+      <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E21" t="s">
+        <v>62</v>
+      </c>
+      <c r="F21" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>2431</v>
+      </c>
+      <c r="B22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" t="s">
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>2432</v>
+      </c>
+      <c r="B23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" t="s">
+        <v>67</v>
+      </c>
+      <c r="F23" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>2433</v>
+      </c>
+      <c r="B24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
+        <v>61</v>
+      </c>
+      <c r="E24" t="s">
+        <v>69</v>
+      </c>
+      <c r="F24" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>